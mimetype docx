--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacqueline LEON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liste des publications 2006-2015 de Jacqueline Léon, Directrice de Recherche Emérite CNRS, Laboratoire d'Histoire des Théories Linguistiques, UMR7597, Université Paris Diderot, Université Sorbonne Nouvelle, Sorbonne Paris Cité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">jacqueline.leon [at] univ-paris-diderot.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir la </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Linguistics, Cham: Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70642-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma História das ideias linguísticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marli Quadros Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Christian Puech; Jean-Marie Fournier. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Contexto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-85-520-0006-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL n°11 : Analyse et exploitation des données de corpus linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2017, Analyse et exploitation des données de corpus linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative linguistics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loiseau, Sylvain; Léon, Jacqueline. RAM, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Quantitative Linguistics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAM-Verlag, 2016, Studies in Quantitative Linguistics, 978-3-942303-48-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Blanckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2016, 978-2-343-09297-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’automatisation des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Editions, 2015, 978-2-84788-653-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements Automatiques du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">142, 2014, Information grammaticale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage : Linguistique appliquée et disciplinarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Linn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage : Mathématisation du langage au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages : Construction des faits en linguistique : la place des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, pp.131, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes épistémologiques du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 (3), 2002, Traitement Automatique des Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léon Jacqueline. SHESL, Histoire Epistémologie Langage (23-1), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens publics en France, analyse conversationnelle et prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 1999, Sciences du langage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Rouveret, Alain. 2021. Dans le labyrinthe du langage. Langage et philosophie dans les grammaires de Chomsky »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44-2, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.2572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubois, un passeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.5561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Gambier Yves, Stecconi Ubaldo, 2019, A World Atlas of Translation », Amsterdam, Philadelphia : Benjamins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (1), pp.190-192. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources britanniques de l’ethnographie de la communication et de l’analyse de conversation. Bronislaw Malinowski et John Rupert Firth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linha d'Àgua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2236-4242.v32i1p23-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « András Kertész, 2017, The Historiography of Generative Linguistics, Tübingen :Narr Francke Attempto Verlag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAL et linguistique : application, expérimentation, instrumentalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Complémentarité des disciplines et linguistique appliquée, Danielle Candel et Jean-Paul Narcy-Combes (éds.), 190, pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01966555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Andrew Linn, Investigating English in Europe : contexts and agendas, English in Europe vol. 6, Boston, Berlin, De Gruyter Mouton, 2016 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (1), pp.190-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANalyse et exploitation des données de corpus linguistiques : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences, transferts et intégrations entre sciences du langage, sciences et ingénierie en temps de guerre et de guerre froide (1941-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.315-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et développement du concept de grammaticalité dans la pensée de Chomsky (1951-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Riemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (2), pp.115-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la Société d’Histoire et d’Epistémologie des Sciences du Langage (SHESL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazcano Elisabeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La recherche scientifique: objet d'étude et enjeu social, 4 (2), pp.84-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique appliquée et traitement automatique des langues. Etude historique et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cultures de recherche en linguistique appliquée, 12 (3), pp.9-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique et modes d'intégration dans les sciences du langage. Le cas des premiers travaux britanniques et russes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ILSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.49-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Martin Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?, 142, pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?, 142, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le data turn. Des premiers traitements statistiques du langage (1950-60) à la fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Les risques du discours : Rencontres avec Oswald Ducrot. Propos recueillis par Amir Biglari, Editions Lambert-Lucas 2013 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.203-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie du structuralisme généralisé. Etude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les structuralismes linguistiques : problèmes d'historiographie comparée, 3, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Kertész Andras & Csilla Rákosi, 2012, Data and Evidence in Linguistics. A plausible Argumentation Model CUP »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of « Barsky, Robert, 2011, Zellig Harris. From American Linguistics to Socialist Zionism Cambridge Mass. :MIT Press »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (2), pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linguistique descriptive à la linguistique appliquée dans la tradition britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Linn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAD69. Archéologie d'une étrange machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.79-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de &amp;quot;Mathématisation du langage au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (1), pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Traditions of Computer-Based Methods. Firth's Restricted Languages and Harris' Sublanguages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.259-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: Eléments de réflexion sur la place des corpus en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (3), pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la 'Corpus Linguistics' : Firth et la London School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (septembre), pp.12-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage &amp;quot;linguistiques énonciatives et cognitives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00295434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : Language, Cohesion and Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00295133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage: Ségal, Jérôme, Le Zéro et le Un: histoire de la notion scientifique d'information au 20e siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00297228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lingüística de corpus: história, problemas, legitimidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filologia e Linguistica Portuguesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.51-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linguistic Events and Restricted Languages to Registers. Firthian legacy and Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Henry Sweet Society Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.5-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00220455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique: une impossible linguistique appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua e Literatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.15-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00107219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claimed and Unclaimed Sources of Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (may), pp.36-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Brown, Keith & Vivien Law, 2002, Linguistics in Britain : personal histories, Oxford, Boston : Blackwell, Vol. 36, coll.: Publications of the Philological Society »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.168-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inkstand was in the pen and other stories. The controversy between Bar-Hillel and the Cambridge Language Research Unit about language formalization and machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42, pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;John E.Joseph, 2002, From Whitney to Chomsky. Essays in the history of American linguistics Amsterdam/ Philadelphia : John Benjamins Publishing Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (1), pp.162-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference&amp;quot; and &amp;quot;bias&amp;quot; in the format of French news interviews. The semantic analysis of question-answer pairs in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (10), pp.1885-1920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Résistances à l’exclusion. Récits de soi et du monde, de Mésini Béatrice, Jean-Noël Pelen et Jacques Guilhaumou, 2004, Presses Universitaires de Provence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Emile Delavenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (3), pp.257-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition, Phrase, Enoncé : parcours historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 98, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un travail épistémologique sur le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.21-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CNRS et les débuts de la traduction automatique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions du mot et débuts de la traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23 (1), pp.81-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23 (1), pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: le dialogue, un objet d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (1), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de conversation. De l’ethnométhodologie à la linguistique interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (1), pp.131-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la traduction automatique à l’automatisation de la traduction. Parcours historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25, pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couple question-réponse et mise en séquence: la question du format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistik in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5 (2), pp.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogaçao total em Est-ce que e par questao/reposta em um corpus de debates politicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUA (Campinas, Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.127-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la traduction automatique en France (1959-1968): à contretemps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers outils pour la Traduction Automatique: demande sociale, technologie et linguistique (1948-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Actes du colloque international FRACTAL, Linguistique et Informatique: théories et outils pour le traitement automatique des langues (P-A. Buvet ed.), Besançon, 10-12 décembre 1997, 23, pp.273-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue intermédiaire dans la Traduction Automatique en URSS (1954-1960). Filations et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (2), pp.105-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche séquentielle d’un objet sémantico-pragmatique: le couple Q-R. Questions alternatives et questions rhétoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1, pp.23-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions-échos aux réponses-échos. Une approche séquentielle et prosodique des répétitions dans la conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Contextualisation de l’oral, 28, pp.101-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières Machines à Traduire (1948-1960) et la filiation cybernétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, TAL et sciences cognitives 22, pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des sciences cognitives: les filiations multiples. A propos de l’ouvrage Sciences cognitives. Textes fondateurs (1943-1950), A. Pélissier et A. Tête, 1995, PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (2), pp.206-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu n°8: Encyclopédies des Sciences du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazcano Elisabeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 90 (2), pp.34-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Discours et Archives, J. Guilhaumou, D.Maldidier, R.Robin, Mardaga 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la SHESL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de A Dictionary of English Normative Grammar,(1700-1800) Bertil Sundby, Anne Kari Bjørge et Kari E. Haugland, John Benjamins Publishing Company, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la SHESL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 30, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la traduction automatique à la linguistique computationnelle. Contribution à une chronologie des années 1959-1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Numéro spécial Trentenaire, 33 (1-2), pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogation totale en est-ce que et couple de question-réponse dans un corpus de débats politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.207-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'énoncés définitoires de dictionnaire à l'aide du logiciel Déredec et Analyse du Discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5 (2), pp.174-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de Discours direct dans des récits oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 18, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrasine revisited: a perspective in text-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 3, pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abords de l'ambigu: approche d'une description automatique du sens lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 7, pp.72-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du Discours: stratégies de description textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 9, pp.143-165. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mots.1984.1169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses du discours: stratégies de description textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 143, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la stabilité d'une construction linguistique. La complétive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 10, pp.23-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du langage naturel par des techniques d'intelligence artificielle en vue de la constitution automatique de bases de données factuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Zarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ornato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 4, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’informatique dans la recherche en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charnassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Courtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 4 (1), pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'analyse automatique du discours (AAD69): théories, procédures, résultats, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pêcheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 4, pp.95-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of a French Surface Expression into its Semantic Representation according to the RESEDA Metalanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Zarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ornato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pomian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Sigart Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de certains aspects du fonctionnement d'AAD69: traitement des syntagmes nominaux en expressions figées et segmentation d'un corpus en séquences discursives autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Torres-Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TA Informations : revue internationale du traitement automatique du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 1, pp.25-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation, Computational Linguistics and Natural Language Processing, History of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilary Nesi &amp; Petar Milin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics (Toon Van Hal ed.) In International Encyclopedia of Language and Linguistics, 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational linguistics as the horizon of projection of early machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrica Galazzi, Savina Raynaud, Maria Paola Tenchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings ICHoLS15 (International Conference on the History of the Language Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, 2024, Studies in the History of the Language Sciences, 9789027218155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and practical objectives of early machine translation in the 1950-60s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Borrelli &amp; Helena Durnova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing Cultures: Knowledges and Practices (1940–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meson Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une biographie commanditée. La biographie de Z.S. Harris par le biographe de N. Chomsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Bisconti &amp; Cécile Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre vie et théorie : la biographie des linguistes dans l’histoire des sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language, philosophy and semantics (from Frege to the present)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph, John &amp; Waugh, Linda (ed.), Cambridge History of Linguistics. Cambridge: C.U.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et réception de Chomsky en France. Le rôle des passeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Chepigha &amp; Giuseppe D’Ottavi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire la linguistique. Traduire les linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Academia-L’Harmattan, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the history of models in American linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Philosophy and Science of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction, procédures, formalisation : le tournant de l’automatisation de la linguistique structurale américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux linguistiques du CerLiCO 31 : Transcrire, Ecrire, Formaliser 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et la diversité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Mahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Peeters, pp.100-102, A paraître, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la notion de corpus en analyse de discours : de Harris à l’analyse de discours française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier, Aimée Lahaussois, Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia. Hommage Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.283-290, 2019, 979-10-362-0085-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Firth et la critique des structuralismes linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Bisconti, Anamaria Curea, Rossana De Angelis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, Réceptions, écoles en sciences du langages : avant et après Saussure. Hommages Christian Puech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2019, 9782379060304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot: traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Peeters, pp.97-100, A paraître, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la notion de corpus en analyse de discours : de Harris à l’analyse de discours française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier, Valérie Raby, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia. Hommage Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique, une science pilote ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Charle, Laurent Jeanpierre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie intellectuelle en France- vol 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, pp.596-599, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chomsky et le structuralisme. Mise en perspective continuiste d’un débat revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Bert et Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances des structuralismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.21-31, 2016, 9782813002433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de Markov. Parcours d’un ‘modèle’ au fondement de la mathématisation et de l’automatisation de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanckaert Claude, Léon Jacqueline, Samain Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisations et sciences humaines. Figurer, interpréter, simuler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.121-146, 2016, Histoire des Sciences Humaines, 978-2-343-09294-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription and translation of unwritten languages in American linguistics (1950s to 2000s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Aussant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l’histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.235- 257, 2015, 978-2-7053-3918-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the Idea of ‘Founding Text’: Harris’s Discourse Analysis and French Analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kasevich, Vadim, Yuri A. Kleiner and Patrick Sériot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2011. Selected Papers from the 12th International Conference on the History of the Language Sciences (ICHoLS XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.117-125, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des traits distinctifs de Jakobson : transferts et convergences entre mathématiques, ingénierie et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Archaimbault, Jean-Marie Fournier, Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Sylvain Auroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.669-678, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Machine Translation. Integration and Transfers between Computing and the Language Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Beckmann, E. Csuhaj-Varjú, and K. Meer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computability in Europe 2014, Lecture Notes in Computer Science 8493</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.275-282, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation : theoretical and practical shift within American and Russian linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Cazé, Rainer Lanselle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective. Cultural Interaction and Disciplinary Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.173-196, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand usage et prescription sont fondés sur la description systématique de l’usage: Randolph Quirk et le « Survey of English Usage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wendy Ayres-Bennett, Magali Seijido. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bon Usage et variation sociolinguistique: Perspectives diachroniques et traditions nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.161-170, 2013, Collection Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Harris and the semantic turn of Mathematical Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassler, Gerda (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2008. Selected papers from the eleventh International Conference on the History of Language Sciences, 28 August - 2 September 2008, Postdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.449-458, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British empiricism and Transformational Grammar : A current debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas A. Kibbee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chomskyan (r)evolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Pub. Company, pp.423-444, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation-mathématisation de la linguistique en France dans les années 1960. Un cas de réception externe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neveu, F., Muni Toke, V., Durand, J., Kingler, T., Mondada, L. et Prévost, S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2e congrès Mondial de linguistique française, La Nouvelle-Orléans, CMLF 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Langue Française, pp.825-838, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l’information, information et linguistes français dans les années 1960. Un exemple de transfert entre mathématiques et sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française (Durand J., Habert B., Laks B. resp.), Paris, 9-12 juillet 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.923-938, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech act theory and pragmatics: Austin, Grice, Searle, Sperber and Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in J. Joseph and L. Waugh (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge History of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automatisation et les unités lexicales composées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Kaltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les mots non simples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.177-191, 2008, Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empiricism versus Rationalism revisited. Current Corpus Linguistics and Chomsky's arguments against corpus, statistics and probabilities in the 1950-1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Matthaios &amp; P. Schmitter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistische und epistemologische Konzepte - diachron,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus Publikationen, pp.157-176, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 5345: Selected Papers of J. R. Firth (1952-1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colombat, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de Textes linguistiques fondamentaux [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-LSH, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From universal languages to intermediary languages in Machine Translation : the work of the Cambridge Language Research Unit (1955-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2002 (Eduardo Guimaraes &amp; Diana Luz Pessoa de Barros eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company pp.123-132, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claimed and unclaimed sources of Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramesh Krishnamurthy, Wolfgang Teubert </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics: Critical Concepts in Linguistics (6 volumes) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.326-341, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning by collocation. The Firthian filiation of Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2005. Proceedings of ICHoLS X, 10th International Conference on the History of Language Sciences, (D. Kibbee ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.404-415, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel'čuk, Igor Aleksandrovic (b. 1932)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinclair, John M. (b. 1933).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bar-Hillel, Yehoshua (1915-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique I: les premières tentatives jusqu'au rapport ALPAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006, Handbücher zur Sprach- und Kommunikationswissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique II: développements récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006, Handbücher zur Sprach- und Kommunikationswissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de l'analyse de la conversation : de la sociologie à la linguistique interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006, Handbücher zur Sprach- und Kommunikationswissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firth, John Rupert (1890-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay, Martin (b. 1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goffman, Erving (1922-1982)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cassin, Barbara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire Européen des Philosophies, Dictionnaire des intraduisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil; Le Robert, pp.830-844, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexies, synapsies, synthèmes: le renouveau des études lexicales en France au début des années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics in Texts and Concepts ˜ Geschichte der Sprachwissenschaft in Texten und Konzeptionen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.405-418, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée de langue universelle est-elle une utopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Blay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Dictionnaire de la Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse; CNRS Editions, pp.604-606, 2003, Grand Dictionnaire de la Philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique et formalisation du langage. les tentatives du Cambridge Language Research Unit (1955-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Desmet; L. Jooken; P. Schmitter; P. Swiggers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Linguistics and Grammatical Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.369-394, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R. Firth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus représentatif des grammaires et traditions linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.481-482, 2000, Histoire Epistémologie Langage, Hors Série n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanisation du dictionnaire dans les premières expériences de traduction automatique (1948-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 1996 vol. II. From Classical to Contemporary Linguistics (D.Cram, A. Linn, E. Nowak eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.331-340, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosodie comme mécanisme d’intégration dans le couple question réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Congress of Linguists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pergamon, Paper n°305, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocation et dictionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La locution: entre lexique, syntaxe et pragmatique, Collection St Cloud, Actes du Colloque international de Fontenay/ St Cloud. Publications de l’INaLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.231-254, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentaçao da conjuntura em linguistica, em psicanalise e em informatica aplicada ao estudo dos textos na frança, em 1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Maldidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plon Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gadet, Tony Hak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Por uma analise automatica do discurso, Uma Introduçao à Obra de Michel Pêcheux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora da Unicamp, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From natural language to a canonical representation of the corresponding semantic relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Memmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarri Gian Piero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems Research II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Holland Publishing, pp.733-738, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et algorithmes textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Analyse Statistique des Langues Anciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès International Informatique et Sciences Humaines, Liège 18-21 novembre 1981</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.563-572, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse syntaxique et paraphrase discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2ème Colloque de Lexicologie Politique du Français Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksiek, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of a French Surface Expression into its Semantic Representation according to the RESEDA Metalanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Memmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ornato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pomian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Zarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Horecky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coling 82 Proceedings of the Ninth International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Holland Publishing, 1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Analyse automatique du discours, Tal et Textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Mayaffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Actualité de Michel Pêcheux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; Université Paris-Est Créteil, Feb 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté, INALCO, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté, INALCO, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ‘Computational linguistics’ comme horizon de projection de la traduction automatique (1950-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS15 (International Conference on the History of the Language Sciences), atelier « Horizons de projection – Histoire des représentations de l’avenir des savoirs linguistiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milan (en ligne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralismes américains. Avec ou sans Chomsky ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme doctoral CUSO en sciences du langage. Le structuralisme en linguistique et dans les sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Gaëlle Toutain, Université de Berne et Katia Velmezova, Université de Lausanne, Oct 2021, Lausanne (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation des sciences du langage et traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire d’histoire de l’informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Astic, Pierre-Eric Munier-Kuhn, CNAM, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and practical objectives of early machine translation in the 1950-60s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of History of Science and Technology (ICHST21) symposium Computing in the sciences and in technology. An Aristotelian perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles Prague, Aug 2021, Prague (on line), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté INALCO, Jan 2021, Paris ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification des langues naturelles dans l’élaboration de sous-langages et de langues intermédiaires pour le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2020. Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL HTL Université Paris Cité, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du Traitement Automatique des Langues. Arrière-plans et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TAL d’Izabella Thomas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Mar 2020, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’atelier ‘Simplicité et complexité dans l’histoire et la théorie des langues artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2020. Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL, HTL, Université Paris Cité, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire des débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté INALCO, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de la TA et débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté, INALCO, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and stabilisation of the notion of model in American linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society University of Edinburgh, Sep 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence et stabilisation de la notion de modèle dans la linguistique américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Labex HTL-LabEx EFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HTL LabEx EFL Université Paris Cité, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Hockett A Course in Modern Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refonte et extension internationale du CTLF : Corpus de Textes Linguistiques Fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Colombat, HTL, Université Paris Cité, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence mathématisée et fréquence non mesurée dans l'histoire récente de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international de la Société française pour l’histoire des sciences de l’homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure : propriété intrinsèque des objets linguistiques ou simple enjeu de méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SPHERE, La mesure en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPHERE, Université Paris Cité, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence mathématisée et fréquence non mesurée dans l'histoire récente de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Société Française d’Histoire des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Histoire des Sciences de l’Homme, EHESS, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ouvrage : Modélisations et sciences humaines. Figurer, interpréter, simuler Claude Blanckaert, Jacqueline Léon, Didier Samain(eds) L’Harmattan, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Centre Alexandre Koyre « Histoire des Sciences de l'homme et de la société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Colloquium of the Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society for the History of Linguistic Ideas, University of Westminster, Apr 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralisme linguistique et structuralisme généralisé. Problèmes historiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Ateliers d’été du CerLiCO : « Structuralisme »… Où en sommes-nous?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CerLiCO, Université de La Rochelle, Sep 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAL et linguistique : application, expérimentation, instrumentalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS XIV, 14th International Conference on the History of Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Sorbonne Nouvelle, Sorbonne Paris Cité, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutionalization of Applied Linguistics in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Annual BAAL Conference Southampton (UK) 6-8 September 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Southampton, United Kingdom. pp.141-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation du langage, premiers corpus informatisés et lexicographie dans les années 1950-60 : étude comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicographie et informatique : bilan et perspectives. Colloque international à l'occasion du 50e anniversaire du lancement du projet 'Trésor de la langue française'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'information, information et linguistes français dans les années 1960. Un exemple de transfert entre mathématiques et sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">premier congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.923-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linguistique descriptive à la linguistique appliquée : le cas de la Grande Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'UMR 7597 : Linguistique appliquée et disciplinarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que rechercher et comment rechercher dans un texte ? L'exemple du terme 'information' dans la 'Grammaire structurale du français' de Jean Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le programme DETCOL (ANR, axe corpus), journée scientifique de l'UMR 7597</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context, text, corpus and use in British Applied Linguistics in teh 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th international Colloqium of the SGdS Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From universal languages to intermediary languages in Machine Translation: the work of the Cambridge Language Research Unit (1955-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on the History of the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, São Paulo - Campinas, Brazil. pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning by collocation: The Firthian filiation of corpus linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on the History of the Language Sciences (ICHOLS X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Urbana-Champaign, Illinois, United States. pp.404-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Harris, Randy Allen. 2021. The Linguistics Wars. Chomsky, Lakoff and the battle over deep structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atala : cinquante ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacqueline LEON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liste des publications 2006-2015 de Jacqueline Léon, Directrice de Recherche Emérite CNRS, Laboratoire d'Histoire des Théories Linguistiques, UMR7597, Université Paris Diderot, Université Sorbonne Nouvelle, Sorbonne Paris Cité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">jacqueline.leon [at] univ-paris-diderot.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir la </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Linguistics, Cham: Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70642-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma História das ideias linguísticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marli Quadros Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Christian Puech; Jean-Marie Fournier. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Contexto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-85-520-0006-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL n°11 : Analyse et exploitation des données de corpus linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2017, Analyse et exploitation des données de corpus linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Blanckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2016, 978-2-343-09297-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative linguistics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loiseau, Sylvain; Léon, Jacqueline. RAM, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Quantitative Linguistics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAM-Verlag, 2016, Studies in Quantitative Linguistics, 978-3-942303-48-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’automatisation des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Editions, 2015, 978-2-84788-653-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements Automatiques du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">142, 2014, Information grammaticale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage : Linguistique appliquée et disciplinarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Linn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage : Mathématisation du langage au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages : Construction des faits en linguistique : la place des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, pp.131, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes épistémologiques du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 (3), 2002, Traitement Automatique des Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léon Jacqueline. SHESL, Histoire Epistémologie Langage (23-1), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens publics en France, analyse conversationnelle et prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 1999, Sciences du langage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Rouveret, Alain. 2021. Dans le labyrinthe du langage. Langage et philosophie dans les grammaires de Chomsky »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44-2, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.2572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubois, un passeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.5561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Gambier Yves, Stecconi Ubaldo, 2019, A World Atlas of Translation », Amsterdam, Philadelphia : Benjamins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (1), pp.190-192. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources britanniques de l’ethnographie de la communication et de l’analyse de conversation. Bronislaw Malinowski et John Rupert Firth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linha d'Àgua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2236-4242.v32i1p23-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « András Kertész, 2017, The Historiography of Generative Linguistics, Tübingen :Narr Francke Attempto Verlag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAL et linguistique : application, expérimentation, instrumentalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Complémentarité des disciplines et linguistique appliquée, Danielle Candel et Jean-Paul Narcy-Combes (éds.), 190, pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01966555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Andrew Linn, Investigating English in Europe : contexts and agendas, English in Europe vol. 6, Boston, Berlin, De Gruyter Mouton, 2016 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (1), pp.190-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANalyse et exploitation des données de corpus linguistiques : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences, transferts et intégrations entre sciences du langage, sciences et ingénierie en temps de guerre et de guerre froide (1941-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.315-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et développement du concept de grammaticalité dans la pensée de Chomsky (1951-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Riemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (2), pp.115-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la Société d’Histoire et d’Epistémologie des Sciences du Langage (SHESL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazcano Elisabeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La recherche scientifique: objet d'étude et enjeu social, 4 (2), pp.84-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique appliquée et traitement automatique des langues. Etude historique et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cultures de recherche en linguistique appliquée, 12 (3), pp.9-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique et modes d'intégration dans les sciences du langage. Le cas des premiers travaux britanniques et russes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ILSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.49-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Martin Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?, 142, pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?, 142, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le data turn. Des premiers traitements statistiques du langage (1950-60) à la fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Les risques du discours : Rencontres avec Oswald Ducrot. Propos recueillis par Amir Biglari, Editions Lambert-Lucas 2013 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.203-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of « Barsky, Robert, 2011, Zellig Harris. From American Linguistics to Socialist Zionism Cambridge Mass. :MIT Press »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (2), pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Kertész Andras & Csilla Rákosi, 2012, Data and Evidence in Linguistics. A plausible Argumentation Model CUP »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie du structuralisme généralisé. Etude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les structuralismes linguistiques : problèmes d'historiographie comparée, 3, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Linn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linguistique descriptive à la linguistique appliquée dans la tradition britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAD69. Archéologie d'une étrange machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.79-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de &amp;quot;Mathématisation du langage au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (1), pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la 'Corpus Linguistics' : Firth et la London School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (septembre), pp.12-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Traditions of Computer-Based Methods. Firth's Restricted Languages and Harris' Sublanguages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.259-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: Eléments de réflexion sur la place des corpus en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (3), pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linguistic Events and Restricted Languages to Registers. Firthian legacy and Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Henry Sweet Society Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.5-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00220455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage &amp;quot;linguistiques énonciatives et cognitives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00295434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : Language, Cohesion and Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00295133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lingüística de corpus: história, problemas, legitimidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filologia e Linguistica Portuguesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.51-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage: Ségal, Jérôme, Le Zéro et le Un: histoire de la notion scientifique d'information au 20e siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00297228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claimed and Unclaimed Sources of Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (may), pp.36-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique: une impossible linguistique appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua e Literatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.15-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00107219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Brown, Keith & Vivien Law, 2002, Linguistics in Britain : personal histories, Oxford, Boston : Blackwell, Vol. 36, coll.: Publications of the Philological Society »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.168-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inkstand was in the pen and other stories. The controversy between Bar-Hillel and the Cambridge Language Research Unit about language formalization and machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42, pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;John E.Joseph, 2002, From Whitney to Chomsky. Essays in the history of American linguistics Amsterdam/ Philadelphia : John Benjamins Publishing Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (1), pp.162-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference&amp;quot; and &amp;quot;bias&amp;quot; in the format of French news interviews. The semantic analysis of question-answer pairs in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (10), pp.1885-1920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Résistances à l’exclusion. Récits de soi et du monde, de Mésini Béatrice, Jean-Noël Pelen et Jacques Guilhaumou, 2004, Presses Universitaires de Provence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Emile Delavenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (3), pp.257-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition, Phrase, Enoncé : parcours historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 98, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CNRS et les débuts de la traduction automatique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un travail épistémologique sur le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.21-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions du mot et débuts de la traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23 (1), pp.81-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23 (1), pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: le dialogue, un objet d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (1), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la traduction automatique à l’automatisation de la traduction. Parcours historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25, pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de conversation. De l’ethnométhodologie à la linguistique interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (1), pp.131-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couple question-réponse et mise en séquence: la question du format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistik in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5 (2), pp.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogaçao total em Est-ce que e par questao/reposta em um corpus de debates politicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUA (Campinas, Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.127-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la traduction automatique en France (1959-1968): à contretemps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers outils pour la Traduction Automatique: demande sociale, technologie et linguistique (1948-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Actes du colloque international FRACTAL, Linguistique et Informatique: théories et outils pour le traitement automatique des langues (P-A. Buvet ed.), Besançon, 10-12 décembre 1997, 23, pp.273-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue intermédiaire dans la Traduction Automatique en URSS (1954-1960). Filations et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (2), pp.105-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche séquentielle d’un objet sémantico-pragmatique: le couple Q-R. Questions alternatives et questions rhétoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1, pp.23-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions-échos aux réponses-échos. Une approche séquentielle et prosodique des répétitions dans la conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Contextualisation de l’oral, 28, pp.101-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières Machines à Traduire (1948-1960) et la filiation cybernétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, TAL et sciences cognitives 22, pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des sciences cognitives: les filiations multiples. A propos de l’ouvrage Sciences cognitives. Textes fondateurs (1943-1950), A. Pélissier et A. Tête, 1995, PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (2), pp.206-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu n°8: Encyclopédies des Sciences du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazcano Elisabeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 90 (2), pp.34-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Discours et Archives, J. Guilhaumou, D.Maldidier, R.Robin, Mardaga 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la SHESL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de A Dictionary of English Normative Grammar,(1700-1800) Bertil Sundby, Anne Kari Bjørge et Kari E. Haugland, John Benjamins Publishing Company, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la SHESL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 30, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la traduction automatique à la linguistique computationnelle. Contribution à une chronologie des années 1959-1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Numéro spécial Trentenaire, 33 (1-2), pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogation totale en est-ce que et couple de question-réponse dans un corpus de débats politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.207-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'énoncés définitoires de dictionnaire à l'aide du logiciel Déredec et Analyse du Discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5 (2), pp.174-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de Discours direct dans des récits oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 18, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrasine revisited: a perspective in text-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 3, pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abords de l'ambigu: approche d'une description automatique du sens lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 7, pp.72-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du langage naturel par des techniques d'intelligence artificielle en vue de la constitution automatique de bases de données factuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Zarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ornato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 4, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du Discours: stratégies de description textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 9, pp.143-165. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mots.1984.1169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses du discours: stratégies de description textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 143, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la stabilité d'une construction linguistique. La complétive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 10, pp.23-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’informatique dans la recherche en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charnassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Courtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 4 (1), pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'analyse automatique du discours (AAD69): théories, procédures, résultats, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pêcheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 4, pp.95-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of a French Surface Expression into its Semantic Representation according to the RESEDA Metalanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Zarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ornato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pomian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Sigart Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de certains aspects du fonctionnement d'AAD69: traitement des syntagmes nominaux en expressions figées et segmentation d'un corpus en séquences discursives autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Torres-Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TA Informations : revue internationale du traitement automatique du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 1, pp.25-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation, Computational Linguistics and Natural Language Processing, History of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilary Nesi &amp; Petar Milin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics (Toon Van Hal ed.) In International Encyclopedia of Language and Linguistics, 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational linguistics as the horizon of projection of early machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrica Galazzi, Savina Raynaud, Maria Paola Tenchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings ICHoLS15 (International Conference on the History of the Language Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, 2024, Studies in the History of the Language Sciences, 9789027218155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et réception de Chomsky en France. Le rôle des passeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Chepigha &amp; Giuseppe D’Ottavi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire la linguistique. Traduire les linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Academia-L’Harmattan, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and practical objectives of early machine translation in the 1950-60s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Borrelli &amp; Helena Durnova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing Cultures: Knowledges and Practices (1940–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meson Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language, philosophy and semantics (from Frege to the present)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph, John &amp; Waugh, Linda (ed.), Cambridge History of Linguistics. Cambridge: C.U.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une biographie commanditée. La biographie de Z.S. Harris par le biographe de N. Chomsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Bisconti &amp; Cécile Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre vie et théorie : la biographie des linguistes dans l’histoire des sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the history of models in American linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Philosophy and Science of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction, procédures, formalisation : le tournant de l’automatisation de la linguistique structurale américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux linguistiques du CerLiCO 31 : Transcrire, Ecrire, Formaliser 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la notion de corpus en analyse de discours : de Harris à l’analyse de discours française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier, Aimée Lahaussois, Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia. Hommage Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.283-290, 2019, 979-10-362-0085-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et la diversité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Mahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Peeters, pp.100-102, A paraître, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Firth et la critique des structuralismes linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Bisconti, Anamaria Curea, Rossana De Angelis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, Réceptions, écoles en sciences du langages : avant et après Saussure. Hommages Christian Puech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2019, 9782379060304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la notion de corpus en analyse de discours : de Harris à l’analyse de discours française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier, Valérie Raby, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia. Hommage Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot: traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Peeters, pp.97-100, A paraître, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chomsky et le structuralisme. Mise en perspective continuiste d’un débat revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Bert et Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances des structuralismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.21-31, 2016, 9782813002433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de Markov. Parcours d’un ‘modèle’ au fondement de la mathématisation et de l’automatisation de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanckaert Claude, Léon Jacqueline, Samain Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisations et sciences humaines. Figurer, interpréter, simuler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.121-146, 2016, Histoire des Sciences Humaines, 978-2-343-09294-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique, une science pilote ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Charle, Laurent Jeanpierre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie intellectuelle en France- vol 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, pp.596-599, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription and translation of unwritten languages in American linguistics (1950s to 2000s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Aussant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l’histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.235- 257, 2015, 978-2-7053-3918-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the Idea of ‘Founding Text’: Harris’s Discourse Analysis and French Analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kasevich, Vadim, Yuri A. Kleiner and Patrick Sériot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2011. Selected Papers from the 12th International Conference on the History of the Language Sciences (ICHoLS XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.117-125, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des traits distinctifs de Jakobson : transferts et convergences entre mathématiques, ingénierie et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Archaimbault, Jean-Marie Fournier, Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Sylvain Auroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.669-678, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Machine Translation. Integration and Transfers between Computing and the Language Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Beckmann, E. Csuhaj-Varjú, and K. Meer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computability in Europe 2014, Lecture Notes in Computer Science 8493</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.275-282, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation : theoretical and practical shift within American and Russian linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Cazé, Rainer Lanselle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective. Cultural Interaction and Disciplinary Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.173-196, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand usage et prescription sont fondés sur la description systématique de l’usage: Randolph Quirk et le « Survey of English Usage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wendy Ayres-Bennett, Magali Seijido. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bon Usage et variation sociolinguistique: Perspectives diachroniques et traditions nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.161-170, 2013, Collection Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Harris and the semantic turn of Mathematical Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassler, Gerda (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2008. Selected papers from the eleventh International Conference on the History of Language Sciences, 28 August - 2 September 2008, Postdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.449-458, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British empiricism and Transformational Grammar : A current debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas A. Kibbee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chomskyan (r)evolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Pub. Company, pp.423-444, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation-mathématisation de la linguistique en France dans les années 1960. Un cas de réception externe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neveu, F., Muni Toke, V., Durand, J., Kingler, T., Mondada, L. et Prévost, S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2e congrès Mondial de linguistique française, La Nouvelle-Orléans, CMLF 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Langue Française, pp.825-838, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech act theory and pragmatics: Austin, Grice, Searle, Sperber and Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in J. Joseph and L. Waugh (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge History of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automatisation et les unités lexicales composées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Kaltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les mots non simples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.177-191, 2008, Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l’information, information et linguistes français dans les années 1960. Un exemple de transfert entre mathématiques et sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française (Durand J., Habert B., Laks B. resp.), Paris, 9-12 juillet 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.923-938, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning by collocation. The Firthian filiation of Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2005. Proceedings of ICHoLS X, 10th International Conference on the History of Language Sciences, (D. Kibbee ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.404-415, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empiricism versus Rationalism revisited. Current Corpus Linguistics and Chomsky's arguments against corpus, statistics and probabilities in the 1950-1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Matthaios &amp; P. Schmitter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistische und epistemologische Konzepte - diachron,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus Publikationen, pp.157-176, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claimed and unclaimed sources of Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramesh Krishnamurthy, Wolfgang Teubert </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics: Critical Concepts in Linguistics (6 volumes) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.326-341, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 5345: Selected Papers of J. R. Firth (1952-1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colombat, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de Textes linguistiques fondamentaux [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-LSH, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From universal languages to intermediary languages in Machine Translation : the work of the Cambridge Language Research Unit (1955-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2002 (Eduardo Guimaraes &amp; Diana Luz Pessoa de Barros eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company pp.123-132, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goffman, Erving (1922-1982)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique I: les premières tentatives jusqu'au rapport ALPAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006, Handbücher zur Sprach- und Kommunikationswissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinclair, John M. (b. 1933).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel'čuk, Igor Aleksandrovic (b. 1932)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bar-Hillel, Yehoshua (1915-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de l'analyse de la conversation : de la sociologie à la linguistique interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006, Handbücher zur Sprach- und Kommunikationswissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique II: développements récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006, Handbücher zur Sprach- und Kommunikationswissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firth, John Rupert (1890-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay, Martin (b. 1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexies, synapsies, synthèmes: le renouveau des études lexicales en France au début des années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics in Texts and Concepts ˜ Geschichte der Sprachwissenschaft in Texten und Konzeptionen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.405-418, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cassin, Barbara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire Européen des Philosophies, Dictionnaire des intraduisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil; Le Robert, pp.830-844, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée de langue universelle est-elle une utopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Blay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Dictionnaire de la Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse; CNRS Editions, pp.604-606, 2003, Grand Dictionnaire de la Philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R. Firth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus représentatif des grammaires et traditions linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.481-482, 2000, Histoire Epistémologie Langage, Hors Série n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique et formalisation du langage. les tentatives du Cambridge Language Research Unit (1955-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Desmet; L. Jooken; P. Schmitter; P. Swiggers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Linguistics and Grammatical Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.369-394, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanisation du dictionnaire dans les premières expériences de traduction automatique (1948-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 1996 vol. II. From Classical to Contemporary Linguistics (D.Cram, A. Linn, E. Nowak eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.331-340, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosodie comme mécanisme d’intégration dans le couple question réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Congress of Linguists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pergamon, Paper n°305, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocation et dictionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La locution: entre lexique, syntaxe et pragmatique, Collection St Cloud, Actes du Colloque international de Fontenay/ St Cloud. Publications de l’INaLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.231-254, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentaçao da conjuntura em linguistica, em psicanalise e em informatica aplicada ao estudo dos textos na frança, em 1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Maldidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plon Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gadet, Tony Hak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Por uma analise automatica do discurso, Uma Introduçao à Obra de Michel Pêcheux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora da Unicamp, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From natural language to a canonical representation of the corresponding semantic relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Memmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarri Gian Piero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems Research II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Holland Publishing, pp.733-738, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et algorithmes textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Analyse Statistique des Langues Anciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès International Informatique et Sciences Humaines, Liège 18-21 novembre 1981</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.563-572, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse syntaxique et paraphrase discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2ème Colloque de Lexicologie Politique du Français Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksiek, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of a French Surface Expression into its Semantic Representation according to the RESEDA Metalanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Memmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ornato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pomian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Zarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Horecky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coling 82 Proceedings of the Ninth International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Holland Publishing, 1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Analyse automatique du discours, Tal et Textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Mayaffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Actualité de Michel Pêcheux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; Université Paris-Est Créteil, Feb 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté, INALCO, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté, INALCO, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté INALCO, Jan 2021, Paris ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ‘Computational linguistics’ comme horizon de projection de la traduction automatique (1950-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS15 (International Conference on the History of the Language Sciences), atelier « Horizons de projection – Histoire des représentations de l’avenir des savoirs linguistiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milan (en ligne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralismes américains. Avec ou sans Chomsky ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme doctoral CUSO en sciences du langage. Le structuralisme en linguistique et dans les sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Gaëlle Toutain, Université de Berne et Katia Velmezova, Université de Lausanne, Oct 2021, Lausanne (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation des sciences du langage et traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire d’histoire de l’informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Astic, Pierre-Eric Munier-Kuhn, CNAM, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and practical objectives of early machine translation in the 1950-60s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of History of Science and Technology (ICHST21) symposium Computing in the sciences and in technology. An Aristotelian perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles Prague, Aug 2021, Prague (on line), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire des débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté INALCO, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification des langues naturelles dans l’élaboration de sous-langages et de langues intermédiaires pour le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2020. Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL HTL Université Paris Cité, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du Traitement Automatique des Langues. Arrière-plans et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TAL d’Izabella Thomas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Mar 2020, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’atelier ‘Simplicité et complexité dans l’histoire et la théorie des langues artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2020. Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL, HTL, Université Paris Cité, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de la TA et débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté, INALCO, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and stabilisation of the notion of model in American linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society University of Edinburgh, Sep 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence et stabilisation de la notion de modèle dans la linguistique américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Labex HTL-LabEx EFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HTL LabEx EFL Université Paris Cité, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure : propriété intrinsèque des objets linguistiques ou simple enjeu de méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SPHERE, La mesure en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPHERE, Université Paris Cité, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence mathématisée et fréquence non mesurée dans l'histoire récente de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Société Française d’Histoire des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Histoire des Sciences de l’Homme, EHESS, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Hockett A Course in Modern Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refonte et extension internationale du CTLF : Corpus de Textes Linguistiques Fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Colombat, HTL, Université Paris Cité, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence mathématisée et fréquence non mesurée dans l'histoire récente de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international de la Société française pour l’histoire des sciences de l’homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ouvrage : Modélisations et sciences humaines. Figurer, interpréter, simuler Claude Blanckaert, Jacqueline Léon, Didier Samain(eds) L’Harmattan, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Centre Alexandre Koyre « Histoire des Sciences de l'homme et de la société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Colloquium of the Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society for the History of Linguistic Ideas, University of Westminster, Apr 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralisme linguistique et structuralisme généralisé. Problèmes historiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Ateliers d’été du CerLiCO : « Structuralisme »… Où en sommes-nous?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CerLiCO, Université de La Rochelle, Sep 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAL et linguistique : application, expérimentation, instrumentalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS XIV, 14th International Conference on the History of Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Sorbonne Nouvelle, Sorbonne Paris Cité, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutionalization of Applied Linguistics in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Annual BAAL Conference Southampton (UK) 6-8 September 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Southampton, United Kingdom. pp.141-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linguistique descriptive à la linguistique appliquée : le cas de la Grande Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'UMR 7597 : Linguistique appliquée et disciplinarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation du langage, premiers corpus informatisés et lexicographie dans les années 1950-60 : étude comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicographie et informatique : bilan et perspectives. Colloque international à l'occasion du 50e anniversaire du lancement du projet 'Trésor de la langue française'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'information, information et linguistes français dans les années 1960. Un exemple de transfert entre mathématiques et sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">premier congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.923-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning by collocation: The Firthian filiation of corpus linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on the History of the Language Sciences (ICHOLS X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Urbana-Champaign, Illinois, United States. pp.404-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que rechercher et comment rechercher dans un texte ? L'exemple du terme 'information' dans la 'Grammaire structurale du français' de Jean Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le programme DETCOL (ANR, axe corpus), journée scientifique de l'UMR 7597</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context, text, corpus and use in British Applied Linguistics in teh 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th international Colloqium of the SGdS Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From universal languages to intermediary languages in Machine Translation: the work of the Cambridge Language Research Unit (1955-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on the History of the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, São Paulo - Campinas, Brazil. pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Harris, Randy Allen. 2021. The Linguistics Wars. Chomsky, Lakoff and the battle over deep structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atala : cinquante ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htl-test.linguist.univ-paris-diderot.fr/leon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217311v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70642-5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Quadros Leite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editoracontexto.com.br/lancamentos/lancamentos-2017/uma-historia-das-ideias-linguisticas.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138446v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Linn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Candel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Brabanter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.2572" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.5561" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.630" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2236-4242.v32i1p23-38" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Riemer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazcano Elisabeth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132794v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Archaimbault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Fornel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146122v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356486v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mazi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144301v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.1984.1169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gadet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#234;cheux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144295v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Zarri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faribault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meissonnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ornato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144274v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Catach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charnass&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Courtine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnafous" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pomian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Torres-Lima" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362943v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422297v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquesson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mahieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422309v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422296v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951565v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/12336" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417675v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526358v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737266v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267526v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370869v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284170v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284224v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355642v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356473v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093428v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093435v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093427v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093423v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145004v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ildefonse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lallot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145010v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146142v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146146v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356458v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356444v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356426v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Maldidier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plon Michel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144289v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Memmi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarri Gian Piero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356416v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144283v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143400v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Memmi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983334v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982122v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982150v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983333v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982110v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982052v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982090v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982042v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982069v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981974v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981991v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981940v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424204v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981963v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981950v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981882v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981895v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015535v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981921v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981903v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138370v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411060v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370829v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411062v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411058v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335205v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284218v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284168v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362951v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527280v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htl-test.linguist.univ-paris-diderot.fr/leon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217311v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70642-5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Quadros Leite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editoracontexto.com.br/lancamentos/lancamentos-2017/uma-historia-das-ideias-linguisticas.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138446v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Linn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Candel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Brabanter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.2572" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.5561" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.630" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2236-4242.v32i1p23-38" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Riemer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazcano Elisabeth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132794v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Archaimbault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Fornel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356486v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mazi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Zarri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faribault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meissonnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ornato" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.1984.1169" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gadet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#234;cheux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144274v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Catach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charnass&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Courtine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnafous" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pomian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Torres-Lima" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362947v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422309v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquesson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mahieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/12336" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526358v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737266v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267526v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marion" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356479v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356473v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284170v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355642v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284224v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356472v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093426v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093420v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093422v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093435v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093427v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145004v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ildefonse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lallot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146142v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356458v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356444v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356426v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Maldidier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plon Michel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144289v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Memmi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarri Gian Piero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356416v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144283v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143400v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Memmi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983334v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982138v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982122v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982150v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983333v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982110v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982069v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982052v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982090v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982042v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981974v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981991v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981963v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981950v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981940v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424204v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981882v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981895v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981921v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015535v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981903v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138370v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411062v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411060v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370829v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411058v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335205v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284218v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362951v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527280v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>