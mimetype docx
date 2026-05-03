--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacqueline LEON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liste des publications 2006-2015 de Jacqueline Léon, Directrice de Recherche Emérite CNRS, Laboratoire d'Histoire des Théories Linguistiques, UMR7597, Université Paris Diderot, Université Sorbonne Nouvelle, Sorbonne Paris Cité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">jacqueline.leon [at] univ-paris-diderot.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir la </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Linguistics, Cham: Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70642-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma História das ideias linguísticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marli Quadros Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Christian Puech; Jean-Marie Fournier. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Contexto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-85-520-0006-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL n°11 : Analyse et exploitation des données de corpus linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2017, Analyse et exploitation des données de corpus linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Blanckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2016, 978-2-343-09297-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative linguistics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loiseau, Sylvain; Léon, Jacqueline. RAM, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Quantitative Linguistics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAM-Verlag, 2016, Studies in Quantitative Linguistics, 978-3-942303-48-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’automatisation des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Editions, 2015, 978-2-84788-653-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements Automatiques du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">142, 2014, Information grammaticale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage : Linguistique appliquée et disciplinarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Linn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage : Mathématisation du langage au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages : Construction des faits en linguistique : la place des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, pp.131, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes épistémologiques du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 (3), 2002, Traitement Automatique des Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léon Jacqueline. SHESL, Histoire Epistémologie Langage (23-1), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens publics en France, analyse conversationnelle et prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 1999, Sciences du langage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Rouveret, Alain. 2021. Dans le labyrinthe du langage. Langage et philosophie dans les grammaires de Chomsky »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44-2, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.2572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubois, un passeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.5561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Gambier Yves, Stecconi Ubaldo, 2019, A World Atlas of Translation », Amsterdam, Philadelphia : Benjamins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (1), pp.190-192. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources britanniques de l’ethnographie de la communication et de l’analyse de conversation. Bronislaw Malinowski et John Rupert Firth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linha d'Àgua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2236-4242.v32i1p23-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « András Kertész, 2017, The Historiography of Generative Linguistics, Tübingen :Narr Francke Attempto Verlag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAL et linguistique : application, expérimentation, instrumentalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Complémentarité des disciplines et linguistique appliquée, Danielle Candel et Jean-Paul Narcy-Combes (éds.), 190, pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01966555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Andrew Linn, Investigating English in Europe : contexts and agendas, English in Europe vol. 6, Boston, Berlin, De Gruyter Mouton, 2016 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (1), pp.190-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANalyse et exploitation des données de corpus linguistiques : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences, transferts et intégrations entre sciences du langage, sciences et ingénierie en temps de guerre et de guerre froide (1941-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.315-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et développement du concept de grammaticalité dans la pensée de Chomsky (1951-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Riemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (2), pp.115-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la Société d’Histoire et d’Epistémologie des Sciences du Langage (SHESL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazcano Elisabeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La recherche scientifique: objet d'étude et enjeu social, 4 (2), pp.84-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique appliquée et traitement automatique des langues. Etude historique et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cultures de recherche en linguistique appliquée, 12 (3), pp.9-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique et modes d'intégration dans les sciences du langage. Le cas des premiers travaux britanniques et russes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ILSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.49-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Martin Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?, 142, pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?, 142, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le data turn. Des premiers traitements statistiques du langage (1950-60) à la fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Les risques du discours : Rencontres avec Oswald Ducrot. Propos recueillis par Amir Biglari, Editions Lambert-Lucas 2013 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.203-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of « Barsky, Robert, 2011, Zellig Harris. From American Linguistics to Socialist Zionism Cambridge Mass. :MIT Press »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (2), pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Kertész Andras & Csilla Rákosi, 2012, Data and Evidence in Linguistics. A plausible Argumentation Model CUP »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie du structuralisme généralisé. Etude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les structuralismes linguistiques : problèmes d'historiographie comparée, 3, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Linn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linguistique descriptive à la linguistique appliquée dans la tradition britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAD69. Archéologie d'une étrange machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.79-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de &amp;quot;Mathématisation du langage au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (1), pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la 'Corpus Linguistics' : Firth et la London School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (septembre), pp.12-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Traditions of Computer-Based Methods. Firth's Restricted Languages and Harris' Sublanguages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.259-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: Eléments de réflexion sur la place des corpus en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (3), pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linguistic Events and Restricted Languages to Registers. Firthian legacy and Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Henry Sweet Society Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.5-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00220455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage &amp;quot;linguistiques énonciatives et cognitives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00295434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : Language, Cohesion and Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00295133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lingüística de corpus: história, problemas, legitimidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filologia e Linguistica Portuguesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.51-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage: Ségal, Jérôme, Le Zéro et le Un: histoire de la notion scientifique d'information au 20e siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00297228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claimed and Unclaimed Sources of Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (may), pp.36-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique: une impossible linguistique appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua e Literatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.15-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00107219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Brown, Keith & Vivien Law, 2002, Linguistics in Britain : personal histories, Oxford, Boston : Blackwell, Vol. 36, coll.: Publications of the Philological Society »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.168-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inkstand was in the pen and other stories. The controversy between Bar-Hillel and the Cambridge Language Research Unit about language formalization and machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42, pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;John E.Joseph, 2002, From Whitney to Chomsky. Essays in the history of American linguistics Amsterdam/ Philadelphia : John Benjamins Publishing Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (1), pp.162-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference&amp;quot; and &amp;quot;bias&amp;quot; in the format of French news interviews. The semantic analysis of question-answer pairs in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (10), pp.1885-1920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Résistances à l’exclusion. Récits de soi et du monde, de Mésini Béatrice, Jean-Noël Pelen et Jacques Guilhaumou, 2004, Presses Universitaires de Provence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Emile Delavenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (3), pp.257-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition, Phrase, Enoncé : parcours historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 98, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CNRS et les débuts de la traduction automatique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un travail épistémologique sur le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.21-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions du mot et débuts de la traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23 (1), pp.81-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23 (1), pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: le dialogue, un objet d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (1), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la traduction automatique à l’automatisation de la traduction. Parcours historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25, pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de conversation. De l’ethnométhodologie à la linguistique interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (1), pp.131-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couple question-réponse et mise en séquence: la question du format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistik in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5 (2), pp.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogaçao total em Est-ce que e par questao/reposta em um corpus de debates politicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUA (Campinas, Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.127-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la traduction automatique en France (1959-1968): à contretemps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers outils pour la Traduction Automatique: demande sociale, technologie et linguistique (1948-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Actes du colloque international FRACTAL, Linguistique et Informatique: théories et outils pour le traitement automatique des langues (P-A. Buvet ed.), Besançon, 10-12 décembre 1997, 23, pp.273-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue intermédiaire dans la Traduction Automatique en URSS (1954-1960). Filations et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (2), pp.105-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche séquentielle d’un objet sémantico-pragmatique: le couple Q-R. Questions alternatives et questions rhétoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1, pp.23-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions-échos aux réponses-échos. Une approche séquentielle et prosodique des répétitions dans la conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Contextualisation de l’oral, 28, pp.101-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières Machines à Traduire (1948-1960) et la filiation cybernétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, TAL et sciences cognitives 22, pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des sciences cognitives: les filiations multiples. A propos de l’ouvrage Sciences cognitives. Textes fondateurs (1943-1950), A. Pélissier et A. Tête, 1995, PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (2), pp.206-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu n°8: Encyclopédies des Sciences du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazcano Elisabeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 90 (2), pp.34-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Discours et Archives, J. Guilhaumou, D.Maldidier, R.Robin, Mardaga 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la SHESL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de A Dictionary of English Normative Grammar,(1700-1800) Bertil Sundby, Anne Kari Bjørge et Kari E. Haugland, John Benjamins Publishing Company, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la SHESL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 30, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la traduction automatique à la linguistique computationnelle. Contribution à une chronologie des années 1959-1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Numéro spécial Trentenaire, 33 (1-2), pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogation totale en est-ce que et couple de question-réponse dans un corpus de débats politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.207-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'énoncés définitoires de dictionnaire à l'aide du logiciel Déredec et Analyse du Discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5 (2), pp.174-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de Discours direct dans des récits oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 18, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrasine revisited: a perspective in text-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 3, pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abords de l'ambigu: approche d'une description automatique du sens lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 7, pp.72-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du langage naturel par des techniques d'intelligence artificielle en vue de la constitution automatique de bases de données factuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Zarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ornato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 4, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du Discours: stratégies de description textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 9, pp.143-165. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mots.1984.1169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses du discours: stratégies de description textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 143, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la stabilité d'une construction linguistique. La complétive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 10, pp.23-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’informatique dans la recherche en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charnassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Courtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 4 (1), pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'analyse automatique du discours (AAD69): théories, procédures, résultats, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pêcheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 4, pp.95-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of a French Surface Expression into its Semantic Representation according to the RESEDA Metalanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Zarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ornato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pomian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Sigart Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de certains aspects du fonctionnement d'AAD69: traitement des syntagmes nominaux en expressions figées et segmentation d'un corpus en séquences discursives autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Torres-Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TA Informations : revue internationale du traitement automatique du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 1, pp.25-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation, Computational Linguistics and Natural Language Processing, History of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilary Nesi &amp; Petar Milin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics (Toon Van Hal ed.) In International Encyclopedia of Language and Linguistics, 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational linguistics as the horizon of projection of early machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrica Galazzi, Savina Raynaud, Maria Paola Tenchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings ICHoLS15 (International Conference on the History of the Language Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, 2024, Studies in the History of the Language Sciences, 9789027218155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et réception de Chomsky en France. Le rôle des passeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Chepigha &amp; Giuseppe D’Ottavi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire la linguistique. Traduire les linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Academia-L’Harmattan, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and practical objectives of early machine translation in the 1950-60s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Borrelli &amp; Helena Durnova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing Cultures: Knowledges and Practices (1940–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meson Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language, philosophy and semantics (from Frege to the present)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph, John &amp; Waugh, Linda (ed.), Cambridge History of Linguistics. Cambridge: C.U.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une biographie commanditée. La biographie de Z.S. Harris par le biographe de N. Chomsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Bisconti &amp; Cécile Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre vie et théorie : la biographie des linguistes dans l’histoire des sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the history of models in American linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Philosophy and Science of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction, procédures, formalisation : le tournant de l’automatisation de la linguistique structurale américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux linguistiques du CerLiCO 31 : Transcrire, Ecrire, Formaliser 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la notion de corpus en analyse de discours : de Harris à l’analyse de discours française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier, Aimée Lahaussois, Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia. Hommage Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.283-290, 2019, 979-10-362-0085-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et la diversité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Mahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Peeters, pp.100-102, A paraître, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Firth et la critique des structuralismes linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Bisconti, Anamaria Curea, Rossana De Angelis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, Réceptions, écoles en sciences du langages : avant et après Saussure. Hommages Christian Puech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2019, 9782379060304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la notion de corpus en analyse de discours : de Harris à l’analyse de discours française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier, Valérie Raby, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia. Hommage Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot: traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Peeters, pp.97-100, A paraître, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chomsky et le structuralisme. Mise en perspective continuiste d’un débat revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Bert et Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances des structuralismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.21-31, 2016, 9782813002433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de Markov. Parcours d’un ‘modèle’ au fondement de la mathématisation et de l’automatisation de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanckaert Claude, Léon Jacqueline, Samain Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisations et sciences humaines. Figurer, interpréter, simuler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.121-146, 2016, Histoire des Sciences Humaines, 978-2-343-09294-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique, une science pilote ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Charle, Laurent Jeanpierre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie intellectuelle en France- vol 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, pp.596-599, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription and translation of unwritten languages in American linguistics (1950s to 2000s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Aussant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l’histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.235- 257, 2015, 978-2-7053-3918-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the Idea of ‘Founding Text’: Harris’s Discourse Analysis and French Analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kasevich, Vadim, Yuri A. Kleiner and Patrick Sériot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2011. Selected Papers from the 12th International Conference on the History of the Language Sciences (ICHoLS XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.117-125, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des traits distinctifs de Jakobson : transferts et convergences entre mathématiques, ingénierie et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Archaimbault, Jean-Marie Fournier, Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Sylvain Auroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.669-678, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Machine Translation. Integration and Transfers between Computing and the Language Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Beckmann, E. Csuhaj-Varjú, and K. Meer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computability in Europe 2014, Lecture Notes in Computer Science 8493</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.275-282, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation : theoretical and practical shift within American and Russian linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Cazé, Rainer Lanselle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective. Cultural Interaction and Disciplinary Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.173-196, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand usage et prescription sont fondés sur la description systématique de l’usage: Randolph Quirk et le « Survey of English Usage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wendy Ayres-Bennett, Magali Seijido. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bon Usage et variation sociolinguistique: Perspectives diachroniques et traditions nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.161-170, 2013, Collection Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Harris and the semantic turn of Mathematical Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassler, Gerda (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2008. Selected papers from the eleventh International Conference on the History of Language Sciences, 28 August - 2 September 2008, Postdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.449-458, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British empiricism and Transformational Grammar : A current debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas A. Kibbee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chomskyan (r)evolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Pub. Company, pp.423-444, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation-mathématisation de la linguistique en France dans les années 1960. Un cas de réception externe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neveu, F., Muni Toke, V., Durand, J., Kingler, T., Mondada, L. et Prévost, S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2e congrès Mondial de linguistique française, La Nouvelle-Orléans, CMLF 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Langue Française, pp.825-838, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech act theory and pragmatics: Austin, Grice, Searle, Sperber and Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in J. Joseph and L. Waugh (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge History of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automatisation et les unités lexicales composées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Kaltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les mots non simples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.177-191, 2008, Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l’information, information et linguistes français dans les années 1960. Un exemple de transfert entre mathématiques et sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française (Durand J., Habert B., Laks B. resp.), Paris, 9-12 juillet 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.923-938, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning by collocation. The Firthian filiation of Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2005. Proceedings of ICHoLS X, 10th International Conference on the History of Language Sciences, (D. Kibbee ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.404-415, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empiricism versus Rationalism revisited. Current Corpus Linguistics and Chomsky's arguments against corpus, statistics and probabilities in the 1950-1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Matthaios &amp; P. Schmitter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistische und epistemologische Konzepte - diachron,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus Publikationen, pp.157-176, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claimed and unclaimed sources of Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramesh Krishnamurthy, Wolfgang Teubert </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics: Critical Concepts in Linguistics (6 volumes) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.326-341, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 5345: Selected Papers of J. R. Firth (1952-1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colombat, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de Textes linguistiques fondamentaux [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-LSH, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From universal languages to intermediary languages in Machine Translation : the work of the Cambridge Language Research Unit (1955-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2002 (Eduardo Guimaraes &amp; Diana Luz Pessoa de Barros eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company pp.123-132, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goffman, Erving (1922-1982)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique I: les premières tentatives jusqu'au rapport ALPAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006, Handbücher zur Sprach- und Kommunikationswissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinclair, John M. (b. 1933).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel'čuk, Igor Aleksandrovic (b. 1932)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bar-Hillel, Yehoshua (1915-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de l'analyse de la conversation : de la sociologie à la linguistique interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006, Handbücher zur Sprach- und Kommunikationswissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique II: développements récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006, Handbücher zur Sprach- und Kommunikationswissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firth, John Rupert (1890-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay, Martin (b. 1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexies, synapsies, synthèmes: le renouveau des études lexicales en France au début des années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics in Texts and Concepts ˜ Geschichte der Sprachwissenschaft in Texten und Konzeptionen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.405-418, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cassin, Barbara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire Européen des Philosophies, Dictionnaire des intraduisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil; Le Robert, pp.830-844, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée de langue universelle est-elle une utopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Blay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Dictionnaire de la Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse; CNRS Editions, pp.604-606, 2003, Grand Dictionnaire de la Philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R. Firth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus représentatif des grammaires et traditions linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.481-482, 2000, Histoire Epistémologie Langage, Hors Série n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique et formalisation du langage. les tentatives du Cambridge Language Research Unit (1955-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Desmet; L. Jooken; P. Schmitter; P. Swiggers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Linguistics and Grammatical Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.369-394, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanisation du dictionnaire dans les premières expériences de traduction automatique (1948-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 1996 vol. II. From Classical to Contemporary Linguistics (D.Cram, A. Linn, E. Nowak eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.331-340, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosodie comme mécanisme d’intégration dans le couple question réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Congress of Linguists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pergamon, Paper n°305, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocation et dictionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La locution: entre lexique, syntaxe et pragmatique, Collection St Cloud, Actes du Colloque international de Fontenay/ St Cloud. Publications de l’INaLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.231-254, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentaçao da conjuntura em linguistica, em psicanalise e em informatica aplicada ao estudo dos textos na frança, em 1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Maldidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plon Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gadet, Tony Hak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Por uma analise automatica do discurso, Uma Introduçao à Obra de Michel Pêcheux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora da Unicamp, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From natural language to a canonical representation of the corresponding semantic relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Memmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarri Gian Piero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems Research II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Holland Publishing, pp.733-738, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et algorithmes textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Analyse Statistique des Langues Anciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès International Informatique et Sciences Humaines, Liège 18-21 novembre 1981</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.563-572, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse syntaxique et paraphrase discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2ème Colloque de Lexicologie Politique du Français Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksiek, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of a French Surface Expression into its Semantic Representation according to the RESEDA Metalanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Memmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ornato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pomian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Zarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Horecky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coling 82 Proceedings of the Ninth International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Holland Publishing, 1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Analyse automatique du discours, Tal et Textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Mayaffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Actualité de Michel Pêcheux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; Université Paris-Est Créteil, Feb 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté, INALCO, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté, INALCO, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté INALCO, Jan 2021, Paris ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ‘Computational linguistics’ comme horizon de projection de la traduction automatique (1950-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS15 (International Conference on the History of the Language Sciences), atelier « Horizons de projection – Histoire des représentations de l’avenir des savoirs linguistiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milan (en ligne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralismes américains. Avec ou sans Chomsky ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme doctoral CUSO en sciences du langage. Le structuralisme en linguistique et dans les sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Gaëlle Toutain, Université de Berne et Katia Velmezova, Université de Lausanne, Oct 2021, Lausanne (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation des sciences du langage et traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire d’histoire de l’informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Astic, Pierre-Eric Munier-Kuhn, CNAM, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and practical objectives of early machine translation in the 1950-60s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of History of Science and Technology (ICHST21) symposium Computing in the sciences and in technology. An Aristotelian perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles Prague, Aug 2021, Prague (on line), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire des débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté INALCO, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification des langues naturelles dans l’élaboration de sous-langages et de langues intermédiaires pour le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2020. Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL HTL Université Paris Cité, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du Traitement Automatique des Langues. Arrière-plans et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TAL d’Izabella Thomas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Mar 2020, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’atelier ‘Simplicité et complexité dans l’histoire et la théorie des langues artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2020. Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL, HTL, Université Paris Cité, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de la TA et débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté, INALCO, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and stabilisation of the notion of model in American linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society University of Edinburgh, Sep 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence et stabilisation de la notion de modèle dans la linguistique américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Labex HTL-LabEx EFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HTL LabEx EFL Université Paris Cité, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure : propriété intrinsèque des objets linguistiques ou simple enjeu de méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SPHERE, La mesure en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPHERE, Université Paris Cité, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence mathématisée et fréquence non mesurée dans l'histoire récente de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Société Française d’Histoire des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Histoire des Sciences de l’Homme, EHESS, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Hockett A Course in Modern Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refonte et extension internationale du CTLF : Corpus de Textes Linguistiques Fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Colombat, HTL, Université Paris Cité, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence mathématisée et fréquence non mesurée dans l'histoire récente de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international de la Société française pour l’histoire des sciences de l’homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ouvrage : Modélisations et sciences humaines. Figurer, interpréter, simuler Claude Blanckaert, Jacqueline Léon, Didier Samain(eds) L’Harmattan, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Centre Alexandre Koyre « Histoire des Sciences de l'homme et de la société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Colloquium of the Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society for the History of Linguistic Ideas, University of Westminster, Apr 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralisme linguistique et structuralisme généralisé. Problèmes historiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Ateliers d’été du CerLiCO : « Structuralisme »… Où en sommes-nous?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CerLiCO, Université de La Rochelle, Sep 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAL et linguistique : application, expérimentation, instrumentalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS XIV, 14th International Conference on the History of Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Sorbonne Nouvelle, Sorbonne Paris Cité, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutionalization of Applied Linguistics in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Annual BAAL Conference Southampton (UK) 6-8 September 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Southampton, United Kingdom. pp.141-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linguistique descriptive à la linguistique appliquée : le cas de la Grande Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'UMR 7597 : Linguistique appliquée et disciplinarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation du langage, premiers corpus informatisés et lexicographie dans les années 1950-60 : étude comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicographie et informatique : bilan et perspectives. Colloque international à l'occasion du 50e anniversaire du lancement du projet 'Trésor de la langue française'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'information, information et linguistes français dans les années 1960. Un exemple de transfert entre mathématiques et sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">premier congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.923-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning by collocation: The Firthian filiation of corpus linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on the History of the Language Sciences (ICHOLS X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Urbana-Champaign, Illinois, United States. pp.404-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que rechercher et comment rechercher dans un texte ? L'exemple du terme 'information' dans la 'Grammaire structurale du français' de Jean Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le programme DETCOL (ANR, axe corpus), journée scientifique de l'UMR 7597</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context, text, corpus and use in British Applied Linguistics in teh 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th international Colloqium of the SGdS Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From universal languages to intermediary languages in Machine Translation: the work of the Cambridge Language Research Unit (1955-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on the History of the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, São Paulo - Campinas, Brazil. pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Harris, Randy Allen. 2021. The Linguistics Wars. Chomsky, Lakoff and the battle over deep structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atala : cinquante ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacqueline LEON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liste des publications 2006-2015 de Jacqueline Léon, Directrice de Recherche Emérite CNRS, Laboratoire d'Histoire des Théories Linguistiques, UMR7597, Université Paris Diderot, Université Sorbonne Nouvelle, Sorbonne Paris Cité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">jacqueline.leon [at] univ-paris-diderot.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir la </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Linguistics, Cham: Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70642-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma História das ideias linguísticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marli Quadros Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Christian Puech; Jean-Marie Fournier. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Contexto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-85-520-0006-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL n°11 : Analyse et exploitation des données de corpus linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2017, Analyse et exploitation des données de corpus linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Blanckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2016, 978-2-343-09297-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative linguistics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loiseau, Sylvain; Léon, Jacqueline. RAM, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Quantitative Linguistics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAM-Verlag, 2016, Studies in Quantitative Linguistics, 978-3-942303-48-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’automatisation des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Editions, 2015, 978-2-84788-653-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements Automatiques du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">142, 2014, Information grammaticale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage : Linguistique appliquée et disciplinarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Linn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage : Mathématisation du langage au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages : Construction des faits en linguistique : la place des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, pp.131, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes épistémologiques du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 (3), 2002, Traitement Automatique des Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léon Jacqueline. SHESL, Histoire Epistémologie Langage (23-1), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens publics en France, analyse conversationnelle et prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 1999, Sciences du langage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Rouveret, Alain. 2021. Dans le labyrinthe du langage. Langage et philosophie dans les grammaires de Chomsky »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44-2, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.2572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Gambier Yves, Stecconi Ubaldo, 2019, A World Atlas of Translation », Amsterdam, Philadelphia : Benjamins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (1), pp.190-192. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubois, un passeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.5561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources britanniques de l’ethnographie de la communication et de l’analyse de conversation. Bronislaw Malinowski et John Rupert Firth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linha d'Àgua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2236-4242.v32i1p23-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « András Kertész, 2017, The Historiography of Generative Linguistics, Tübingen :Narr Francke Attempto Verlag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAL et linguistique : application, expérimentation, instrumentalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Complémentarité des disciplines et linguistique appliquée, Danielle Candel et Jean-Paul Narcy-Combes (éds.), 190, pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01966555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Andrew Linn, Investigating English in Europe : contexts and agendas, English in Europe vol. 6, Boston, Berlin, De Gruyter Mouton, 2016 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (1), pp.190-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANalyse et exploitation des données de corpus linguistiques : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences, transferts et intégrations entre sciences du langage, sciences et ingénierie en temps de guerre et de guerre froide (1941-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.315-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et développement du concept de grammaticalité dans la pensée de Chomsky (1951-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Riemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (2), pp.115-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la Société d’Histoire et d’Epistémologie des Sciences du Langage (SHESL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazcano Elisabeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La recherche scientifique: objet d'étude et enjeu social, 4 (2), pp.84-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique appliquée et traitement automatique des langues. Etude historique et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cultures de recherche en linguistique appliquée, 12 (3), pp.9-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Martin Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?, 142, pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?, 142, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le data turn. Des premiers traitements statistiques du langage (1950-60) à la fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique et modes d'intégration dans les sciences du langage. Le cas des premiers travaux britanniques et russes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ILSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.49-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Les risques du discours : Rencontres avec Oswald Ducrot. Propos recueillis par Amir Biglari, Editions Lambert-Lucas 2013 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.203-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of « Barsky, Robert, 2011, Zellig Harris. From American Linguistics to Socialist Zionism Cambridge Mass. :MIT Press »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (2), pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Kertész Andras & Csilla Rákosi, 2012, Data and Evidence in Linguistics. A plausible Argumentation Model CUP »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie du structuralisme généralisé. Etude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les structuralismes linguistiques : problèmes d'historiographie comparée, 3, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Linn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linguistique descriptive à la linguistique appliquée dans la tradition britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAD69. Archéologie d'une étrange machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.79-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de &amp;quot;Mathématisation du langage au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (1), pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la 'Corpus Linguistics' : Firth et la London School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (septembre), pp.12-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Traditions of Computer-Based Methods. Firth's Restricted Languages and Harris' Sublanguages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.259-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: Eléments de réflexion sur la place des corpus en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (3), pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linguistic Events and Restricted Languages to Registers. Firthian legacy and Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Henry Sweet Society Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.5-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00220455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage &amp;quot;linguistiques énonciatives et cognitives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00295434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : Language, Cohesion and Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00295133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage: Ségal, Jérôme, Le Zéro et le Un: histoire de la notion scientifique d'information au 20e siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00297228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lingüística de corpus: história, problemas, legitimidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filologia e Linguistica Portuguesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.51-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claimed and Unclaimed Sources of Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (may), pp.36-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique: une impossible linguistique appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua e Literatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.15-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00107219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inkstand was in the pen and other stories. The controversy between Bar-Hillel and the Cambridge Language Research Unit about language formalization and machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42, pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;John E.Joseph, 2002, From Whitney to Chomsky. Essays in the history of American linguistics Amsterdam/ Philadelphia : John Benjamins Publishing Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (1), pp.162-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference&amp;quot; and &amp;quot;bias&amp;quot; in the format of French news interviews. The semantic analysis of question-answer pairs in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (10), pp.1885-1920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Brown, Keith & Vivien Law, 2002, Linguistics in Britain : personal histories, Oxford, Boston : Blackwell, Vol. 36, coll.: Publications of the Philological Society »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.168-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Résistances à l’exclusion. Récits de soi et du monde, de Mésini Béatrice, Jean-Noël Pelen et Jacques Guilhaumou, 2004, Presses Universitaires de Provence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Emile Delavenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (3), pp.257-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition, Phrase, Enoncé : parcours historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 98, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CNRS et les débuts de la traduction automatique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un travail épistémologique sur le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.21-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions du mot et débuts de la traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23 (1), pp.81-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23 (1), pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: le dialogue, un objet d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (1), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la traduction automatique à l’automatisation de la traduction. Parcours historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25, pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de conversation. De l’ethnométhodologie à la linguistique interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (1), pp.131-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couple question-réponse et mise en séquence: la question du format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistik in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5 (2), pp.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogaçao total em Est-ce que e par questao/reposta em um corpus de debates politicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUA (Campinas, Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.127-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la traduction automatique en France (1959-1968): à contretemps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers outils pour la Traduction Automatique: demande sociale, technologie et linguistique (1948-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Actes du colloque international FRACTAL, Linguistique et Informatique: théories et outils pour le traitement automatique des langues (P-A. Buvet ed.), Besançon, 10-12 décembre 1997, 23, pp.273-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue intermédiaire dans la Traduction Automatique en URSS (1954-1960). Filations et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (2), pp.105-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche séquentielle d’un objet sémantico-pragmatique: le couple Q-R. Questions alternatives et questions rhétoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1, pp.23-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions-échos aux réponses-échos. Une approche séquentielle et prosodique des répétitions dans la conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Contextualisation de l’oral, 28, pp.101-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières Machines à Traduire (1948-1960) et la filiation cybernétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, TAL et sciences cognitives 22, pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des sciences cognitives: les filiations multiples. A propos de l’ouvrage Sciences cognitives. Textes fondateurs (1943-1950), A. Pélissier et A. Tête, 1995, PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (2), pp.206-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu n°8: Encyclopédies des Sciences du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazcano Elisabeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 90 (2), pp.34-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Discours et Archives, J. Guilhaumou, D.Maldidier, R.Robin, Mardaga 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la SHESL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de A Dictionary of English Normative Grammar,(1700-1800) Bertil Sundby, Anne Kari Bjørge et Kari E. Haugland, John Benjamins Publishing Company, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la SHESL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 30, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la traduction automatique à la linguistique computationnelle. Contribution à une chronologie des années 1959-1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Numéro spécial Trentenaire, 33 (1-2), pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogation totale en est-ce que et couple de question-réponse dans un corpus de débats politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.207-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'énoncés définitoires de dictionnaire à l'aide du logiciel Déredec et Analyse du Discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5 (2), pp.174-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de Discours direct dans des récits oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 18, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrasine revisited: a perspective in text-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 3, pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abords de l'ambigu: approche d'une description automatique du sens lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 7, pp.72-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du langage naturel par des techniques d'intelligence artificielle en vue de la constitution automatique de bases de données factuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Zarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ornato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 4, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses du discours: stratégies de description textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 143, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du Discours: stratégies de description textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 9, pp.143-165. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mots.1984.1169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la stabilité d'une construction linguistique. La complétive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 10, pp.23-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’informatique dans la recherche en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charnassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Courtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 4 (1), pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'analyse automatique du discours (AAD69): théories, procédures, résultats, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pêcheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 4, pp.95-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of a French Surface Expression into its Semantic Representation according to the RESEDA Metalanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Zarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ornato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pomian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Sigart Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de certains aspects du fonctionnement d'AAD69: traitement des syntagmes nominaux en expressions figées et segmentation d'un corpus en séquences discursives autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Torres-Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TA Informations : revue internationale du traitement automatique du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 1, pp.25-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation, Computational Linguistics and Natural Language Processing, History of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilary Nesi &amp; Petar Milin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics (Toon Van Hal ed.) In International Encyclopedia of Language and Linguistics, 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational linguistics as the horizon of projection of early machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrica Galazzi, Savina Raynaud, Maria Paola Tenchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings ICHoLS15 (International Conference on the History of the Language Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, 2024, Studies in the History of the Language Sciences, 9789027218155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et réception de Chomsky en France. Le rôle des passeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Chepigha &amp; Giuseppe D’Ottavi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire la linguistique. Traduire les linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Academia-L’Harmattan, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and practical objectives of early machine translation in the 1950-60s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Borrelli &amp; Helena Durnova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing Cultures: Knowledges and Practices (1940–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meson Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language, philosophy and semantics (from Frege to the present)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph, John &amp; Waugh, Linda (ed.), Cambridge History of Linguistics. Cambridge: C.U.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une biographie commanditée. La biographie de Z.S. Harris par le biographe de N. Chomsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Bisconti &amp; Cécile Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre vie et théorie : la biographie des linguistes dans l’histoire des sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the history of models in American linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Philosophy and Science of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction, procédures, formalisation : le tournant de l’automatisation de la linguistique structurale américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux linguistiques du CerLiCO 31 : Transcrire, Ecrire, Formaliser 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la notion de corpus en analyse de discours : de Harris à l’analyse de discours française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier, Aimée Lahaussois, Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia. Hommage Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.283-290, 2019, 979-10-362-0085-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et la diversité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Mahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Peeters, pp.100-102, A paraître, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Firth et la critique des structuralismes linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Bisconti, Anamaria Curea, Rossana De Angelis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, Réceptions, écoles en sciences du langages : avant et après Saussure. Hommages Christian Puech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2019, 9782379060304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la notion de corpus en analyse de discours : de Harris à l’analyse de discours française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier, Valérie Raby, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia. Hommage Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot: traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Peeters, pp.97-100, A paraître, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chomsky et le structuralisme. Mise en perspective continuiste d’un débat revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Bert et Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances des structuralismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.21-31, 2016, 9782813002433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de Markov. Parcours d’un ‘modèle’ au fondement de la mathématisation et de l’automatisation de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanckaert Claude, Léon Jacqueline, Samain Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisations et sciences humaines. Figurer, interpréter, simuler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.121-146, 2016, Histoire des Sciences Humaines, 978-2-343-09294-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique, une science pilote ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Charle, Laurent Jeanpierre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie intellectuelle en France- vol 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, pp.596-599, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription and translation of unwritten languages in American linguistics (1950s to 2000s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Aussant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l’histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.235- 257, 2015, 978-2-7053-3918-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des traits distinctifs de Jakobson : transferts et convergences entre mathématiques, ingénierie et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Archaimbault, Jean-Marie Fournier, Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Sylvain Auroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.669-678, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the Idea of ‘Founding Text’: Harris’s Discourse Analysis and French Analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kasevich, Vadim, Yuri A. Kleiner and Patrick Sériot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2011. Selected Papers from the 12th International Conference on the History of the Language Sciences (ICHoLS XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.117-125, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Machine Translation. Integration and Transfers between Computing and the Language Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Beckmann, E. Csuhaj-Varjú, and K. Meer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computability in Europe 2014, Lecture Notes in Computer Science 8493</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.275-282, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation : theoretical and practical shift within American and Russian linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Cazé, Rainer Lanselle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective. Cultural Interaction and Disciplinary Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.173-196, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand usage et prescription sont fondés sur la description systématique de l’usage: Randolph Quirk et le « Survey of English Usage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wendy Ayres-Bennett, Magali Seijido. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bon Usage et variation sociolinguistique: Perspectives diachroniques et traditions nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.161-170, 2013, Collection Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Harris and the semantic turn of Mathematical Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassler, Gerda (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2008. Selected papers from the eleventh International Conference on the History of Language Sciences, 28 August - 2 September 2008, Postdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.449-458, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation-mathématisation de la linguistique en France dans les années 1960. Un cas de réception externe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neveu, F., Muni Toke, V., Durand, J., Kingler, T., Mondada, L. et Prévost, S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2e congrès Mondial de linguistique française, La Nouvelle-Orléans, CMLF 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Langue Française, pp.825-838, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British empiricism and Transformational Grammar : A current debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas A. Kibbee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chomskyan (r)evolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Pub. Company, pp.423-444, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech act theory and pragmatics: Austin, Grice, Searle, Sperber and Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in J. Joseph and L. Waugh (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge History of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automatisation et les unités lexicales composées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Kaltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les mots non simples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.177-191, 2008, Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l’information, information et linguistes français dans les années 1960. Un exemple de transfert entre mathématiques et sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française (Durand J., Habert B., Laks B. resp.), Paris, 9-12 juillet 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.923-938, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning by collocation. The Firthian filiation of Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2005. Proceedings of ICHoLS X, 10th International Conference on the History of Language Sciences, (D. Kibbee ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.404-415, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claimed and unclaimed sources of Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramesh Krishnamurthy, Wolfgang Teubert </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics: Critical Concepts in Linguistics (6 volumes) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.326-341, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 5345: Selected Papers of J. R. Firth (1952-1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colombat, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de Textes linguistiques fondamentaux [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-LSH, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From universal languages to intermediary languages in Machine Translation : the work of the Cambridge Language Research Unit (1955-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2002 (Eduardo Guimaraes &amp; Diana Luz Pessoa de Barros eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company pp.123-132, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empiricism versus Rationalism revisited. Current Corpus Linguistics and Chomsky's arguments against corpus, statistics and probabilities in the 1950-1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Matthaios &amp; P. Schmitter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistische und epistemologische Konzepte - diachron,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus Publikationen, pp.157-176, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goffman, Erving (1922-1982)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique I: les premières tentatives jusqu'au rapport ALPAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006, Handbücher zur Sprach- und Kommunikationswissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinclair, John M. (b. 1933).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel'čuk, Igor Aleksandrovic (b. 1932)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bar-Hillel, Yehoshua (1915-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de l'analyse de la conversation : de la sociologie à la linguistique interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006, Handbücher zur Sprach- und Kommunikationswissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique II: développements récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006, Handbücher zur Sprach- und Kommunikationswissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firth, John Rupert (1890-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay, Martin (b. 1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexies, synapsies, synthèmes: le renouveau des études lexicales en France au début des années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics in Texts and Concepts ˜ Geschichte der Sprachwissenschaft in Texten und Konzeptionen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.405-418, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cassin, Barbara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire Européen des Philosophies, Dictionnaire des intraduisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil; Le Robert, pp.830-844, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée de langue universelle est-elle une utopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Blay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Dictionnaire de la Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse; CNRS Editions, pp.604-606, 2003, Grand Dictionnaire de la Philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R. Firth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus représentatif des grammaires et traditions linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.481-482, 2000, Histoire Epistémologie Langage, Hors Série n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique et formalisation du langage. les tentatives du Cambridge Language Research Unit (1955-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Desmet; L. Jooken; P. Schmitter; P. Swiggers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Linguistics and Grammatical Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.369-394, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanisation du dictionnaire dans les premières expériences de traduction automatique (1948-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 1996 vol. II. From Classical to Contemporary Linguistics (D.Cram, A. Linn, E. Nowak eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.331-340, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosodie comme mécanisme d’intégration dans le couple question réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Congress of Linguists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pergamon, Paper n°305, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocation et dictionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La locution: entre lexique, syntaxe et pragmatique, Collection St Cloud, Actes du Colloque international de Fontenay/ St Cloud. Publications de l’INaLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.231-254, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentaçao da conjuntura em linguistica, em psicanalise e em informatica aplicada ao estudo dos textos na frança, em 1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Maldidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plon Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gadet, Tony Hak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Por uma analise automatica do discurso, Uma Introduçao à Obra de Michel Pêcheux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora da Unicamp, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From natural language to a canonical representation of the corresponding semantic relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Memmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarri Gian Piero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems Research II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Holland Publishing, pp.733-738, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse syntaxique et paraphrase discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2ème Colloque de Lexicologie Politique du Français Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksiek, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et algorithmes textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Analyse Statistique des Langues Anciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès International Informatique et Sciences Humaines, Liège 18-21 novembre 1981</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.563-572, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of a French Surface Expression into its Semantic Representation according to the RESEDA Metalanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Memmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ornato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pomian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Zarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Horecky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coling 82 Proceedings of the Ninth International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Holland Publishing, 1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Analyse automatique du discours, Tal et Textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Mayaffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Actualité de Michel Pêcheux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; Université Paris-Est Créteil, Feb 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté, INALCO, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté, INALCO, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté INALCO, Jan 2021, Paris ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralismes américains. Avec ou sans Chomsky ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme doctoral CUSO en sciences du langage. Le structuralisme en linguistique et dans les sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Gaëlle Toutain, Université de Berne et Katia Velmezova, Université de Lausanne, Oct 2021, Lausanne (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation des sciences du langage et traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire d’histoire de l’informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Astic, Pierre-Eric Munier-Kuhn, CNAM, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ‘Computational linguistics’ comme horizon de projection de la traduction automatique (1950-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS15 (International Conference on the History of the Language Sciences), atelier « Horizons de projection – Histoire des représentations de l’avenir des savoirs linguistiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milan (en ligne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and practical objectives of early machine translation in the 1950-60s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of History of Science and Technology (ICHST21) symposium Computing in the sciences and in technology. An Aristotelian perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles Prague, Aug 2021, Prague (on line), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire des débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté INALCO, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification des langues naturelles dans l’élaboration de sous-langages et de langues intermédiaires pour le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2020. Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL HTL Université Paris Cité, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du Traitement Automatique des Langues. Arrière-plans et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TAL d’Izabella Thomas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Mar 2020, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’atelier ‘Simplicité et complexité dans l’histoire et la théorie des langues artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2020. Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL, HTL, Université Paris Cité, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and stabilisation of the notion of model in American linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society University of Edinburgh, Sep 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence et stabilisation de la notion de modèle dans la linguistique américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Labex HTL-LabEx EFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HTL LabEx EFL Université Paris Cité, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de la TA et débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté, INALCO, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure : propriété intrinsèque des objets linguistiques ou simple enjeu de méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SPHERE, La mesure en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPHERE, Université Paris Cité, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence mathématisée et fréquence non mesurée dans l'histoire récente de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Société Française d’Histoire des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Histoire des Sciences de l’Homme, EHESS, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Hockett A Course in Modern Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refonte et extension internationale du CTLF : Corpus de Textes Linguistiques Fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Colombat, HTL, Université Paris Cité, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence mathématisée et fréquence non mesurée dans l'histoire récente de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international de la Société française pour l’histoire des sciences de l’homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Colloquium of the Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society for the History of Linguistic Ideas, University of Westminster, Apr 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ouvrage : Modélisations et sciences humaines. Figurer, interpréter, simuler Claude Blanckaert, Jacqueline Léon, Didier Samain(eds) L’Harmattan, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Centre Alexandre Koyre « Histoire des Sciences de l'homme et de la société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralisme linguistique et structuralisme généralisé. Problèmes historiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Ateliers d’été du CerLiCO : « Structuralisme »… Où en sommes-nous?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CerLiCO, Université de La Rochelle, Sep 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAL et linguistique : application, expérimentation, instrumentalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS XIV, 14th International Conference on the History of Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Sorbonne Nouvelle, Sorbonne Paris Cité, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutionalization of Applied Linguistics in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Annual BAAL Conference Southampton (UK) 6-8 September 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Southampton, United Kingdom. pp.141-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linguistique descriptive à la linguistique appliquée : le cas de la Grande Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'UMR 7597 : Linguistique appliquée et disciplinarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation du langage, premiers corpus informatisés et lexicographie dans les années 1950-60 : étude comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicographie et informatique : bilan et perspectives. Colloque international à l'occasion du 50e anniversaire du lancement du projet 'Trésor de la langue française'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'information, information et linguistes français dans les années 1960. Un exemple de transfert entre mathématiques et sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">premier congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.923-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning by collocation: The Firthian filiation of corpus linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on the History of the Language Sciences (ICHOLS X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Urbana-Champaign, Illinois, United States. pp.404-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que rechercher et comment rechercher dans un texte ? L'exemple du terme 'information' dans la 'Grammaire structurale du français' de Jean Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le programme DETCOL (ANR, axe corpus), journée scientifique de l'UMR 7597</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context, text, corpus and use in British Applied Linguistics in teh 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th international Colloqium of the SGdS Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From universal languages to intermediary languages in Machine Translation: the work of the Cambridge Language Research Unit (1955-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on the History of the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, São Paulo - Campinas, Brazil. pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Harris, Randy Allen. 2021. The Linguistics Wars. Chomsky, Lakoff and the battle over deep structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atala : cinquante ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htl-test.linguist.univ-paris-diderot.fr/leon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217311v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70642-5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Quadros Leite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editoracontexto.com.br/lancamentos/lancamentos-2017/uma-historia-das-ideias-linguisticas.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138446v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Linn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Candel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Brabanter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.2572" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.5561" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.630" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2236-4242.v32i1p23-38" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Riemer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazcano Elisabeth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132794v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Archaimbault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Fornel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356486v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mazi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Zarri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faribault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meissonnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ornato" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.1984.1169" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gadet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#234;cheux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144274v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Catach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charnass&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Courtine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnafous" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pomian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Torres-Lima" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362947v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422309v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquesson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mahieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/12336" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526358v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737266v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267526v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marion" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356479v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356473v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284170v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355642v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284224v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356472v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093426v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093420v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093422v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093435v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093427v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145004v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ildefonse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lallot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146142v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356458v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356444v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356426v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Maldidier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plon Michel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144289v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Memmi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarri Gian Piero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356416v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144283v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143400v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Memmi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983334v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982138v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982122v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982150v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983333v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982110v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982069v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982052v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982090v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982042v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981974v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981991v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981963v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981950v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981940v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424204v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981882v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981895v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981921v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015535v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981903v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138370v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411062v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411060v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370829v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411058v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335205v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284218v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362951v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527280v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htl-test.linguist.univ-paris-diderot.fr/leon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217311v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70642-5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Quadros Leite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editoracontexto.com.br/lancamentos/lancamentos-2017/uma-historia-das-ideias-linguisticas.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138446v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Linn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Candel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Brabanter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.2572" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.5561" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2236-4242.v32i1p23-38" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Riemer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazcano Elisabeth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356948v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Archaimbault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Fornel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356486v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mazi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Zarri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faribault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meissonnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ornato" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450555v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.1984.1169" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gadet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#234;cheux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144274v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Catach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charnass&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Courtine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnafous" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pomian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Torres-Lima" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362947v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422309v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquesson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mahieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/12336" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526358v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267526v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marion" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356479v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356473v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284224v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093426v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093420v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093422v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093435v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093427v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145004v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ildefonse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lallot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146142v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356458v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356444v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356426v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Maldidier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plon Michel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144289v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Memmi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarri Gian Piero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144283v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143400v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Memmi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983334v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982138v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982150v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983333v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982122v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982110v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982069v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982052v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982090v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982042v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982008v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981991v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981974v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981963v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981950v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981940v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424204v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981895v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981882v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981921v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015535v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981903v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138370v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411062v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411060v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370829v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411058v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335205v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284218v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362951v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527280v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>