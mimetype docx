--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacqueline LEON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liste des publications 2006-2015 de Jacqueline Léon, Directrice de Recherche Emérite CNRS, Laboratoire d'Histoire des Théories Linguistiques, UMR7597, Université Paris Diderot, Université Sorbonne Nouvelle, Sorbonne Paris Cité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">jacqueline.leon [at] univ-paris-diderot.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir la </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Linguistics, Cham: Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70642-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma História das ideias linguísticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marli Quadros Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Christian Puech; Jean-Marie Fournier. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Contexto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-85-520-0006-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL n°11 : Analyse et exploitation des données de corpus linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2017, Analyse et exploitation des données de corpus linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Blanckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2016, 978-2-343-09297-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative linguistics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loiseau, Sylvain; Léon, Jacqueline. RAM, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Quantitative Linguistics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAM-Verlag, 2016, Studies in Quantitative Linguistics, 978-3-942303-48-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’automatisation des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Editions, 2015, 978-2-84788-653-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements Automatiques du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">142, 2014, Information grammaticale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage : Linguistique appliquée et disciplinarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Linn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage : Mathématisation du langage au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages : Construction des faits en linguistique : la place des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, pp.131, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes épistémologiques du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 (3), 2002, Traitement Automatique des Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léon Jacqueline. SHESL, Histoire Epistémologie Langage (23-1), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens publics en France, analyse conversationnelle et prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 1999, Sciences du langage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Rouveret, Alain. 2021. Dans le labyrinthe du langage. Langage et philosophie dans les grammaires de Chomsky »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44-2, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.2572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Gambier Yves, Stecconi Ubaldo, 2019, A World Atlas of Translation », Amsterdam, Philadelphia : Benjamins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (1), pp.190-192. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubois, un passeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.5561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources britanniques de l’ethnographie de la communication et de l’analyse de conversation. Bronislaw Malinowski et John Rupert Firth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linha d'Àgua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2236-4242.v32i1p23-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « András Kertész, 2017, The Historiography of Generative Linguistics, Tübingen :Narr Francke Attempto Verlag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAL et linguistique : application, expérimentation, instrumentalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Complémentarité des disciplines et linguistique appliquée, Danielle Candel et Jean-Paul Narcy-Combes (éds.), 190, pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01966555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Andrew Linn, Investigating English in Europe : contexts and agendas, English in Europe vol. 6, Boston, Berlin, De Gruyter Mouton, 2016 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (1), pp.190-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANalyse et exploitation des données de corpus linguistiques : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences, transferts et intégrations entre sciences du langage, sciences et ingénierie en temps de guerre et de guerre froide (1941-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.315-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et développement du concept de grammaticalité dans la pensée de Chomsky (1951-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Riemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (2), pp.115-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la Société d’Histoire et d’Epistémologie des Sciences du Langage (SHESL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazcano Elisabeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La recherche scientifique: objet d'étude et enjeu social, 4 (2), pp.84-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique appliquée et traitement automatique des langues. Etude historique et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cultures de recherche en linguistique appliquée, 12 (3), pp.9-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Martin Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?, 142, pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?, 142, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le data turn. Des premiers traitements statistiques du langage (1950-60) à la fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique et modes d'intégration dans les sciences du langage. Le cas des premiers travaux britanniques et russes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ILSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.49-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Les risques du discours : Rencontres avec Oswald Ducrot. Propos recueillis par Amir Biglari, Editions Lambert-Lucas 2013 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.203-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of « Barsky, Robert, 2011, Zellig Harris. From American Linguistics to Socialist Zionism Cambridge Mass. :MIT Press »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (2), pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Kertész Andras & Csilla Rákosi, 2012, Data and Evidence in Linguistics. A plausible Argumentation Model CUP »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie du structuralisme généralisé. Etude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les structuralismes linguistiques : problèmes d'historiographie comparée, 3, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Linn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linguistique descriptive à la linguistique appliquée dans la tradition britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAD69. Archéologie d'une étrange machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.79-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de &amp;quot;Mathématisation du langage au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (1), pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la 'Corpus Linguistics' : Firth et la London School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (septembre), pp.12-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Traditions of Computer-Based Methods. Firth's Restricted Languages and Harris' Sublanguages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.259-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: Eléments de réflexion sur la place des corpus en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (3), pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linguistic Events and Restricted Languages to Registers. Firthian legacy and Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Henry Sweet Society Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.5-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00220455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage &amp;quot;linguistiques énonciatives et cognitives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00295434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : Language, Cohesion and Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00295133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage: Ségal, Jérôme, Le Zéro et le Un: histoire de la notion scientifique d'information au 20e siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00297228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lingüística de corpus: história, problemas, legitimidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filologia e Linguistica Portuguesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.51-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claimed and Unclaimed Sources of Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (may), pp.36-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique: une impossible linguistique appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua e Literatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.15-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00107219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inkstand was in the pen and other stories. The controversy between Bar-Hillel and the Cambridge Language Research Unit about language formalization and machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42, pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;John E.Joseph, 2002, From Whitney to Chomsky. Essays in the history of American linguistics Amsterdam/ Philadelphia : John Benjamins Publishing Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (1), pp.162-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference&amp;quot; and &amp;quot;bias&amp;quot; in the format of French news interviews. The semantic analysis of question-answer pairs in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (10), pp.1885-1920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Brown, Keith & Vivien Law, 2002, Linguistics in Britain : personal histories, Oxford, Boston : Blackwell, Vol. 36, coll.: Publications of the Philological Society »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.168-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Résistances à l’exclusion. Récits de soi et du monde, de Mésini Béatrice, Jean-Noël Pelen et Jacques Guilhaumou, 2004, Presses Universitaires de Provence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Emile Delavenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (3), pp.257-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition, Phrase, Enoncé : parcours historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 98, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CNRS et les débuts de la traduction automatique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un travail épistémologique sur le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.21-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions du mot et débuts de la traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23 (1), pp.81-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23 (1), pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: le dialogue, un objet d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (1), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la traduction automatique à l’automatisation de la traduction. Parcours historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25, pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de conversation. De l’ethnométhodologie à la linguistique interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (1), pp.131-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couple question-réponse et mise en séquence: la question du format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistik in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5 (2), pp.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogaçao total em Est-ce que e par questao/reposta em um corpus de debates politicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUA (Campinas, Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.127-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la traduction automatique en France (1959-1968): à contretemps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers outils pour la Traduction Automatique: demande sociale, technologie et linguistique (1948-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Actes du colloque international FRACTAL, Linguistique et Informatique: théories et outils pour le traitement automatique des langues (P-A. Buvet ed.), Besançon, 10-12 décembre 1997, 23, pp.273-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue intermédiaire dans la Traduction Automatique en URSS (1954-1960). Filations et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (2), pp.105-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche séquentielle d’un objet sémantico-pragmatique: le couple Q-R. Questions alternatives et questions rhétoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1, pp.23-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions-échos aux réponses-échos. Une approche séquentielle et prosodique des répétitions dans la conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Contextualisation de l’oral, 28, pp.101-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières Machines à Traduire (1948-1960) et la filiation cybernétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, TAL et sciences cognitives 22, pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des sciences cognitives: les filiations multiples. A propos de l’ouvrage Sciences cognitives. Textes fondateurs (1943-1950), A. Pélissier et A. Tête, 1995, PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (2), pp.206-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu n°8: Encyclopédies des Sciences du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazcano Elisabeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 90 (2), pp.34-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Discours et Archives, J. Guilhaumou, D.Maldidier, R.Robin, Mardaga 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la SHESL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de A Dictionary of English Normative Grammar,(1700-1800) Bertil Sundby, Anne Kari Bjørge et Kari E. Haugland, John Benjamins Publishing Company, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la SHESL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 30, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la traduction automatique à la linguistique computationnelle. Contribution à une chronologie des années 1959-1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Numéro spécial Trentenaire, 33 (1-2), pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogation totale en est-ce que et couple de question-réponse dans un corpus de débats politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.207-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'énoncés définitoires de dictionnaire à l'aide du logiciel Déredec et Analyse du Discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5 (2), pp.174-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de Discours direct dans des récits oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 18, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrasine revisited: a perspective in text-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 3, pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abords de l'ambigu: approche d'une description automatique du sens lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 7, pp.72-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du langage naturel par des techniques d'intelligence artificielle en vue de la constitution automatique de bases de données factuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Zarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ornato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 4, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses du discours: stratégies de description textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 143, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du Discours: stratégies de description textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 9, pp.143-165. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mots.1984.1169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la stabilité d'une construction linguistique. La complétive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 10, pp.23-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’informatique dans la recherche en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charnassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Courtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 4 (1), pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'analyse automatique du discours (AAD69): théories, procédures, résultats, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pêcheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 4, pp.95-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of a French Surface Expression into its Semantic Representation according to the RESEDA Metalanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Zarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ornato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pomian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Sigart Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de certains aspects du fonctionnement d'AAD69: traitement des syntagmes nominaux en expressions figées et segmentation d'un corpus en séquences discursives autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Torres-Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TA Informations : revue internationale du traitement automatique du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 1, pp.25-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation, Computational Linguistics and Natural Language Processing, History of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilary Nesi &amp; Petar Milin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics (Toon Van Hal ed.) In International Encyclopedia of Language and Linguistics, 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational linguistics as the horizon of projection of early machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrica Galazzi, Savina Raynaud, Maria Paola Tenchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings ICHoLS15 (International Conference on the History of the Language Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, 2024, Studies in the History of the Language Sciences, 9789027218155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et réception de Chomsky en France. Le rôle des passeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Chepigha &amp; Giuseppe D’Ottavi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire la linguistique. Traduire les linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Academia-L’Harmattan, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and practical objectives of early machine translation in the 1950-60s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Borrelli &amp; Helena Durnova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing Cultures: Knowledges and Practices (1940–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meson Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language, philosophy and semantics (from Frege to the present)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph, John &amp; Waugh, Linda (ed.), Cambridge History of Linguistics. Cambridge: C.U.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une biographie commanditée. La biographie de Z.S. Harris par le biographe de N. Chomsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Bisconti &amp; Cécile Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre vie et théorie : la biographie des linguistes dans l’histoire des sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the history of models in American linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Philosophy and Science of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction, procédures, formalisation : le tournant de l’automatisation de la linguistique structurale américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux linguistiques du CerLiCO 31 : Transcrire, Ecrire, Formaliser 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la notion de corpus en analyse de discours : de Harris à l’analyse de discours française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier, Aimée Lahaussois, Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia. Hommage Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.283-290, 2019, 979-10-362-0085-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et la diversité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Mahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Peeters, pp.100-102, A paraître, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Firth et la critique des structuralismes linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Bisconti, Anamaria Curea, Rossana De Angelis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, Réceptions, écoles en sciences du langages : avant et après Saussure. Hommages Christian Puech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2019, 9782379060304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la notion de corpus en analyse de discours : de Harris à l’analyse de discours française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier, Valérie Raby, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia. Hommage Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot: traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Peeters, pp.97-100, A paraître, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chomsky et le structuralisme. Mise en perspective continuiste d’un débat revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Bert et Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances des structuralismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.21-31, 2016, 9782813002433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de Markov. Parcours d’un ‘modèle’ au fondement de la mathématisation et de l’automatisation de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanckaert Claude, Léon Jacqueline, Samain Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisations et sciences humaines. Figurer, interpréter, simuler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.121-146, 2016, Histoire des Sciences Humaines, 978-2-343-09294-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique, une science pilote ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Charle, Laurent Jeanpierre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie intellectuelle en France- vol 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, pp.596-599, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription and translation of unwritten languages in American linguistics (1950s to 2000s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Aussant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l’histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.235- 257, 2015, 978-2-7053-3918-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des traits distinctifs de Jakobson : transferts et convergences entre mathématiques, ingénierie et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Archaimbault, Jean-Marie Fournier, Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Sylvain Auroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.669-678, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the Idea of ‘Founding Text’: Harris’s Discourse Analysis and French Analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kasevich, Vadim, Yuri A. Kleiner and Patrick Sériot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2011. Selected Papers from the 12th International Conference on the History of the Language Sciences (ICHoLS XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.117-125, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Machine Translation. Integration and Transfers between Computing and the Language Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Beckmann, E. Csuhaj-Varjú, and K. Meer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computability in Europe 2014, Lecture Notes in Computer Science 8493</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.275-282, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation : theoretical and practical shift within American and Russian linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Cazé, Rainer Lanselle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective. Cultural Interaction and Disciplinary Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.173-196, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand usage et prescription sont fondés sur la description systématique de l’usage: Randolph Quirk et le « Survey of English Usage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wendy Ayres-Bennett, Magali Seijido. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bon Usage et variation sociolinguistique: Perspectives diachroniques et traditions nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.161-170, 2013, Collection Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Harris and the semantic turn of Mathematical Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassler, Gerda (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2008. Selected papers from the eleventh International Conference on the History of Language Sciences, 28 August - 2 September 2008, Postdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.449-458, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation-mathématisation de la linguistique en France dans les années 1960. Un cas de réception externe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neveu, F., Muni Toke, V., Durand, J., Kingler, T., Mondada, L. et Prévost, S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2e congrès Mondial de linguistique française, La Nouvelle-Orléans, CMLF 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Langue Française, pp.825-838, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British empiricism and Transformational Grammar : A current debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas A. Kibbee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chomskyan (r)evolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Pub. Company, pp.423-444, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech act theory and pragmatics: Austin, Grice, Searle, Sperber and Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in J. Joseph and L. Waugh (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge History of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automatisation et les unités lexicales composées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Kaltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les mots non simples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.177-191, 2008, Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l’information, information et linguistes français dans les années 1960. Un exemple de transfert entre mathématiques et sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française (Durand J., Habert B., Laks B. resp.), Paris, 9-12 juillet 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.923-938, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning by collocation. The Firthian filiation of Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2005. Proceedings of ICHoLS X, 10th International Conference on the History of Language Sciences, (D. Kibbee ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.404-415, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claimed and unclaimed sources of Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramesh Krishnamurthy, Wolfgang Teubert </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics: Critical Concepts in Linguistics (6 volumes) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.326-341, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 5345: Selected Papers of J. R. Firth (1952-1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colombat, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de Textes linguistiques fondamentaux [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-LSH, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From universal languages to intermediary languages in Machine Translation : the work of the Cambridge Language Research Unit (1955-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2002 (Eduardo Guimaraes &amp; Diana Luz Pessoa de Barros eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company pp.123-132, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empiricism versus Rationalism revisited. Current Corpus Linguistics and Chomsky's arguments against corpus, statistics and probabilities in the 1950-1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Matthaios &amp; P. Schmitter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistische und epistemologische Konzepte - diachron,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus Publikationen, pp.157-176, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goffman, Erving (1922-1982)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique I: les premières tentatives jusqu'au rapport ALPAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006, Handbücher zur Sprach- und Kommunikationswissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinclair, John M. (b. 1933).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel'čuk, Igor Aleksandrovic (b. 1932)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bar-Hillel, Yehoshua (1915-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de l'analyse de la conversation : de la sociologie à la linguistique interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006, Handbücher zur Sprach- und Kommunikationswissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique II: développements récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006, Handbücher zur Sprach- und Kommunikationswissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firth, John Rupert (1890-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay, Martin (b. 1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexies, synapsies, synthèmes: le renouveau des études lexicales en France au début des années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics in Texts and Concepts ˜ Geschichte der Sprachwissenschaft in Texten und Konzeptionen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.405-418, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cassin, Barbara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire Européen des Philosophies, Dictionnaire des intraduisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil; Le Robert, pp.830-844, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée de langue universelle est-elle une utopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Blay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Dictionnaire de la Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse; CNRS Editions, pp.604-606, 2003, Grand Dictionnaire de la Philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R. Firth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus représentatif des grammaires et traditions linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.481-482, 2000, Histoire Epistémologie Langage, Hors Série n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique et formalisation du langage. les tentatives du Cambridge Language Research Unit (1955-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Desmet; L. Jooken; P. Schmitter; P. Swiggers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Linguistics and Grammatical Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.369-394, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanisation du dictionnaire dans les premières expériences de traduction automatique (1948-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 1996 vol. II. From Classical to Contemporary Linguistics (D.Cram, A. Linn, E. Nowak eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.331-340, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosodie comme mécanisme d’intégration dans le couple question réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Congress of Linguists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pergamon, Paper n°305, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocation et dictionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La locution: entre lexique, syntaxe et pragmatique, Collection St Cloud, Actes du Colloque international de Fontenay/ St Cloud. Publications de l’INaLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.231-254, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentaçao da conjuntura em linguistica, em psicanalise e em informatica aplicada ao estudo dos textos na frança, em 1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Maldidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plon Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gadet, Tony Hak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Por uma analise automatica do discurso, Uma Introduçao à Obra de Michel Pêcheux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora da Unicamp, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From natural language to a canonical representation of the corresponding semantic relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Memmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarri Gian Piero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems Research II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Holland Publishing, pp.733-738, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse syntaxique et paraphrase discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2ème Colloque de Lexicologie Politique du Français Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksiek, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et algorithmes textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Analyse Statistique des Langues Anciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès International Informatique et Sciences Humaines, Liège 18-21 novembre 1981</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.563-572, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of a French Surface Expression into its Semantic Representation according to the RESEDA Metalanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Memmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ornato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pomian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Zarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Horecky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coling 82 Proceedings of the Ninth International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Holland Publishing, 1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Analyse automatique du discours, Tal et Textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Mayaffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Actualité de Michel Pêcheux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; Université Paris-Est Créteil, Feb 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté, INALCO, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté, INALCO, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté INALCO, Jan 2021, Paris ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralismes américains. Avec ou sans Chomsky ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme doctoral CUSO en sciences du langage. Le structuralisme en linguistique et dans les sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Gaëlle Toutain, Université de Berne et Katia Velmezova, Université de Lausanne, Oct 2021, Lausanne (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation des sciences du langage et traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire d’histoire de l’informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Astic, Pierre-Eric Munier-Kuhn, CNAM, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ‘Computational linguistics’ comme horizon de projection de la traduction automatique (1950-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS15 (International Conference on the History of the Language Sciences), atelier « Horizons de projection – Histoire des représentations de l’avenir des savoirs linguistiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milan (en ligne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and practical objectives of early machine translation in the 1950-60s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of History of Science and Technology (ICHST21) symposium Computing in the sciences and in technology. An Aristotelian perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles Prague, Aug 2021, Prague (on line), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire des débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté INALCO, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification des langues naturelles dans l’élaboration de sous-langages et de langues intermédiaires pour le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2020. Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL HTL Université Paris Cité, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du Traitement Automatique des Langues. Arrière-plans et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TAL d’Izabella Thomas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Mar 2020, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’atelier ‘Simplicité et complexité dans l’histoire et la théorie des langues artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2020. Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL, HTL, Université Paris Cité, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and stabilisation of the notion of model in American linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society University of Edinburgh, Sep 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence et stabilisation de la notion de modèle dans la linguistique américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Labex HTL-LabEx EFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HTL LabEx EFL Université Paris Cité, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de la TA et débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté, INALCO, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure : propriété intrinsèque des objets linguistiques ou simple enjeu de méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SPHERE, La mesure en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPHERE, Université Paris Cité, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence mathématisée et fréquence non mesurée dans l'histoire récente de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Société Française d’Histoire des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Histoire des Sciences de l’Homme, EHESS, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Hockett A Course in Modern Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refonte et extension internationale du CTLF : Corpus de Textes Linguistiques Fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Colombat, HTL, Université Paris Cité, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence mathématisée et fréquence non mesurée dans l'histoire récente de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international de la Société française pour l’histoire des sciences de l’homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Colloquium of the Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society for the History of Linguistic Ideas, University of Westminster, Apr 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ouvrage : Modélisations et sciences humaines. Figurer, interpréter, simuler Claude Blanckaert, Jacqueline Léon, Didier Samain(eds) L’Harmattan, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Centre Alexandre Koyre « Histoire des Sciences de l'homme et de la société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralisme linguistique et structuralisme généralisé. Problèmes historiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Ateliers d’été du CerLiCO : « Structuralisme »… Où en sommes-nous?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CerLiCO, Université de La Rochelle, Sep 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAL et linguistique : application, expérimentation, instrumentalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS XIV, 14th International Conference on the History of Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Sorbonne Nouvelle, Sorbonne Paris Cité, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutionalization of Applied Linguistics in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Annual BAAL Conference Southampton (UK) 6-8 September 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Southampton, United Kingdom. pp.141-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linguistique descriptive à la linguistique appliquée : le cas de la Grande Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'UMR 7597 : Linguistique appliquée et disciplinarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation du langage, premiers corpus informatisés et lexicographie dans les années 1950-60 : étude comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicographie et informatique : bilan et perspectives. Colloque international à l'occasion du 50e anniversaire du lancement du projet 'Trésor de la langue française'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'information, information et linguistes français dans les années 1960. Un exemple de transfert entre mathématiques et sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">premier congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.923-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning by collocation: The Firthian filiation of corpus linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on the History of the Language Sciences (ICHOLS X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Urbana-Champaign, Illinois, United States. pp.404-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que rechercher et comment rechercher dans un texte ? L'exemple du terme 'information' dans la 'Grammaire structurale du français' de Jean Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le programme DETCOL (ANR, axe corpus), journée scientifique de l'UMR 7597</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context, text, corpus and use in British Applied Linguistics in teh 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th international Colloqium of the SGdS Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From universal languages to intermediary languages in Machine Translation: the work of the Cambridge Language Research Unit (1955-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on the History of the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, São Paulo - Campinas, Brazil. pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Harris, Randy Allen. 2021. The Linguistics Wars. Chomsky, Lakoff and the battle over deep structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atala : cinquante ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacqueline LEON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liste des publications 2006-2015 de Jacqueline Léon, Directrice de Recherche Emérite CNRS, Laboratoire d'Histoire des Théories Linguistiques, UMR7597, Université Paris Diderot, Université Sorbonne Nouvelle, Sorbonne Paris Cité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">jacqueline.leon [at] univ-paris-diderot.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir la </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Linguistics, Cham: Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70642-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma História das ideias linguísticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marli Quadros Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Christian Puech; Jean-Marie Fournier. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Contexto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-85-520-0006-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL n°11 : Analyse et exploitation des données de corpus linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2017, Analyse et exploitation des données de corpus linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative linguistics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loiseau, Sylvain; Léon, Jacqueline. RAM, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Quantitative Linguistics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAM-Verlag, 2016, Studies in Quantitative Linguistics, 978-3-942303-48-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Blanckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2016, 978-2-343-09297-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’automatisation des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Editions, 2015, 978-2-84788-653-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements Automatiques du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">142, 2014, Information grammaticale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage : Linguistique appliquée et disciplinarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Linn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage : Mathématisation du langage au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages : Construction des faits en linguistique : la place des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, pp.131, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes épistémologiques du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 (3), 2002, Traitement Automatique des Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léon Jacqueline. SHESL, Histoire Epistémologie Langage (23-1), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens publics en France, analyse conversationnelle et prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 1999, Sciences du langage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Rouveret, Alain. 2021. Dans le labyrinthe du langage. Langage et philosophie dans les grammaires de Chomsky »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44-2, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.2572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubois, un passeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.5561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Gambier Yves, Stecconi Ubaldo, 2019, A World Atlas of Translation », Amsterdam, Philadelphia : Benjamins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (1), pp.190-192. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources britanniques de l’ethnographie de la communication et de l’analyse de conversation. Bronislaw Malinowski et John Rupert Firth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linha d'Àgua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2236-4242.v32i1p23-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « András Kertész, 2017, The Historiography of Generative Linguistics, Tübingen :Narr Francke Attempto Verlag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAL et linguistique : application, expérimentation, instrumentalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Complémentarité des disciplines et linguistique appliquée, Danielle Candel et Jean-Paul Narcy-Combes (éds.), 190, pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01966555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Andrew Linn, Investigating English in Europe : contexts and agendas, English in Europe vol. 6, Boston, Berlin, De Gruyter Mouton, 2016 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (1), pp.190-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANalyse et exploitation des données de corpus linguistiques : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences, transferts et intégrations entre sciences du langage, sciences et ingénierie en temps de guerre et de guerre froide (1941-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.315-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et développement du concept de grammaticalité dans la pensée de Chomsky (1951-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Riemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (2), pp.115-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la Société d’Histoire et d’Epistémologie des Sciences du Langage (SHESL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazcano Elisabeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La recherche scientifique: objet d'étude et enjeu social, 4 (2), pp.84-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique appliquée et traitement automatique des langues. Etude historique et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cultures de recherche en linguistique appliquée, 12 (3), pp.9-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique et modes d'intégration dans les sciences du langage. Le cas des premiers travaux britanniques et russes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ILSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.49-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le data turn. Des premiers traitements statistiques du langage (1950-60) à la fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Martin Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?, 142, pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?, 142, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Les risques du discours : Rencontres avec Oswald Ducrot. Propos recueillis par Amir Biglari, Editions Lambert-Lucas 2013 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.203-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie du structuralisme généralisé. Etude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les structuralismes linguistiques : problèmes d'historiographie comparée, 3, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of « Barsky, Robert, 2011, Zellig Harris. From American Linguistics to Socialist Zionism Cambridge Mass. :MIT Press »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (2), pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Kertész Andras & Csilla Rákosi, 2012, Data and Evidence in Linguistics. A plausible Argumentation Model CUP »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linguistique descriptive à la linguistique appliquée dans la tradition britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Linn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAD69. Archéologie d'une étrange machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.79-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de &amp;quot;Mathématisation du langage au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (1), pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Traditions of Computer-Based Methods. Firth's Restricted Languages and Harris' Sublanguages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.259-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: Eléments de réflexion sur la place des corpus en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (3), pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la 'Corpus Linguistics' : Firth et la London School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (septembre), pp.12-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage &amp;quot;linguistiques énonciatives et cognitives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00295434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : Language, Cohesion and Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00295133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage: Ségal, Jérôme, Le Zéro et le Un: histoire de la notion scientifique d'information au 20e siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00297228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lingüística de corpus: história, problemas, legitimidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filologia e Linguistica Portuguesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.51-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linguistic Events and Restricted Languages to Registers. Firthian legacy and Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Henry Sweet Society Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.5-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00220455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique: une impossible linguistique appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua e Literatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.15-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00107219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claimed and Unclaimed Sources of Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (may), pp.36-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Brown, Keith & Vivien Law, 2002, Linguistics in Britain : personal histories, Oxford, Boston : Blackwell, Vol. 36, coll.: Publications of the Philological Society »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.168-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inkstand was in the pen and other stories. The controversy between Bar-Hillel and the Cambridge Language Research Unit about language formalization and machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42, pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;John E.Joseph, 2002, From Whitney to Chomsky. Essays in the history of American linguistics Amsterdam/ Philadelphia : John Benjamins Publishing Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (1), pp.162-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference&amp;quot; and &amp;quot;bias&amp;quot; in the format of French news interviews. The semantic analysis of question-answer pairs in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (10), pp.1885-1920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Résistances à l’exclusion. Récits de soi et du monde, de Mésini Béatrice, Jean-Noël Pelen et Jacques Guilhaumou, 2004, Presses Universitaires de Provence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Emile Delavenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (3), pp.257-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition, Phrase, Enoncé : parcours historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 98, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un travail épistémologique sur le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.21-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CNRS et les débuts de la traduction automatique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions du mot et débuts de la traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23 (1), pp.81-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23 (1), pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: le dialogue, un objet d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (1), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la traduction automatique à l’automatisation de la traduction. Parcours historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25, pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de conversation. De l’ethnométhodologie à la linguistique interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (1), pp.131-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couple question-réponse et mise en séquence: la question du format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistik in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5 (2), pp.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogaçao total em Est-ce que e par questao/reposta em um corpus de debates politicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUA (Campinas, Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.127-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la traduction automatique en France (1959-1968): à contretemps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers outils pour la Traduction Automatique: demande sociale, technologie et linguistique (1948-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Actes du colloque international FRACTAL, Linguistique et Informatique: théories et outils pour le traitement automatique des langues (P-A. Buvet ed.), Besançon, 10-12 décembre 1997, 23, pp.273-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions-échos aux réponses-échos. Une approche séquentielle et prosodique des répétitions dans la conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Contextualisation de l’oral, 28, pp.101-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche séquentielle d’un objet sémantico-pragmatique: le couple Q-R. Questions alternatives et questions rhétoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1, pp.23-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue intermédiaire dans la Traduction Automatique en URSS (1954-1960). Filations et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (2), pp.105-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières Machines à Traduire (1948-1960) et la filiation cybernétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, TAL et sciences cognitives 22, pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des sciences cognitives: les filiations multiples. A propos de l’ouvrage Sciences cognitives. Textes fondateurs (1943-1950), A. Pélissier et A. Tête, 1995, PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (2), pp.206-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu n°8: Encyclopédies des Sciences du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazcano Elisabeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 90 (2), pp.34-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Discours et Archives, J. Guilhaumou, D.Maldidier, R.Robin, Mardaga 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la SHESL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de A Dictionary of English Normative Grammar,(1700-1800) Bertil Sundby, Anne Kari Bjørge et Kari E. Haugland, John Benjamins Publishing Company, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la SHESL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 30, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la traduction automatique à la linguistique computationnelle. Contribution à une chronologie des années 1959-1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Numéro spécial Trentenaire, 33 (1-2), pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogation totale en est-ce que et couple de question-réponse dans un corpus de débats politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.207-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'énoncés définitoires de dictionnaire à l'aide du logiciel Déredec et Analyse du Discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5 (2), pp.174-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de Discours direct dans des récits oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 18, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrasine revisited: a perspective in text-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 3, pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abords de l'ambigu: approche d'une description automatique du sens lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 7, pp.72-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du Discours: stratégies de description textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 9, pp.143-165. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mots.1984.1169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses du discours: stratégies de description textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 143, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la stabilité d'une construction linguistique. La complétive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 10, pp.23-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du langage naturel par des techniques d'intelligence artificielle en vue de la constitution automatique de bases de données factuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Zarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ornato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 4, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’informatique dans la recherche en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charnassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Courtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 4 (1), pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'analyse automatique du discours (AAD69): théories, procédures, résultats, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pêcheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 4, pp.95-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of a French Surface Expression into its Semantic Representation according to the RESEDA Metalanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Zarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ornato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pomian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Sigart Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de certains aspects du fonctionnement d'AAD69: traitement des syntagmes nominaux en expressions figées et segmentation d'un corpus en séquences discursives autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Torres-Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TA Informations : revue internationale du traitement automatique du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 1, pp.25-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation, Computational Linguistics and Natural Language Processing, History of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilary Nesi &amp; Petar Milin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics (Toon Van Hal ed.) In International Encyclopedia of Language and Linguistics, 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational linguistics as the horizon of projection of early machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrica Galazzi, Savina Raynaud, Maria Paola Tenchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings ICHoLS15 (International Conference on the History of the Language Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, 2024, Studies in the History of the Language Sciences, 9789027218155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and practical objectives of early machine translation in the 1950-60s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Borrelli &amp; Helena Durnova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing Cultures: Knowledges and Practices (1940–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meson Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language, philosophy and semantics (from Frege to the present)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph, John &amp; Waugh, Linda (ed.), Cambridge History of Linguistics. Cambridge: C.U.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une biographie commanditée. La biographie de Z.S. Harris par le biographe de N. Chomsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Bisconti &amp; Cécile Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre vie et théorie : la biographie des linguistes dans l’histoire des sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et réception de Chomsky en France. Le rôle des passeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Chepigha &amp; Giuseppe D’Ottavi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire la linguistique. Traduire les linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Academia-L’Harmattan, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the history of models in American linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Philosophy and Science of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction, procédures, formalisation : le tournant de l’automatisation de la linguistique structurale américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux linguistiques du CerLiCO 31 : Transcrire, Ecrire, Formaliser 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la notion de corpus en analyse de discours : de Harris à l’analyse de discours française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier, Aimée Lahaussois, Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia. Hommage Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.283-290, 2019, 979-10-362-0085-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et la diversité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Mahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Peeters, pp.100-102, A paraître, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Firth et la critique des structuralismes linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Bisconti, Anamaria Curea, Rossana De Angelis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, Réceptions, écoles en sciences du langages : avant et après Saussure. Hommages Christian Puech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2019, 9782379060304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la notion de corpus en analyse de discours : de Harris à l’analyse de discours française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier, Valérie Raby, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia. Hommage Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot: traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Peeters, pp.97-100, A paraître, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique, une science pilote ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Charle, Laurent Jeanpierre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie intellectuelle en France- vol 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, pp.596-599, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de Markov. Parcours d’un ‘modèle’ au fondement de la mathématisation et de l’automatisation de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanckaert Claude, Léon Jacqueline, Samain Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisations et sciences humaines. Figurer, interpréter, simuler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.121-146, 2016, Histoire des Sciences Humaines, 978-2-343-09294-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chomsky et le structuralisme. Mise en perspective continuiste d’un débat revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Bert et Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances des structuralismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.21-31, 2016, 9782813002433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription and translation of unwritten languages in American linguistics (1950s to 2000s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Aussant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l’histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.235- 257, 2015, 978-2-7053-3918-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the Idea of ‘Founding Text’: Harris’s Discourse Analysis and French Analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kasevich, Vadim, Yuri A. Kleiner and Patrick Sériot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2011. Selected Papers from the 12th International Conference on the History of the Language Sciences (ICHoLS XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.117-125, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des traits distinctifs de Jakobson : transferts et convergences entre mathématiques, ingénierie et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Archaimbault, Jean-Marie Fournier, Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Sylvain Auroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.669-678, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Machine Translation. Integration and Transfers between Computing and the Language Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Beckmann, E. Csuhaj-Varjú, and K. Meer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computability in Europe 2014, Lecture Notes in Computer Science 8493</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.275-282, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation : theoretical and practical shift within American and Russian linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Cazé, Rainer Lanselle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective. Cultural Interaction and Disciplinary Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.173-196, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand usage et prescription sont fondés sur la description systématique de l’usage: Randolph Quirk et le « Survey of English Usage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wendy Ayres-Bennett, Magali Seijido. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bon Usage et variation sociolinguistique: Perspectives diachroniques et traditions nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.161-170, 2013, Collection Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Harris and the semantic turn of Mathematical Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassler, Gerda (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2008. Selected papers from the eleventh International Conference on the History of Language Sciences, 28 August - 2 September 2008, Postdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.449-458, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British empiricism and Transformational Grammar : A current debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas A. Kibbee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chomskyan (r)evolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Pub. Company, pp.423-444, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation-mathématisation de la linguistique en France dans les années 1960. Un cas de réception externe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neveu, F., Muni Toke, V., Durand, J., Kingler, T., Mondada, L. et Prévost, S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2e congrès Mondial de linguistique française, La Nouvelle-Orléans, CMLF 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Langue Française, pp.825-838, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l’information, information et linguistes français dans les années 1960. Un exemple de transfert entre mathématiques et sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française (Durand J., Habert B., Laks B. resp.), Paris, 9-12 juillet 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.923-938, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech act theory and pragmatics: Austin, Grice, Searle, Sperber and Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in J. Joseph and L. Waugh (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge History of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automatisation et les unités lexicales composées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Kaltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les mots non simples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.177-191, 2008, Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empiricism versus Rationalism revisited. Current Corpus Linguistics and Chomsky's arguments against corpus, statistics and probabilities in the 1950-1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Matthaios &amp; P. Schmitter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistische und epistemologische Konzepte - diachron,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus Publikationen, pp.157-176, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 5345: Selected Papers of J. R. Firth (1952-1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colombat, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de Textes linguistiques fondamentaux [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-LSH, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From universal languages to intermediary languages in Machine Translation : the work of the Cambridge Language Research Unit (1955-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2002 (Eduardo Guimaraes &amp; Diana Luz Pessoa de Barros eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company pp.123-132, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claimed and unclaimed sources of Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramesh Krishnamurthy, Wolfgang Teubert </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics: Critical Concepts in Linguistics (6 volumes) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.326-341, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning by collocation. The Firthian filiation of Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2005. Proceedings of ICHoLS X, 10th International Conference on the History of Language Sciences, (D. Kibbee ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.404-415, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique I: les premières tentatives jusqu'au rapport ALPAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006, Handbücher zur Sprach- und Kommunikationswissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinclair, John M. (b. 1933).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel'čuk, Igor Aleksandrovic (b. 1932)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bar-Hillel, Yehoshua (1915-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique II: développements récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006, Handbücher zur Sprach- und Kommunikationswissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de l'analyse de la conversation : de la sociologie à la linguistique interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006, Handbücher zur Sprach- und Kommunikationswissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firth, John Rupert (1890-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay, Martin (b. 1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goffman, Erving (1922-1982)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of language and linguistics. Seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexies, synapsies, synthèmes: le renouveau des études lexicales en France au début des années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics in Texts and Concepts ˜ Geschichte der Sprachwissenschaft in Texten und Konzeptionen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.405-418, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cassin, Barbara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire Européen des Philosophies, Dictionnaire des intraduisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil; Le Robert, pp.830-844, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée de langue universelle est-elle une utopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Blay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Dictionnaire de la Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse; CNRS Editions, pp.604-606, 2003, Grand Dictionnaire de la Philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique et formalisation du langage. les tentatives du Cambridge Language Research Unit (1955-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Desmet; L. Jooken; P. Schmitter; P. Swiggers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Linguistics and Grammatical Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.369-394, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R. Firth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus représentatif des grammaires et traditions linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.481-482, 2000, Histoire Epistémologie Langage, Hors Série n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanisation du dictionnaire dans les premières expériences de traduction automatique (1948-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 1996 vol. II. From Classical to Contemporary Linguistics (D.Cram, A. Linn, E. Nowak eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.331-340, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosodie comme mécanisme d’intégration dans le couple question réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Congress of Linguists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pergamon, Paper n°305, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocation et dictionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La locution: entre lexique, syntaxe et pragmatique, Collection St Cloud, Actes du Colloque international de Fontenay/ St Cloud. Publications de l’INaLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.231-254, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentaçao da conjuntura em linguistica, em psicanalise e em informatica aplicada ao estudo dos textos na frança, em 1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Maldidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plon Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gadet, Tony Hak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Por uma analise automatica do discurso, Uma Introduçao à Obra de Michel Pêcheux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora da Unicamp, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From natural language to a canonical representation of the corresponding semantic relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Memmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarri Gian Piero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems Research II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Holland Publishing, pp.733-738, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et algorithmes textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Analyse Statistique des Langues Anciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès International Informatique et Sciences Humaines, Liège 18-21 novembre 1981</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.563-572, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse syntaxique et paraphrase discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2ème Colloque de Lexicologie Politique du Français Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksiek, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of a French Surface Expression into its Semantic Representation according to the RESEDA Metalanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Memmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ornato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pomian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Zarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Horecky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coling 82 Proceedings of the Ninth International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Holland Publishing, 1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Analyse automatique du discours, Tal et Textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Mayaffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Actualité de Michel Pêcheux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; Université Paris-Est Créteil, Feb 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté, INALCO, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté, INALCO, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ‘Computational linguistics’ comme horizon de projection de la traduction automatique (1950-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS15 (International Conference on the History of the Language Sciences), atelier « Horizons de projection – Histoire des représentations de l’avenir des savoirs linguistiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milan (en ligne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralismes américains. Avec ou sans Chomsky ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme doctoral CUSO en sciences du langage. Le structuralisme en linguistique et dans les sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Gaëlle Toutain, Université de Berne et Katia Velmezova, Université de Lausanne, Oct 2021, Lausanne (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation des sciences du langage et traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire d’histoire de l’informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Astic, Pierre-Eric Munier-Kuhn, CNAM, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and practical objectives of early machine translation in the 1950-60s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of History of Science and Technology (ICHST21) symposium Computing in the sciences and in technology. An Aristotelian perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles Prague, Aug 2021, Prague (on line), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté INALCO, Jan 2021, Paris ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification des langues naturelles dans l’élaboration de sous-langages et de langues intermédiaires pour le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2020. Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL HTL Université Paris Cité, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du Traitement Automatique des Langues. Arrière-plans et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TAL d’Izabella Thomas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Mar 2020, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’atelier ‘Simplicité et complexité dans l’histoire et la théorie des langues artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2020. Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL, HTL, Université Paris Cité, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire des débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté INALCO, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de la TA et débuts du TAL en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation intensive NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Silberztein, Université de Franche-Comté, INALCO, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and stabilisation of the notion of model in American linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society University of Edinburgh, Sep 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence et stabilisation de la notion de modèle dans la linguistique américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Labex HTL-LabEx EFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HTL LabEx EFL Université Paris Cité, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence mathématisée et fréquence non mesurée dans l'histoire récente de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international de la Société française pour l’histoire des sciences de l’homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Hockett A Course in Modern Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refonte et extension internationale du CTLF : Corpus de Textes Linguistiques Fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Colombat, HTL, Université Paris Cité, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence mathématisée et fréquence non mesurée dans l'histoire récente de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Société Française d’Histoire des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Histoire des Sciences de l’Homme, EHESS, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure : propriété intrinsèque des objets linguistiques ou simple enjeu de méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SPHERE, La mesure en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPHERE, Université Paris Cité, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ouvrage : Modélisations et sciences humaines. Figurer, interpréter, simuler Claude Blanckaert, Jacqueline Léon, Didier Samain(eds) L’Harmattan, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Centre Alexandre Koyre « Histoire des Sciences de l'homme et de la société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Colloquium of the Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society for the History of Linguistic Ideas, University of Westminster, Apr 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralisme linguistique et structuralisme généralisé. Problèmes historiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Ateliers d’été du CerLiCO : « Structuralisme »… Où en sommes-nous?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CerLiCO, Université de La Rochelle, Sep 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAL et linguistique : application, expérimentation, instrumentalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS XIV, 14th International Conference on the History of Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Sorbonne Nouvelle, Sorbonne Paris Cité, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutionalization of Applied Linguistics in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Annual BAAL Conference Southampton (UK) 6-8 September 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Southampton, United Kingdom. pp.141-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation du langage, premiers corpus informatisés et lexicographie dans les années 1950-60 : étude comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicographie et informatique : bilan et perspectives. Colloque international à l'occasion du 50e anniversaire du lancement du projet 'Trésor de la langue française'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'information, information et linguistes français dans les années 1960. Un exemple de transfert entre mathématiques et sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">premier congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.923-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linguistique descriptive à la linguistique appliquée : le cas de la Grande Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'UMR 7597 : Linguistique appliquée et disciplinarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que rechercher et comment rechercher dans un texte ? L'exemple du terme 'information' dans la 'Grammaire structurale du français' de Jean Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le programme DETCOL (ANR, axe corpus), journée scientifique de l'UMR 7597</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context, text, corpus and use in British Applied Linguistics in teh 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th international Colloqium of the SGdS Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From universal languages to intermediary languages in Machine Translation: the work of the Cambridge Language Research Unit (1955-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on the History of the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, São Paulo - Campinas, Brazil. pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning by collocation: The Firthian filiation of corpus linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on the History of the Language Sciences (ICHOLS X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Urbana-Champaign, Illinois, United States. pp.404-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Harris, Randy Allen. 2021. The Linguistics Wars. Chomsky, Lakoff and the battle over deep structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atala : cinquante ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htl-test.linguist.univ-paris-diderot.fr/leon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217311v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70642-5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Quadros Leite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editoracontexto.com.br/lancamentos/lancamentos-2017/uma-historia-das-ideias-linguisticas.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138446v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Linn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Candel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Brabanter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.2572" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.5561" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2236-4242.v32i1p23-38" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Riemer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazcano Elisabeth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356948v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Archaimbault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Fornel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356486v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mazi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Zarri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faribault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meissonnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ornato" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450555v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.1984.1169" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gadet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#234;cheux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144274v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Catach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charnass&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Courtine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnafous" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pomian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Torres-Lima" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362947v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422309v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquesson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mahieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/12336" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526358v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267526v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marion" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356479v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356473v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284224v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093426v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093420v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093422v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093435v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093427v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145004v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ildefonse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lallot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146142v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356458v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356444v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356426v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Maldidier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plon Michel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144289v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Memmi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarri Gian Piero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144283v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143400v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Memmi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983334v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982138v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982150v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983333v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982122v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982110v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982069v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982052v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982090v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982042v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982008v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981991v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981974v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981963v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981950v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981940v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424204v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981895v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981882v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981921v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015535v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981903v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138370v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411062v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411060v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370829v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411058v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335205v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284218v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362951v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527280v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htl-test.linguist.univ-paris-diderot.fr/leon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217311v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70642-5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Quadros Leite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editoracontexto.com.br/lancamentos/lancamentos-2017/uma-historia-das-ideias-linguisticas.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138446v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Linn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Candel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Brabanter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.2572" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.5561" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.630" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2236-4242.v32i1p23-38" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Riemer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazcano Elisabeth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Archaimbault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Fornel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356486v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mazi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144301v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.1984.1169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gadet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#234;cheux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144295v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Zarri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faribault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meissonnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ornato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144274v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Catach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charnass&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Courtine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnafous" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pomian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Torres-Lima" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362947v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362943v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422309v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquesson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mahieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/12336" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417675v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526358v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737266v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267526v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370869v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284170v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284224v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355642v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356473v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093433v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093428v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093435v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093427v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093423v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145004v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ildefonse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lallot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146142v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146146v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356458v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356444v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356426v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Maldidier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plon Michel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144289v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Memmi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarri Gian Piero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356416v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144283v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143400v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Memmi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983334v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982122v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982150v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983333v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982110v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982052v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982090v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982042v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982069v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981974v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981991v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981940v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981950v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981963v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981882v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981895v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981921v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015535v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981903v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138370v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411060v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370829v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411062v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411058v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335205v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284218v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284168v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362951v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527280v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>