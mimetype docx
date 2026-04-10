--- v0 (2026-03-03)
+++ v1 (2026-04-10)
@@ -373,295 +373,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic monitoring of chicory during in vitro gastrointestinal digestion and correlation with bioactive properties</w:t>
+                <w:t xml:space="preserve">Biocatalytic regioselective O-acylation of sesquiterpene lactones from chicory: a pathway to novel ester derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pouille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Dugardin</w:t>
+                <w:t xml:space="preserve">Juan Rodriguez Mosheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Behra</w:t>
+                <w:t xml:space="preserve">Francesca Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Tourret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Molinié</w:t>
+                <w:t xml:space="preserve">Catherine Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Willand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142344⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822532v1</w:t>
+                <w:t xml:space="preserve">hal-04403169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocatalytic regioselective O-acylation of sesquiterpene lactones from chicory: a pathway to novel ester derivatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomic monitoring of chicory during in vitro gastrointestinal digestion and correlation with bioactive properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Humeau</w:t>
+                <w:t xml:space="preserve">Céline Pouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dugardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hance</w:t>
+                <w:t xml:space="preserve">Josette Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Willand</w:t>
+                <w:t xml:space="preserve">Melissa Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.142344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403169v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR/Cas9-Targeted Mutagenesis of CiGAS and CiGAO to Reduce Bitterness in Chicory (Cichorium intybus L.)</w:t>
               </w:r>
@@ -781,64 +781,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three-Step Process to Isolate Large Quantities of Bioactive Sesquiterpene Lactones from Cichorium intybus L. Roots and Semisynthesis of Chicory STLs Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -909,835 +909,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering immune responses primed by a bacterial lipopeptide in wheat towards Zymoseptoria tritici</w:t>
+                <w:t xml:space="preserve">Phenolics and Sesquiterpene Lactones Profile of Red and Green Lettuce: Combined Effect of Cultivar, Microbiological Fertiliser, and Season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Platel</w:t>
+                <w:t xml:space="preserve">Milica Stojanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+                <w:t xml:space="preserve">Slađana Savić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Trapet</w:t>
+                <w:t xml:space="preserve">Abigaël Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1074447⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (14), pp.2616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12142616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979567v1</w:t>
+                <w:t xml:space="preserve">hal-04417720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolics and Sesquiterpene Lactones Profile of Red and Green Lettuce: Combined Effect of Cultivar, Microbiological Fertiliser, and Season</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering immune responses primed by a bacterial lipopeptide in wheat towards Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milica Stojanović</w:t>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slađana Savić</w:t>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigaël Delcourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hance</w:t>
+                <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (14), pp.2616. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1074447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants12142616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1074447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04417720v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicory: Understanding the Effects and Effectors of This Functional Food</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Laminarin-Based Formulation Protects Wheat Against Zymoseptoria tritici via Direct Antifungal Activity and Elicitation of Host Defense-Related Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Ouaza</w:t>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Roels</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melissa Tourret</w:t>
+                <w:t xml:space="preserve">Aline Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteus B. de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Holvoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14050957⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (5), pp.1408-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-08-21-1675-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600297v1</w:t>
+                <w:t xml:space="preserve">hal-03623999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consecutive action of two BAHD acyltransferases promotes tetracoumaroyl spermine accumulation in chicory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Buges</w:t>
+                <w:t xml:space="preserve">Bioinspired Rhamnolipid Protects Wheat Against Zymoseptoria tritici Through Mainly Direct Antifungal Activity and Without Major Impact on Leaf Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Delporte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Besseau</w:t>
+                <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac234⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 15p. / Article 878272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.878272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692347v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Rhamnolipid Protects Wheat Against Zymoseptoria tritici Through Mainly Direct Antifungal Activity and Without Major Impact on Leaf Physiology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+                <w:t xml:space="preserve">Consecutive action of two BAHD acyltransferases promotes tetracoumaroyl spermine accumulation in chicory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
+                <w:t xml:space="preserve">Julie Buges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Delporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.878272⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704459v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Laminarin-Based Formulation Protects Wheat Against Zymoseptoria tritici via Direct Antifungal Activity and Elicitation of Host Defense-Related Genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Velho</w:t>
+                <w:t xml:space="preserve">Chicory: Understanding the Effects and Effectors of This Functional Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteus B. de Freitas</w:t>
+                <w:t xml:space="preserve">Souad Ouaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Holvoet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+                <w:t xml:space="preserve">Elise Roels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Behra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (5), pp.1408-1418. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-08-21-1675-RE⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14050957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623999v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">γ‐Lactam‐Based Antifungal Compounds against the Wheat Pathogen Zymoseptoria tritici</w:t>
               </w:r>
@@ -2017,64 +2017,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon C. de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline C. Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2387,295 +2387,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeJA Elicitation of Chicory Hairy Roots Promotes Efficient Increase of 3,5-diCQA Accumulation, a Potent Antioxidant and Antibacterial Molecule</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QTL mapping and successful introgression of the spring wheat-derived QTL Fhb1 for Fusarium head blight resistance in three European triticale populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmony Alves Dos Alves dos Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Etienne</w:t>
+                <w:t xml:space="preserve">Marine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Samaillie</w:t>
+                <w:t xml:space="preserve">Vincent Talle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Neut</w:t>
+                <w:t xml:space="preserve">Anne-Laure Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Duerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9100659⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (2), pp.457-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03476-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178076v1</w:t>
+                <w:t xml:space="preserve">hal-02964164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL mapping and successful introgression of the spring wheat-derived QTL Fhb1 for Fusarium head blight resistance in three European triticale populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Talle</w:t>
+                <w:t xml:space="preserve">MeJA Elicitation of Chicory Hairy Roots Promotes Efficient Increase of 3,5-diCQA Accumulation, a Potent Antioxidant and Antibacterial Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Brisset</w:t>
+                <w:t xml:space="preserve">Harmony Alves Dos Alves dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Le Bihan</w:t>
+                <w:t xml:space="preserve">Jennifer Samaillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Duerr</w:t>
+                <w:t xml:space="preserve">Christel Neut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133 (2), pp.457-477. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03476-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9100659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964164v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GDSL lipase-like from Ipomoea batatas catalyzes efficient production of 3,5-diCQA when expressed in Pichia pastoris</w:t>
               </w:r>
@@ -2700,51 +2700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonor Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2789,429 +2789,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual reproduction of &amp;lt;em&amp;gt;Zymoseptoria tritici&amp;lt;/em&amp;gt; on durum wheat in Tunisia revealed by presence of airborne inoculum, fruiting bodies and high levels of genetic diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whitened kernel surface: A fast and reliable method for assessing fusarium severity on cereal grains by digital picture analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Talle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hassine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrice Halama</w:t>
+                <w:t xml:space="preserve">Zoe Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Duerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2019.06.006⟩</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138 (1), pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbr.12667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619377v1</w:t>
+                <w:t xml:space="preserve">hal-02628865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Genome Editing Using CRISPR/Cas9 Technology in Chicory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Gagneul</w:t>
+                <w:t xml:space="preserve">Sexual reproduction of &amp;lt;em&amp;gt;Zymoseptoria tritici&amp;lt;/em&amp;gt; on durum wheat in Tunisia revealed by presence of airborne inoculum, fruiting bodies and high levels of genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmony Alves dos Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Hilbert</w:t>
+                <w:t xml:space="preserve">Patrice Halama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (5), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (10), pp.763-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20051155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2019.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619974v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whitened kernel surface: A fast and reliable method for assessing fusarium severity on cereal grains by digital picture analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Brisset</w:t>
+                <w:t xml:space="preserve">Efficient Genome Editing Using CRISPR/Cas9 Technology in Chicory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gagneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoe Le Bihan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Duerr</w:t>
+                <w:t xml:space="preserve">Harmony Alves dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 138 (1), pp.69-81. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (5), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbr.12667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20051155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628865v1</w:t>
+                <w:t xml:space="preserve">hal-02619974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifungal activity of hop extracts and compounds against the wheat pathogen Zymoseptoria tritici</w:t>
               </w:r>
@@ -3236,51 +3236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Samaillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3331,64 +3331,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A BAHD neofunctionalization promotes tetrahydroxycinnamoyl spermine accumulation in the pollen coats of the Asteraceae family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3504,51 +3504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dugardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Foligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3651,51 +3651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Holvoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108 (9), pp.1114-1123. </w:t>
@@ -3863,51 +3863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection and validation of reference genes for quantitative real-time PCR analysis of gene expression in &amp;lt;em&amp;gt;Cichorium intybus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4342,1906 +4342,1918 @@
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63, pp.299 - 305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A &amp;quot;Novel&amp;quot; Protocol for the Analysis of Hydroxycinnamic Acids in Leaf Tissue of Chicory (Cichorium intybus L., Asteraceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Trotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Scientific World Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1100/2012/142983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proteomic approach to decipher chilling response from cold acclimation in pea (Pisum sativum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser N. Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 180 (1), pp.86 - 98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of sugar content QTL and PQL with physiological traits relevant to frost damage resistance in pea under field and controlled conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vuylsteker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bodele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 118 (8), pp.1561-1571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-009-1004-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunolocalization of non-symbiotic hemoglobins during somatic embryogenesis in chicory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Smagghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Blervacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Blassiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Decottignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (1), pp.43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall differentiation during early somatic embryogenesis in plants. I. Scanning and transmission electron microscopy study on embryos originating from direct, indirect, and adventitious pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Blervacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delbreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 78, pp.816-823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein changes in Solanum tuberosum during storage and dormancy breaking of in vitro microtubers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Désiré</w:t>
+                <w:t xml:space="preserve">Effects of caffeine on somatic embryogenesis induction and expression in leaves of a Cichorium hybrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Blervacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Couillerot</w:t>
+                <w:t xml:space="preserve">J. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 33 (4), pp.479-487</w:t>
+              <w:t xml:space="preserve">, 1995, 33 (6), pp.741-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703726v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of caffeine on somatic embryogenesis induction and expression in leaves of a Cichorium hybrid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein changes in Solanum tuberosum during storage and dormancy breaking of in vitro microtubers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dubois</w:t>
+                <w:t xml:space="preserve">S. Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Couillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 33 (6), pp.741-749</w:t>
+              <w:t xml:space="preserve">, 1995, 33 (4), pp.479-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709255v1</w:t>
+                <w:t xml:space="preserve">hal-02703726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polypeptides associated with the induction of direct somatic embryogenesis in Camellia japonica leaves. I. Identification of embryo-specific polypeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pedroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 46 (291), pp.1579-1584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein changes in Solanum tuberosum during in vitro tuberization of nodal cuttings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Inhibition of direct somatic embryogenesis by alpha-difluoromethylarginine in a Cichorium hybrid: effects on polyamine content and protein patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Helleboid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Couillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 33 (3), pp.303-310</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 196, pp.571-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705219v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of direct somatic embryogenesis by alpha-difluoromethylarginine in a Cichorium hybrid: effects on polyamine content and protein patterns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Protein changes in Solanum tuberosum during in vitro tuberization of nodal cuttings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Couillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 196, pp.571-576</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 33 (3), pp.303-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703727v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional gel elctrophoretic analysis of the changes in protein patterns during early somatic embryogenesis in Cichorium root tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Science Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 13, pp.183-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress proteins in the polychaete annelid Nereis diversicolor induced by heat shock or cadmium exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Demuynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dhainault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 76, pp.423-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological, biochemical and molecular changes during ectomycorrhiza development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Ectomycorrhizin synthesis and polypeptide changes during the early stage of eucalypt mycorrhiza development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 47, pp.322-331</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 97 (3), pp.977-984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703608v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectomycorrhizin synthesis and polypeptide changes during the early stage of eucalypt mycorrhiza development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological, biochemical and molecular changes during ectomycorrhiza development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 97 (3), pp.977-984</w:t>
+              <w:t xml:space="preserve">Experientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 47, pp.322-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701668v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved ergosterol assay to estimate fungal biomass in ectomycorrhizas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delaruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 94, pp.1059-1064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein changes and the presence of ectomycorrhiza-specific polypetides in the Pisolithus-Eucalyptus symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 28, pp.181-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02718413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications des profils polypeptidiques lors de l'etablissement de la symbiose ectomycorhizienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptogamie, Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 9 (3), pp.221-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02720514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6251,91 +6263,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pesticide and sprouting inhibitor on potato crops on gut microbiota and hepatic gene expression in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Theysgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dugardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6354,444 +6366,444 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bacillus subtilis lipopeptide mycosubtilin primes defense mechanisms in wheat towards Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP Satellite Symposium PlantBioRes 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation de terpènes biosourcés par biocatalyse enzymatique pour des applications en pharmacologie et en biocontrôle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Mosheim</w:t>
+                <w:t xml:space="preserve">Chicory: understanding the effects and effectors of this functional food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hance</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Egon Heuson</w:t>
+                <w:t xml:space="preserve">Josette Behra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio2Active</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Quimper, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Parma (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562071v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicory: understanding the effects and effectors of this functional food</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rambaud</w:t>
+                <w:t xml:space="preserve">Fonctionnalisation de terpènes biosourcés par biocatalyse enzymatique pour des applications en pharmacologie et en biocontrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Mosheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Parma (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Bio2Active</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551791v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humulus lupulus L., a very popular beer ingredient and medicinal plant: overview of its phytochemistry, its bioactivity, and its biotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6855,133 +6867,133 @@
               <w:t xml:space="preserve">Young Scientists Meeting (YSM) of the Phytochemical-Society-of-Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Phytochemical Society of Europe. ITA. Institut Charles Viollette (ICV) - EA 7394 (ICV), FRA., Jun 2017, Lille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11101-018-9584-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein changes and the presence of ectomycorrhiza-specific polypetides in the Pisolithus-Eucalyptus symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European symposium on Mycorrhizae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1988, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02853505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6991,228 +7003,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial Chicory and Its Specialized Metabolites: Diversification of Uses and Varietal Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Products in Beverages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-35, 2023, Reference Series in Phytochemistry, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-04195-2_134-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">II.2 Somatic embryogenesis in chicory (Cichorium species)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Couillerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Somatic embryogenesis and synthetic seed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Springer-Verlag, 1995, Biotechnology in Agriculture and Forestry, 3-540-57449-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7222,529 +7234,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOCATALYTIC APPROACH TO CHEMOSELECTIVE ACYLATION OF SESQUITERPENE LACTONES FROM CHICORY: TOWARDS NEW ESTERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Rodriguez Mosheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Willand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOTRANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota changes during chicory diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Broché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dugardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gromada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Theysgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANTIMIC 2019 - deuxième symposium franco-canadien sur les antimicrobiens naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la variété et de la torréfaction sur la composition du produit torréfié de la racine de chicorée industrielle (&amp;lt;em&amp;gt;Cichorium intybus&amp;lt;/em&amp;gt; var. &amp;lt;em&amp;gt;sativum&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorine Willeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentially affected metabolic pathways during cold acclimation in Medicago truncatula Gaertn., using transcriptome approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Congress of the Federation of European Societies of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Tampere, Finland. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7754,147 +7766,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de production de l’acide 3,5-dicaféoylquinique (3,5 DCQ) par une levure (Pichia pastoris) exprimant une enzyme GDSL estérase/lipase recombinante d’Ipomoea batatas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sissi Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bourgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Salwinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Signe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2002518 PCT/EP2021/056403. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7904,165 +7916,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Zymoseptoria tritici resistance to 14-alpha demethylase inhibitors in Northern France : an update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th International Symposium on Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Ghent, Belgium. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 83 (2), pp.73, 2018, ISSN 1379-1176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8072,114 +8084,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution a l'etude des interactions plantes-champignons ectomycorhiziens. Modifications de la biosynthese des proteines au cours du developpement de la symbiose Eucalyptus globulus / Pisolithus tinctorius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Lorraine, 1989. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02857282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8326,51 +8338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05221838v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallavergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1632036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Theysgeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Louvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muchembled" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180630" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04822532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pouille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142344" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Mosheim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ruggieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Humeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hance" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300722" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04417780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Domont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thiblet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Etienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves Dos Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2809201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04146255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gioia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Biela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16050771" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04417720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Savi&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Delcourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142616" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ouaza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14050957" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac234" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Damiens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca&#8208;elena Dascalu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Taghi Alebrahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202100224" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03109904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;onard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayeulle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6269" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Beji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemonde Devaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06928-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492343v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L. Pouille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Jegou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2020.104174" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves Dos Alves dos Santos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Samaillie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9100659" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ollier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brisset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duerr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03476-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011470v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Duriot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Menin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01387-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadalen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Halama" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2019.06.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves dos Santos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051155" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Le Bihan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12667" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623323v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bocquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riviere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dermont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.05.061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527518v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hielscher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery320" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621578v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01055" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bomble" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-17-0322-R" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395293v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahpaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Hilbert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rambaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-018-9584-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635716v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00651" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildephonse Habarugira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hendriks" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Quillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rambaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/529521" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loa&#235;c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouquand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02853" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loaec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Volpoet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645059v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Trotin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/142983" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649157v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser N. Bahrman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.09.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3J71N9N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427669v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vuylsteker" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bodele" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1004-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC67N9JQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657520v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Smagghe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blervacq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Decottignies" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695439v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chapman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Blervacq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tissier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delbreil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703726v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Couillerot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hilbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709255v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708392v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedroso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705219v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703727v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helleboid" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705927v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708666v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demuynck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhainault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701668v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701624v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718413v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720514v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549414v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562071v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mosheim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Froidevaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551791v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737660v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853505v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;n" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418666v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04195-2_134-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848319v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562021v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549422v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Broch&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Four&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gromada" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801296v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Willeman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947458v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03638790v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwinski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Signe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391929v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tuffet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farce" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857282v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05221838v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallavergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1632036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Theysgeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Louvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muchembled" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180630" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Mosheim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ruggieri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Humeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hance" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300722" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04822532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pouille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04417780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Domont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thiblet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Etienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves Dos Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2809201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04146255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gioia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Biela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16050771" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04417720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Savi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Delcourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142616" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delporte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac234" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ouaza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roels" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14050957" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Damiens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca&#8208;elena Dascalu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Taghi Alebrahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202100224" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03109904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;onard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayeulle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6269" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Beji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemonde Devaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06928-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492343v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L. Pouille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Jegou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2020.104174" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ollier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brisset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duerr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03476-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves Dos Alves dos Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Samaillie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9100659" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011470v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Duriot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Menin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01387-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628865v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Le Bihan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12667" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadalen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Halama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2019.06.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves dos Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051155" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623323v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bocquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riviere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dermont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.05.061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527518v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hielscher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery320" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621578v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01055" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bomble" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-17-0322-R" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395293v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahpaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Hilbert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rambaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-018-9584-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635716v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00651" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildephonse Habarugira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hendriks" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Quillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rambaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/529521" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loa&#235;c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouquand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02853" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loaec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Volpoet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7Z12FDJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645059v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Trotin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/142983" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649157v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser N. Bahrman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.09.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3J71N9N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427669v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vuylsteker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bodele" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1004-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC67N9JQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Smagghe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blervacq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Decottignies" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695439v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chapman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Blervacq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tissier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delbreil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709255v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hilbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703726v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Couillerot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708392v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedroso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703727v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helleboid" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705219v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705927v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708666v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demuynck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhainault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701668v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703608v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701624v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718413v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720514v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549414v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551791v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562071v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mosheim" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Froidevaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737660v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853505v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;n" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418666v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04195-2_134-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848319v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562021v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Broch&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Four&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gromada" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801296v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Willeman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947458v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03638790v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwinski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Signe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391929v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tuffet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farce" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857282v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>