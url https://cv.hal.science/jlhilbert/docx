--- v1 (2026-04-10)
+++ v2 (2026-05-17)
@@ -373,295 +373,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocatalytic regioselective O-acylation of sesquiterpene lactones from chicory: a pathway to novel ester derivatives</w:t>
+                <w:t xml:space="preserve">Metabolomic monitoring of chicory during in vitro gastrointestinal digestion and correlation with bioactive properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Rodriguez Mosheim</w:t>
+                <w:t xml:space="preserve">Céline Pouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dugardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Ruggieri</w:t>
+                <w:t xml:space="preserve">Josette Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Humeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Willand</w:t>
+                <w:t xml:space="preserve">Melissa Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300722⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.142344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403169v1</w:t>
+                <w:t xml:space="preserve">hal-04822532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic monitoring of chicory during in vitro gastrointestinal digestion and correlation with bioactive properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocatalytic regioselective O-acylation of sesquiterpene lactones from chicory: a pathway to novel ester derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rodriguez Mosheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pouille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Dugardin</w:t>
+                <w:t xml:space="preserve">Catherine Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Behra</w:t>
+                <w:t xml:space="preserve">Philippe Hance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Tourret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Molinié</w:t>
+                <w:t xml:space="preserve">Nicolas Willand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.142344. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822532v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR/Cas9-Targeted Mutagenesis of CiGAS and CiGAO to Reduce Bitterness in Chicory (Cichorium intybus L.)</w:t>
               </w:r>
@@ -781,64 +781,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three-Step Process to Isolate Large Quantities of Bioactive Sesquiterpene Lactones from Cichorium intybus L. Roots and Semisynthesis of Chicory STLs Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -967,51 +967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigaël Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (14), pp.2616. </w:t>
@@ -1315,429 +1315,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Rhamnolipid Protects Wheat Against Zymoseptoria tritici Through Mainly Direct Antifungal Activity and Without Major Impact on Leaf Physiology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+                <w:t xml:space="preserve">Chicory: Understanding the Effects and Effectors of This Functional Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
+                <w:t xml:space="preserve">Souad Ouaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Roels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Behra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.878272⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14050957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704459v1</w:t>
+                <w:t xml:space="preserve">hal-03600297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consecutive action of two BAHD acyltransferases promotes tetracoumaroyl spermine accumulation in chicory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Buges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plphys/kiac234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicory: Understanding the Effects and Effectors of This Functional Food</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Souad Ouaza</w:t>
+                <w:t xml:space="preserve">Bioinspired Rhamnolipid Protects Wheat Against Zymoseptoria tritici Through Mainly Direct Antifungal Activity and Without Major Impact on Leaf Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Roels</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melissa Tourret</w:t>
+                <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (5), pp.957. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 15p. / Article 878272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu14050957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.878272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600297v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">γ‐Lactam‐Based Antifungal Compounds against the Wheat Pathogen Zymoseptoria tritici</w:t>
               </w:r>
@@ -2527,51 +2527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MeJA Elicitation of Chicory Hairy Roots Promotes Efficient Increase of 3,5-diCQA Accumulation, a Potent Antioxidant and Antibacterial Molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Alves Dos Alves dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2700,51 +2700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonor Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3063,51 +3063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Genome Editing Using CRISPR/Cas9 Technology in Chicory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gagneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3191,429 +3191,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal activity of hop extracts and compounds against the wheat pathogen Zymoseptoria tritici</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A BAHD neofunctionalization promotes tetrahydroxycinnamoyl spermine accumulation in the pollen coats of the Asteraceae family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Delporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bocquet</w:t>
+                <w:t xml:space="preserve">Björn Hielscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Riviere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Hilbert</w:t>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.05.061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (22), pp.5355-5371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623323v1</w:t>
+                <w:t xml:space="preserve">hal-02527518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BAHD neofunctionalization promotes tetrahydroxycinnamoyl spermine accumulation in the pollen coats of the Asteraceae family</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Legrand</w:t>
+                <w:t xml:space="preserve">Chicory roots for prebiotics and appetite regulation: A pilot study in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dugardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Hielscher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery320⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (25), pp.6439-6449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527518v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicory roots for prebiotics and appetite regulation: A pilot study in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antifungal activity of hop extracts and compounds against the wheat pathogen Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Foure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Dugardin</w:t>
+                <w:t xml:space="preserve">Céline Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Foligne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cadalen</w:t>
+                <w:t xml:space="preserve">Charles Dermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Samaillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (25), pp.6439-6449. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.290-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.05.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621578v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Structure of Zymoseptoria tritici in Northern France at Region, Field, Plant, and Leaf Layer Scales</w:t>
               </w:r>
@@ -3863,51 +3863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection and validation of reference genes for quantitative real-time PCR analysis of gene expression in &amp;lt;em&amp;gt;Cichorium intybus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4403,51 +4403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A &amp;quot;Novel&amp;quot; Protocol for the Analysis of Hydroxycinnamic Acids in Leaf Tissue of Chicory (Cichorium intybus L., Asteraceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,407 +5060,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of caffeine on somatic embryogenesis induction and expression in leaves of a Cichorium hybrid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein changes in Solanum tuberosum during storage and dormancy breaking of in vitro microtubers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dubois</w:t>
+                <w:t xml:space="preserve">S. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Couillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 33 (6), pp.741-749</w:t>
+              <w:t xml:space="preserve">, 1995, 33 (4), pp.479-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709255v1</w:t>
+                <w:t xml:space="preserve">hal-02703726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein changes in Solanum tuberosum during storage and dormancy breaking of in vitro microtubers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polypeptides associated with the induction of direct somatic embryogenesis in Camellia japonica leaves. I. Identification of embryo-specific polypeptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Couillerot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">C. Pedroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 33 (4), pp.479-487</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 46 (291), pp.1579-1584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703726v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypeptides associated with the induction of direct somatic embryogenesis in Camellia japonica leaves. I. Identification of embryo-specific polypeptides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Effects of caffeine on somatic embryogenesis induction and expression in leaves of a Cichorium hybrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Blervacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Pais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 46 (291), pp.1579-1584</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 33 (6), pp.741-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708392v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of direct somatic embryogenesis by alpha-difluoromethylarginine in a Cichorium hybrid: effects on polyamine content and protein patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Helleboid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Couillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5498,77 +5498,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein changes in Solanum tuberosum during in vitro tuberization of nodal cuttings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Couillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5600,260 +5600,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional gel elctrophoretic analysis of the changes in protein patterns during early somatic embryogenesis in Cichorium root tissues</w:t>
+                <w:t xml:space="preserve">Stress proteins in the polychaete annelid Nereis diversicolor induced by heat shock or cadmium exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Boyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">P. Ruffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Demuynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Vasseur</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dhainault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 13, pp.183-189</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 76, pp.423-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705927v1</w:t>
+                <w:t xml:space="preserve">hal-02708666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress proteins in the polychaete annelid Nereis diversicolor induced by heat shock or cadmium exposure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional gel elctrophoretic analysis of the changes in protein patterns during early somatic embryogenesis in Cichorium root tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Dhainault</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 76, pp.423-427</w:t>
+              <w:t xml:space="preserve">Life Science Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 13, pp.183-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708666v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectomycorrhizin synthesis and polypeptide changes during the early stage of eucalypt mycorrhiza development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5917,51 +5917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological, biochemical and molecular changes during ectomycorrhiza development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 47, pp.322-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6012,51 +6012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delaruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 94, pp.1059-1064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6081,51 +6081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein changes and the presence of ectomycorrhiza-specific polypetides in the Pisolithus-Eucalyptus symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6163,51 +6163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications des profils polypeptidiques lors de l'etablissement de la symbiose ectomycorhizienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6527,64 +6527,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicory: understanding the effects and effectors of this functional food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6665,51 +6665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation de terpènes biosourcés par biocatalyse enzymatique pour des applications en pharmacologie et en biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Mosheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6903,51 +6903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein changes and the presence of ectomycorrhiza-specific polypetides in the Pisolithus-Eucalyptus symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6956,813 +6956,813 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European symposium on Mycorrhizae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1988, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02853505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOCATALYTIC APPROACH TO CHEMOSELECTIVE ACYLATION OF SESQUITERPENE LACTONES FROM CHICORY: TOWARDS NEW ESTERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rodriguez Mosheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Willand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIOTRANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gut microbiota changes during chicory diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Broché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dugardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gromada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Theysgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANTIMIC 2019 - deuxième symposium franco-canadien sur les antimicrobiens naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de la variété et de la torréfaction sur la composition du produit torréfié de la racine de chicorée industrielle (&amp;lt;em&amp;gt;Cichorium intybus&amp;lt;/em&amp;gt; var. &amp;lt;em&amp;gt;sativum&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorine Willeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentially affected metabolic pathways during cold acclimation in Medicago truncatula Gaertn., using transcriptome approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Bahrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI Congress of the Federation of European Societies of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Tampere, Finland. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial Chicory and Its Specialized Metabolites: Diversification of Uses and Varietal Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Products in Beverages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-35, 2023, Reference Series in Phytochemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-04195-2_134-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">II.2 Somatic embryogenesis in chicory (Cichorium species)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Couillerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Somatic embryogenesis and synthetic seed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Springer-Verlag, 1995, Biotechnology in Agriculture and Forestry, 3-540-57449-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848319v1</w:t>
-              </w:r>
-[...530 lines deleted...]
-                <w:t xml:space="preserve">hal-02947458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8098,51 +8098,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution a l'etude des interactions plantes-champignons ectomycorhiziens. Modifications de la biosynthese des proteines au cours du developpement de la symbiose Eucalyptus globulus / Pisolithus tinctorius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Lorraine, 1989. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8338,51 +8338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05221838v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallavergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1632036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Theysgeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Louvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muchembled" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180630" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Mosheim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ruggieri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Humeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hance" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300722" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04822532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pouille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04417780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Domont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thiblet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Etienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves Dos Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2809201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04146255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gioia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Biela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16050771" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04417720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Savi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Delcourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142616" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delporte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac234" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ouaza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roels" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14050957" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Damiens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca&#8208;elena Dascalu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Taghi Alebrahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202100224" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03109904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;onard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayeulle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6269" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Beji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemonde Devaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06928-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492343v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L. Pouille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Jegou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2020.104174" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ollier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brisset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duerr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03476-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves Dos Alves dos Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Samaillie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9100659" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011470v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Duriot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Menin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01387-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628865v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Le Bihan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12667" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadalen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Halama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2019.06.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves dos Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051155" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623323v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bocquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riviere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dermont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.05.061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527518v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hielscher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery320" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621578v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01055" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bomble" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-17-0322-R" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395293v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahpaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Hilbert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rambaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-018-9584-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635716v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00651" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildephonse Habarugira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hendriks" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Quillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rambaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/529521" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loa&#235;c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouquand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02853" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loaec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Volpoet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7Z12FDJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645059v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Trotin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/142983" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649157v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser N. Bahrman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.09.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3J71N9N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427669v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vuylsteker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bodele" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1004-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC67N9JQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Smagghe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blervacq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Decottignies" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695439v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chapman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Blervacq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tissier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delbreil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709255v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hilbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703726v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Couillerot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708392v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedroso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703727v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helleboid" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705219v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705927v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708666v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demuynck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhainault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701668v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703608v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701624v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718413v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720514v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549414v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551791v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562071v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mosheim" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Froidevaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737660v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853505v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;n" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418666v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04195-2_134-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848319v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562021v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Broch&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Four&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gromada" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801296v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Willeman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947458v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03638790v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwinski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Signe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391929v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tuffet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farce" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857282v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05221838v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallavergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1632036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Theysgeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Louvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muchembled" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180630" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04822532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pouille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142344" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Mosheim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ruggieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Humeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hance" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300722" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04417780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Domont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thiblet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Etienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves Dos Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2809201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04146255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gioia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Biela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16050771" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04417720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Savi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Delcourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142616" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ouaza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14050957" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delporte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac234" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Damiens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca&#8208;elena Dascalu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Taghi Alebrahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202100224" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03109904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;onard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayeulle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6269" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Beji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemonde Devaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06928-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492343v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L. Pouille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Jegou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2020.104174" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ollier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brisset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duerr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03476-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves Dos Alves dos Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Samaillie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9100659" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011470v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Duriot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Menin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01387-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628865v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Le Bihan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12667" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadalen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Halama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2019.06.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves dos Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051155" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527518v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hielscher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery320" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01055" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623323v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bocquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riviere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dermont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.05.061" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bomble" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-17-0322-R" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395293v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahpaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Hilbert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rambaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-018-9584-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635716v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00651" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildephonse Habarugira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hendriks" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Quillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rambaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/529521" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loa&#235;c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouquand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02853" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loaec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Volpoet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7Z12FDJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645059v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Trotin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/142983" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649157v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser N. Bahrman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.09.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3J71N9N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427669v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vuylsteker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bodele" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1004-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC67N9JQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Smagghe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blervacq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Decottignies" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695439v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chapman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Blervacq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tissier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delbreil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703726v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Couillerot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hilbert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708392v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedroso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703727v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helleboid" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705219v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708666v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demuynck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhainault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705927v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701668v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703608v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701624v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718413v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720514v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549414v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551791v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562071v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mosheim" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Froidevaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737660v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853505v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;n" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562021v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Broch&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Four&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gromada" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801296v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Willeman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418666v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04195-2_134-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848319v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03638790v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwinski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Signe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391929v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tuffet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farce" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857282v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>