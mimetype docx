--- v0 (2026-03-28)
+++ v1 (2026-05-21)
@@ -195,260 +195,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d’Economie Circulaire dans les PME de tous secteurs d’activité : proposition d’une échelle de mesure</w:t>
+                <w:t xml:space="preserve">Explorer la collaboration entre PME : étude exploratoire d’une plateforme centrée sur la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Ruvini</w:t>
+                <w:t xml:space="preserve">Lasma Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXXIVème Conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Management Stratégique (AIMS), Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399986v1</w:t>
+                <w:t xml:space="preserve">hal-05272301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer la collaboration entre PME : étude exploratoire d’une plateforme centrée sur la RSE</w:t>
+                <w:t xml:space="preserve">Pratiques d’Economie Circulaire dans les PME de tous secteurs d’activité : proposition d’une échelle de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasma Rabaud</w:t>
+                <w:t xml:space="preserve">Martin Ruvini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
+                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIVème Conférence de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Management Stratégique (AIMS), Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272301v1</w:t>
+                <w:t xml:space="preserve">hal-05399986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking Collaboration among SMEs: Lessons Learned from a CSR Focused Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasma Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -581,77 +581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration among SMEs: Lessons Learned from a CSR Focused Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasma Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Business and Society, Apr 2025, Maastricht (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -670,273 +670,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance des démarches d'Écologie Industrielle et Territoriale, soutenabilité forte et pérennisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+                <w:t xml:space="preserve">Collaboration entre PME : étude exploratoire d'une plateforme centrée sur la RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasma Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">20e Congrès du Réseau International de recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438765v1</w:t>
+                <w:t xml:space="preserve">hal-05438784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration entre PME : étude exploratoire d'une plateforme centrée sur la RSE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lasma Rabaud</w:t>
+                <w:t xml:space="preserve">Gouvernance des démarches d'Écologie Industrielle et Territoriale, soutenabilité forte et pérennisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilinka Mijatovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès du Réseau International de recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2e Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438784v1</w:t>
+                <w:t xml:space="preserve">hal-05438765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circularité forte s’inscrit-elle toujours dans la soutenabilité forte ? Éléments d’analyse au niveau managérial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ruvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -961,77 +961,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs explicatifs de la transition des PME vers l'économie circulaire : étude du passage à l'action du dirigeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ruvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIREPME, Oct 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1056,51 +1056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs explicatifs de la transition des PME vers l'économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ruvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2479,243 +2479,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques personnelles de dirigeants et formation : quel impact sur la RSE en PME ?</w:t>
+                <w:t xml:space="preserve">Importance de la représentation sociale pour le développement d’outils de la RSE en PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agnès Paradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Debray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congrès International francophone en Entrepreneuriat et PME - CIFEPME 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">Journées AEI-AIREPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089218v1</w:t>
+                <w:t xml:space="preserve">hal-02089189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la représentation sociale pour le développement d’outils de la RSE en PME</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractéristiques personnelles de dirigeants et formation : quel impact sur la RSE en PME ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Paradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Revelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Debray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AEI-AIREPME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">12e Congrès International francophone en Entrepreneuriat et PME - CIFEPME 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089189v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des politiques publiques en matière de RSE et de développement durable en fonction des particularités nationales et adaptées aux PME ?</w:t>
               </w:r>
@@ -2727,51 +2727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Congrès International francophone en Entrepreneuriat et PME - CIFEPME 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2822,64 +2822,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Paradas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès RIODD 2014 : " Environnement et travail : quelles relations ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2930,51 +2930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4178,77 +4178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques responsables des dirigeants de PME : influence du profil du dirigeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Paradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Revelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4308,64 +4308,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques RSE des dirigeants de PME : la sensibilisation joue-t-elle un rôle plus important que l’âge ou le sexe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Paradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Revelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5020,278 +5020,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practice-based typology of sustainable SMEs: development of a sustainability compass</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do entrepreneurial SMEs perform better because they are more responsible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Omri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ror.112.0005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-016-3367-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012536v1</w:t>
+                <w:t xml:space="preserve">hal-02010656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do entrepreneurial SMEs perform better because they are more responsible?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A practice-based typology of sustainable SMEs: development of a sustainability compass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Spence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Waleed Omri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10551-016-3367-4⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol. 11 (2), pp.5-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.112.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010656v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes dirigeantes de PME ont-elles des pratiques de RSE spécifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Paradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Revelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5351,64 +5351,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dirigeantes de PME ont-elles des pratiques de RSE spécifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Paradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Revelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6118,77 +6118,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Silent Walkers’ or Small Business Social Responsibility: Collaboration and Support as Key Levers to Strategic CSR. An Exploratory Case from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasma Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://conferences.euram.academy/2024conference/wp-content/uploads/sites/9/2024/10/EURAM-2024-Program-Book.pdf, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6213,77 +6213,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Business Social Responsibility: Collaboration and Support as Key Levers to Strategic CSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasma Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">84th Annual Meeting of the Academy of Management (AOM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024 (1), 2024, Academy of Management Proceedings, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6317,77 +6317,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Silent Walkers’ or Small Business Social Responsibility: Collaboration and Support as Key Levers to Strategic CSR. An Exploratory Case from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasma Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS 40th Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.egos.org/jart/prj3/egos/data/uploads/2024/EGOS%20Colloquium%202024%20in%20Milan_Full%20Program_4-2.pdf, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6412,64 +6412,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité sociétale des petites et moyennes entreprises (PME) : collaboration et accompagnement comme leviers clés pour la RSE stratégique. Étude exploratoire en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasma Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6507,77 +6507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative innovation on sustainability among SMEs: “RSE Occitanie” network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasma Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICTE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, KTU leidykla „Technologija“, 2023, ISSN 2783-6037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6643,77 +6643,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Innovation on Sustainability Among SMEs: From Values To Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasma Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICTE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Kaunas (Lithuania), Lithuania. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6770,90 +6770,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneures en PME et RSE : Un état des lieux paradoxal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Paradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Revelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7041,51 +7041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation entrepreneuriale et engagement des PME dans des logiques de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raymond Guillouzo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneuriat, développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hachette Supérieur, 2014</w:t>
@@ -7369,51 +7369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille H&#233;ral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Courrent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ruvini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasma Rabaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinka Mijatovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giordano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lamperti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mroua Maaloul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zeribi-Benslimane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhyung Byun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stekelorum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laguir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Stekelorum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Jamburia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courrent Jean-Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chass&#233; Sonia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Spence" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ayuso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ernesto Navarrete B&#225;ez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Omri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chass&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090059v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namati&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spence" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Debray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01061926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doucet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115377" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911750v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2023.10052210" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nemeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2022.3233521" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389340v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2023.2226611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956831v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-09-2022-0690" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495822500133" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12176" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911826v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicia Jaegler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2018.1497922" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.163.0197" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Labelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02051178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052770ar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhaina Ben Boubaker Gherib" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhaina Gherib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037922ar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-016-3367-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012536v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.112.0005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010656v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.097.0187" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gundolf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-008-9979-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BB5R6M34-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513301v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lasch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Valette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casanova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lasch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Courrent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amproc.2024.13572abstract" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785329v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785251v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/e01.2783-6037.2023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785103v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01010622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Badea" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103503v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille H&#233;ral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Courrent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasma Rabaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ruvini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinka Mijatovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438784v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giordano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lamperti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mroua Maaloul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zeribi-Benslimane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhyung Byun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stekelorum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laguir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Stekelorum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Jamburia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courrent Jean-Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chass&#233; Sonia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Spence" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ayuso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ernesto Navarrete B&#225;ez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Omri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chass&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090059v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namati&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Debray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spence" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01061926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doucet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115377" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911750v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2023.10052210" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nemeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2022.3233521" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389340v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2023.2226611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956831v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-09-2022-0690" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495822500133" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12176" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911826v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicia Jaegler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2018.1497922" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.163.0197" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Labelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02051178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052770ar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhaina Ben Boubaker Gherib" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhaina Gherib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037922ar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-016-3367-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010656v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.112.0005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.097.0187" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gundolf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-008-9979-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BB5R6M34-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513301v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lasch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Valette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casanova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lasch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Courrent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amproc.2024.13572abstract" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785329v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785251v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/e01.2783-6037.2023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785103v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01010622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Badea" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103503v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>