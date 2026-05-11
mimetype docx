--- v0 (2026-03-05)
+++ v1 (2026-05-11)
@@ -174,2287 +174,2287 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les centenaires.</w:t>
+                <w:t xml:space="preserve">Des centenaires et supercentenaires toujours plus nombreux : va-t-on repousser les limites de la longévité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanase Benetos</w:t>
+                <w:t xml:space="preserve">France Meslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Robine</w:t>
+                <w:t xml:space="preserve">Arianna Caporali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A.L. Couderc</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">Carlo Giovanni Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.pw3qffsv3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485027v1</w:t>
-[...555 lines deleted...]
-                <w:t xml:space="preserve">hal-02008388v1</w:t>
+                <w:t xml:space="preserve">hal-05373298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality above age 105. New data, new models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Giovanni Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Meslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Poniakina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th IUSSP International Population Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality above age 105. New data, new models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Giovanni Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Meslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Poniakina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAPS Working Group "Health, Morbidity and Mortality" Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bilbao, Spain. pp.34 (slides PP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Database on Longevity (IDL): current state and future perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Giovanni Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Caporali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Meslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svitlana Poniakina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Seminar on Supercentenarians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Campus Condorcet, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10528320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortalité due à la Covid-19 : les comparaisons internationales ont-elles un sens ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The Demography of COVID-19 Deaths. A Gateway to Well-Documented International Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Caporali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svitlana Poniakina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Giovanni Camarda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaires "L’apport des démographes à la compréhension de la pandémie", Association internationale des démographes de langue française (AIDELF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIDELF, May 2021, Campus Condorcet, Aubervilliers (Visioconférence), France. 19 diapos</w:t>
+              <w:t xml:space="preserve">PAA 2021 - Annual Meeting (St. Louis, Missouri)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual conference (St. Louis, Missouri), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170386v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Differences in COVID-19 Mortality: Some Reflections on Diversity in Data Collection Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Giovanni Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAA 2021 - Annual Meeting (St. Louis, Missouri)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual conference (St. Louis, Missouri), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Demography of COVID-19 Deaths. A Gateway to Well-Documented International Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Mortalité due à la Covid-19 : les comparaisons internationales ont-elles un sens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Meslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Giovanni Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAA 2021 - Annual Meeting (St. Louis, Missouri)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual conference (St. Louis, Missouri), United States</w:t>
+              <w:t xml:space="preserve">Webinaires "L’apport des démographes à la compréhension de la pandémie", Association internationale des démographes de langue française (AIDELF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIDELF, May 2021, Campus Condorcet, Aubervilliers (Visioconférence), France. 19 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606397v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Demography of COVID-19 Deaths. A gateway to well-documented international data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Caporali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Hourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Poniakina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXe Congrès international de la population de l'UIESP 2021 (IPC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Hyderabad (Conférence virtuelle), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Demographics of COVID-19 Deaths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Caporali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Giovanni Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Max Planck Institute for Démographic Research, Rostock, Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Visioconférence - Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in COVID-19 Mortality: the implications of imperfect and diverse data collection systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Giovanni Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire Lundis de l’Ined</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Visioconférence - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démographie des décès par COVID-19. Mise à disposition de données internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Caporali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Giovanni Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Pôle "Vieillesses et Vieillissements"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Demography of COVID-19 Deaths. A gateway to well-documented international data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Caporali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Giovanni Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brown Bag Seminar, Berkeley Population Center</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Visioconférence - Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des centenaires et supercentenaires toujours plus nombreux : va-t-on repousser les limites de la longévité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les centenaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Benetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A.L. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de Gériatrie et de Gérontologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TDM éditions 2025, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limit of Human Longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Giovanni Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Lemaître; Samuel Pavard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Biodemography of Ageing and Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.275-299, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009007245.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supercentenarians and Semi-supercentenarians in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ouellette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Meslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exceptional Lifespans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-123, 2020, Demographic Research Monographs (A Series of the Max Planck Institute for Demographic Research), 978-3-030-49970-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49970-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health expectancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Jagger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Michel; Lynn Beattie; Finbarr C. Martin; Jeremy D. Walston. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Textbook of Geriatric Medicine (3rd edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, 2018, 9780198701590</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérances de vie, espérances de santé : tendances convergentes ou divergentes sur le plan mondial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cubaynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Guillemard; Elena Mascova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allongement de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.37-58, 2017, 9782348036392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centenaires et supercentenaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Trivalle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie préventive - Eléments de prévention du vieillissement pathologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Masson, 2016, 9782294746147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05373298v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données démographiques et épidémiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Aquino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide Pratique du Vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.3-5, 2016, 978-2-294-74904-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2472,103 +2472,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre au-delà de 105 ans : quand l’improbable devient réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Meslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Giovanni Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Caporali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Poniakina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 621, pp.1-4. </w:t>
@@ -2606,103 +2606,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living beyond age 105: When the improbable becomes reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Meslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Giovanni Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Caporali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Poniakina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 621, pp.1-4. </w:t>
@@ -2874,103 +2874,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The demography of COVID-19 deaths database, a gateway to well-documented international data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Caporali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Poniakina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.93. </w:t>
@@ -3002,291 +3002,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Japanese Centenarians’ and Noncentenarians’ Medical Expenditures in the Last Year of Life</w:t>
+                <w:t xml:space="preserve">Is a new COVID-19 social contract appropriate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuhiro Nakanishi</w:t>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukio Tsugihashi</w:t>
+                <w:t xml:space="preserve">Sophie Moulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manabu Akahane</w:t>
+                <w:t xml:space="preserve">Federico Palermiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuya Noda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.31884⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (6), pp.e363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2468-2667(21)00092-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476851v1</w:t>
+                <w:t xml:space="preserve">halshs-03240764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a new COVID-19 social contract appropriate?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Japanese Centenarians’ and Noncentenarians’ Medical Expenditures in the Last Year of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Nakanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+                <w:t xml:space="preserve">Yukio Tsugihashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Moulias</w:t>
+                <w:t xml:space="preserve">Manabu Akahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Palermiti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jm Robine</w:t>
+                <w:t xml:space="preserve">Tatsuya Noda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Somme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuichi Nishioka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (6), pp.e363. </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2468-2667(21)00092-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.31884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03240764v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of healthcare services and assistive devices among centenarians: Results of the cross-sectional, international5-COOP study</w:t>
               </w:r>
@@ -3400,693 +3400,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis of genome-wide association studies identifies multiple longevity genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The real facts supporting Jeanne Calment as the oldest ever human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Deelen</w:t>
+                <w:t xml:space="preserve">Michel Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Evans</w:t>
+                <w:t xml:space="preserve">Fr Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan E. Arking</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François R Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11558-2⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (Supl1), pp.S13-S20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glz198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530209v1</w:t>
+                <w:t xml:space="preserve">hal-03479997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of chronic conditions to disability in men and women in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Women’s excess unhealthy life years: disentangling the unhealthy life years gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilma J. Nusselder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Wapperom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Meslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilma J. Nusselder</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Herman van Oyen</w:t>
+                <w:t xml:space="preserve">Caspar Looman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29 (1), pp.99-104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky138⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081658v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The real facts supporting Jeanne Calment as the oldest ever human</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Contribution of chronic conditions to gender disparities in health expectancies in Belgium, 2001, 2004 and 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rtc Yokota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wj Nusselder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glz198⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.82-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479997v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women’s excess unhealthy life years: disentangling the unhealthy life years gap</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">France Meslé</w:t>
+                <w:t xml:space="preserve">A meta-analysis of genome-wide association studies identifies multiple longevity genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Deelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan E. Arking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspar Looman</w:t>
+                <w:t xml:space="preserve">Niccolò Tesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Nygaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz114⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11558-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265207v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of chronic conditions to gender disparities in health expectancies in Belgium, 2001, 2004 and 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rtc Yokota</w:t>
+                <w:t xml:space="preserve">Contribution of chronic conditions to disability in men and women in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilma J. Nusselder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Wapperom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wj Nusselder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
+                <w:t xml:space="preserve">Caspar W N Looman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Tafforeau</w:t>
+                <w:t xml:space="preserve">Renata T.C. Yokota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Renard</w:t>
+                <w:t xml:space="preserve">Herman van Oyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29 (1), pp.82-87. </w:t>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.99-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480025v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the duration of life expectancy in the state of frailty? Estimates in the SIPAF study</w:t>
               </w:r>
@@ -4111,51 +4111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Arvieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ankri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Ageing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (2), pp.165 - 173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4336,51 +4336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frailty and Associated Factors among Centenarians in the 5-COOP Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Fors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4470,90 +4470,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of the global activity limitation Indicator and healthy life years by member states and the European Commission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petronille Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Oyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beluche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 76 (1), pp.30-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4581,3896 +4581,3896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age at death, the return of an old metric whose importance is growing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Gender differences in disability and economic hardship in older Europeans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Solé-Auro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-018-1037-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Population</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, First online, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10680-018-9504-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994099v1</w:t>
+                <w:t xml:space="preserve">hal-02081833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender differences in disability and economic hardship in older Europeans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Age at death, the return of an old metric whose importance is growing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Population</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, First online, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (10), pp.1147--1149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10680-018-9504-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40520-018-1037-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081833v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of chronic conditions to functional limitations using a multinomial outcome: results for the older population in Belgium and Brazil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">When climate change encounters the revolution in adult longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13690-017-0235-3⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (6), pp.1073--1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-017-0839-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01672316v1</w:t>
+                <w:t xml:space="preserve">hal-01994092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building bridges for innovation in ageing: synergies between action groups of the EIP on AHA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentially inappropriate prescription of antidepressants in old people: characteristics, associated factors, and impact on mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hiance-Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Muller de Schongor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bousquet</w:t>
+                <w:t xml:space="preserve">Laurent Lechowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bewick</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G Fico</w:t>
+                <w:t xml:space="preserve">Laurent Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Arvieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-016-0803-1⟩</w:t>
+              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1041610217002290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480597v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01764264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentially inappropriate prescription of antidepressants in old people: characteristics, associated factors, and impact on mortality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building bridges for innovation in ageing: synergies between action groups of the EIP on AHA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bewick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hiance-Delahaye</w:t>
+                <w:t xml:space="preserve">P Eklund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Muller de Schongor</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Arvieu</w:t>
+                <w:t xml:space="preserve">G Fico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1041610217002290⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.92-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-016-0803-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01764264v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When climate change encounters the revolution in adult longevity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L’allongement de l’espérance de vie en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55-1, pp.41-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994092v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’allongement de l’espérance de vie en Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Worldwide demography of centenarians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cubaynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165 (Part B), pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mad.2017.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998623v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’allongement de l’espérance de vie en Europe : quelles conséquences pour l’état de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Cambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (1), pp.41-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ress.3744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide demography of centenarians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Contribution of chronic conditions to functional limitations using a multinomial outcome: results for the older population in Belgium and Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata T.C. Yokota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilma J. Nusselder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Deboosere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 165 (Part B), pp.59-67. </w:t>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (1), pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mad.2017.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13690-017-0235-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999413v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01672316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and function assessments in two adjacent Danish birth cohorts of centenarians: Impact of design and methodology</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La révolution de la longévité des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10433-015-0354-z⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (151), pp.21-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.151.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001810v1</w:t>
+                <w:t xml:space="preserve">hal-02000683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Chronic Conditions and Multimorbidity on the Disability Burden in the Older Population in Belgium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Educational differentials in disability vary across and within welfare regimes: a comparison of 26 European countries in 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sole-Auro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bronnum-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Egidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Tiene de Carvalho Yokota</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Tafforeau</w:t>
+                <w:t xml:space="preserve">C Jagger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glv234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (4), pp.331-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2015-205978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001815v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human longevity is influenced by many genetic variants: evidence from 75,000 UK Biobank participants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health, frailty and disability after ninety: Results of an observational study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Herr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvieu Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Ankri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/aging.100930⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.166 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2016.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479803v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01802831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Chronic Conditions to the Disability Burden across Smoking Categories in Middle-Aged Adults, Belgium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic Hardship and Educational Differentials in Disability in 26 European Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sole-Auro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153726⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aging and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (7), pp.1214-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0898264316656503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002486v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Question Wording on the Measurement of Activity Limitation: Evidence From a Randomized Test in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Contribution of Chronic Conditions to the Disability Burden across Smoking Categories in Middle-Aged Adults, Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Tiene de Carvalho Yokota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilma Johanna Nusselder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Deboosere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aging and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0898264316656504⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081664v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health, frailty and disability after ninety: Results of an observational study in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of Question Wording on the Measurement of Activity Limitation: Evidence From a Randomized Test in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman van Oyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Ankri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2016.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aging and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (7), pp.1315-1338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0898264316656504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01802831v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educational differentials in disability vary across and within welfare regimes: a comparison of 26 European countries in 2009</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">International Perspectives on Summary Measures of Population Health in an Aging World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2015-205978⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aging and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (7), pp.1119-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0898264316656513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479952v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Hardship and Educational Differentials in Disability in 26 European Countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Cambois</w:t>
+                <w:t xml:space="preserve">European seasonal mortality and influenza incidence due to winter temperature variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sole-Auro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
+                <w:t xml:space="preserve">François Richard Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aging and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0898264316656503⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (10), pp.927-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nclimate3070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480099v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révolution de la longévité des adultes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ICC-dementia (International Centenarian Consortium - dementia): an international consortium to determine the prevalence and incidence of dementia in centenarians across diverse ethnoracial and sociocultural groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Brodaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Woolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Barzilai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Brayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38 (151), pp.21-40. </w:t>
+              <w:t xml:space="preserve">BMC Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.151.0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12883-016-0569-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000683v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European seasonal mortality and influenza incidence due to winter temperature variability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Ballester</w:t>
+                <w:t xml:space="preserve">Impact of Chronic Conditions and Multimorbidity on the Disability Burden in the Older Population in Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Tiene de Carvalho Yokota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rodó</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Johan van Der Heyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilma Johanna Nusselder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nclimate3070⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (7), pp.903-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glv234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999983v1</w:t>
+                <w:t xml:space="preserve">hal-02001815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Perspectives on Summary Measures of Population Health in an Aging World</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human longevity is influenced by many genetic variants: evidence from 75,000 UK Biobank participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lc Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chan</w:t>
+                <w:t xml:space="preserve">Jl Atkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Saito</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K Bowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Tyrrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aging and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0898264316656513⟩</w:t>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.547-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/aging.100930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479129v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICC-dementia (International Centenarian Consortium - dementia): an international consortium to determine the prevalence and incidence of dementia in centenarians across diverse ethnoracial and sociocultural groups</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health and function assessments in two adjacent Danish birth cohorts of centenarians: Impact of design and methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Andersen</w:t>
+                <w:t xml:space="preserve">Sonja Vestergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Andersen-Ranberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Barzilai</w:t>
+                <w:t xml:space="preserve">Axel Skytthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Brayne</w:t>
+                <w:t xml:space="preserve">Kaare Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16, pp.52. </w:t>
+              <w:t xml:space="preserve">European Journal of Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.15-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12883-016-0569-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10433-015-0354-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480523v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental determinants in non-communicable chronic diseases and ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Bousquet</w:t>
+                <w:t xml:space="preserve">Contribution of socioeconomic position over life to frailty differences in old age: comparison of life-course models in a French sample of 2350 old people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Herr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jm Anto</w:t>
+                <w:t xml:space="preserve">Philippe Aegerter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Arvieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Berkouk</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joel Ankri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2014-206304⟩</w:t>
+              <w:t xml:space="preserve">Annals of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (9), pp.674-680.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annepidem.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263281v1</w:t>
+                <w:t xml:space="preserve">hal-02006059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two methods to report potentially avoidable hospitalizations in France in 2012: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bousquet</w:t>
+                <w:t xml:space="preserve">Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bourret</w:t>
+                <w:t xml:space="preserve">Olivier Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Camuzat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Domy</w:t>
+                <w:t xml:space="preserve">Jean de La Coussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.014⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-014-0661-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02565513v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operative definition of active and healthy ageing (AHA): Meeting report. Montpellier October 20–21, 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developmental determinants in non-communicable chronic diseases and ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Anto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Berkouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. Strandberg</w:t>
+                <w:t xml:space="preserve">J Pinto Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurger.2014.12.006⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (6), pp.595-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2014-206304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01743411v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypharmacy and frailty: prevalence, relationship, and impact on mortality in a French sample of 2350 old people</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jm Robine</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Camuzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pinot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Domy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pds.3772⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006072v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Performance of a Climate-Driven Mortality Model during Heat Waves and Cold Spells in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of chronic diseases to the disability burden in a population 15 years and older, Belgium, 1997–2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Tc Yokota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Lowe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joan Ballester</w:t>
+                <w:t xml:space="preserve">Nicolas Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Creswick</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Wilma J Nusselder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois R. Herrmann</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph120201279⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-015-1574-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006159v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01264469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational definition of Active and Healthy Ageing (AHA): A conceptual framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Bewick</w:t>
+                <w:t xml:space="preserve">Thierry Camuzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Standberg</w:t>
+                <w:t xml:space="preserve">Philippe Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Farrell</w:t>
+                <w:t xml:space="preserve">Philippe Domy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (9), pp.955 - 960. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12603-015-0589-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743389v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of socio-economic indicators explaining inequalities in Healthy Life Years at age 50 in Europe: 2005 and 2010</w:t>
+                <w:t xml:space="preserve">Operative definition of active and healthy ageing (AHA): Meeting report. Montpellier October 20–21, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Fouweather</w:t>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clare Gillies</w:t>
+                <w:t xml:space="preserve">D. Kuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia Wohland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Herman van Oyen</w:t>
+                <w:t xml:space="preserve">M. Bewick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilma Nusselder</w:t>
+                <w:t xml:space="preserve">T. Strandberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (6), pp.978-983. </w:t>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.196 - 200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckv070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurger.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006048v1</w:t>
+                <w:t xml:space="preserve">hal-01743411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of chronic diseases to the disability burden in a population 15 years and older, Belgium, 1997–2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renata Tc Yokota</w:t>
+                <w:t xml:space="preserve">Operational definition of Active and Healthy Ageing (AHA): A conceptual framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bewick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Berger</w:t>
+                <w:t xml:space="preserve">T. Standberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilma J Nusselder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Tafforeau</w:t>
+                <w:t xml:space="preserve">J. Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (1), pp.229. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (9), pp.955 - 960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-015-1574-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12603-015-0589-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01264469v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of socio-economic indicators explaining inequalities in Healthy Life Years at age 50 in Europe: 2005 and 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
+                <w:t xml:space="preserve">Tony Fouweather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Camuzat</w:t>
+                <w:t xml:space="preserve">Clare Gillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Augé</w:t>
+                <w:t xml:space="preserve">Pia Wohland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman van Oyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Domy</w:t>
+                <w:t xml:space="preserve">Wilma Nusselder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (6), pp.978-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckv070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756022v1</w:t>
+                <w:t xml:space="preserve">hal-02006048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of socioeconomic position over life to frailty differences in old age: comparison of life-course models in a French sample of 2350 old people</w:t>
+                <w:t xml:space="preserve">Polypharmacy and frailty: prevalence, relationship, and impact on mortality in a French sample of 2350 old people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Aegerter</w:t>
+                <w:t xml:space="preserve">Juliette Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Arvieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ankri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (9), pp.674-680.e1. </w:t>
+              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.637-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annepidem.2015.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pds.3772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006059v1</w:t>
+                <w:t xml:space="preserve">hal-02006072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two methods to report potentially avoidable hospitalizations in France in 2012: a cross-sectional study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the Performance of a Climate-Driven Mortality Model during Heat Waves and Cold Spells in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Mercier</w:t>
+                <w:t xml:space="preserve">Rachel Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jonquet</w:t>
+                <w:t xml:space="preserve">James Creswick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean de La Coussaye</w:t>
+                <w:t xml:space="preserve">Francois R. Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (2), pp.1279-1294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12913-014-0661-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph120201279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756614v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Lab MACVIA-LR Équilibre et prévention des chutes</w:t>
               </w:r>
@@ -8596,281 +8596,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il changer la formulation des indicateurs de « limitations d’activité » ? Une comparaison de quatre variantes de formulation du GALI</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does the Prescription of Anxiolytic and Hypnotic Drugs Increase Mortality in Older Adults?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Herr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aegerter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Arvieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (6), pp.1263-1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.13466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479116v1</w:t>
+                <w:t xml:space="preserve">hal-02006438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Prescription of Anxiolytic and Hypnotic Drugs Increase Mortality in Older Adults?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faut-il changer la formulation des indicateurs de « limitations d’activité » ? Une comparaison de quatre variantes de formulation du GALI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Grobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H van Oyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.5-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006438v1</w:t>
+                <w:t xml:space="preserve">hal-03479116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased Proportion of Dementia-Free Life Expectancy in Hong Kong SAR</w:t>
               </w:r>
@@ -8895,51 +8895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Yip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.G. Branch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (1-2), pp.72-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8967,4386 +8967,4428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Lab Falls-MACVIA-LR: The falls prevention initiative of the European Innovation Partnership on Active and Healthy Ageing (EIP on AHA) in Languedoc-Roussillon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systems medicine approaches for the definition of complex phenotypes in chronic diseases and ageing. From concept to implementation and policies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Blain</w:t>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Abecassis</w:t>
+                <w:t xml:space="preserve">Michel Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Adnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Amouyal</w:t>
+                <w:t xml:space="preserve">Alfredo Cesario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camuzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurger.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (38), pp.5928-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1381612820666140314115505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097629v1</w:t>
+                <w:t xml:space="preserve">hal-01952751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The methods and materials of health expectancy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
+                <w:t xml:space="preserve">The co-occurrence of mtDNA mutations on different oxidative phosphorylation subunits, not detected by haplogroup analysis, affects human longevity and is population specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Raule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sevini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Em Crimmins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Tallaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Journal of the IAOS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SJI-140840⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), pp.401-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.12186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478867v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated care pathways for airway diseases (AIRWAYS-ICPs)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Addis</w:t>
+                <w:t xml:space="preserve">The methods and materials of health expectancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Adcock</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Em Crimmins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00014614⟩</w:t>
+              <w:t xml:space="preserve">Statistical Journal of the IAOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.209-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SJI-140840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565409v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the validity of the Global Activity Limitation Indicator in fourteen European countries.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carol Jagger</w:t>
+                <w:t xml:space="preserve">Integrated care pathways for airway diseases (AIRWAYS-ICPs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Addis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Adcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Agache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2288-15-1⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00014614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01237702v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging children of long-lived parents experience slower cognitive decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambarish Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Henley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Llewellyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (5), pp.S315-S322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jalz.2013.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health status and 6 years survival of 552 90+ Italian sib-ships recruited within the EU Project GEHA (GEnetics of Healthy Ageing)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Cevenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Cotichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Stazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Toccaceli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg Palmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36 (2), pp.949-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11357-013-9604-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The co-occurrence of mtDNA mutations on different oxidative phosphorylation subunits, not detected by haplogroup analysis, affects human longevity and is population specific</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Tallaro</w:t>
+                <w:t xml:space="preserve">Assessing the validity of the Global Activity Limitation Indicator in fourteen European countries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman van Oyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Fouweather</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Jagger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acel.12186⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2288-15-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478927v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01237702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems medicine approaches for the definition of complex phenotypes in chronic diseases and ageing. From concept to implementation and policies.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unmet health care needs of older people: prevalence and predictors in a French cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Herr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Arvieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aegerter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Ankri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1381612820666140314115505⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (5), pp.808-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952751v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmet health care needs of older people: prevalence and predictors in a French cross-sectional survey</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effect of smoking on the duration of life with and without disability, Belgium 1997-2011.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman van Oyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilma Nusselder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Jagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt179⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-14-723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007291v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01073047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of smoking on the duration of life with and without disability, Belgium 1997-2011.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carol Jagger</w:t>
+                <w:t xml:space="preserve">Living Lab Falls-MACVIA-LR: The falls prevention initiative of the European Innovation Partnership on Active and Healthy Ageing (EIP on AHA) in Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alomène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amouyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (6), pp.416-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurger.2014.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-14-723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01073047v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing in the European Union</w:t>
+                <w:t xml:space="preserve">Active Aging: A Global Goal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Rechel</w:t>
+                <w:t xml:space="preserve">R Fernández-Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Grundy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
+                <w:t xml:space="preserve">A Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Cylus</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Kalache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Gerontology and Geriatrics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/298012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478632v1</w:t>
+                <w:t xml:space="preserve">hal-03478890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to classify the oldest old according to their health status: A study on 1160 subjects belonging to 552 90+Italian sib-ships characterized by familial longevity recruited within the GEHA EU Project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V Toccaceli</w:t>
+                <w:t xml:space="preserve">Mind the gap-reaching the European target of a 2-year increase in healthy life years in the next decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jagger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Scurti</w:t>
+                <w:t xml:space="preserve">M Mckee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Lagiewka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Nusselder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mad.2013.11.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (5), pp.829-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479071v1</w:t>
+                <w:t xml:space="preserve">hal-03478916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal age at death: lifespan indicator in the era of longevity extension</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aging and health in France: an unexpected expansion of disability in mid-adulthood over recent years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vienna Yearbook of Population Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1553/populationyearbook2013s37⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.575-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cks136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478911v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and health in France: an unexpected expansion of disability in mid-adulthood over recent years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The joint action on healthy life years (JA: EHLEIS).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilma Nusselder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Van Oyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cks136⟩</w:t>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/0778-7367-71-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478888v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00801389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the gap-reaching the European target of a 2-year increase in healthy life years in the next decade</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les espérances de vie en bonne santé des Européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt030⟩</w:t>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 499, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.499.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478916v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The joint action on healthy life years (JA: EHLEIS).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jeune</w:t>
+                <w:t xml:space="preserve">Les sites de référence français du Partenariat Européen d’Innovation pour un vieillissement actif et en bonne santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hajjam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Jean-Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman Van Oyen</w:t>
+                <w:t xml:space="preserve">C Wlosik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 71 (1), pp.2. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (12), pp.1558-1561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/0778-7367-71-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2013.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00801389v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Aging: A Global Goal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide linkage analysis for human longevity: Genetics of Healthy Aging Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Walker</w:t>
+                <w:t xml:space="preserve">M Beekman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kalache</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H Blanché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Perola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hervonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bezrukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Gerontology and Geriatrics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/298012⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.184-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.12039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478890v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sites de référence français du Partenariat Européen d’Innovation pour un vieillissement actif et en bonne santé</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longer Lived Parents: Protective Associations With Cancer Incidence and Overall Mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Wlosik</w:t>
+                <w:t xml:space="preserve">A Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Henley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rb Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2013.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (11), pp.1409-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glt061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03478914v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espérances de vie en bonne santé des Européens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Gender differences in healthy life years within the EU : an exploration of the “health-survival” paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H van Oyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wj Nusselder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Kolip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Cambois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/popsoc.499.0001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1), pp.143-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00038-012-0361-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478570v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longer Lived Parents: Protective Associations With Cancer Incidence and Overall Mortality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Accuracy of the centenarian numbers in Okinawa and the role of the Okinawan diet on longevity: Responses to Le Bourg about the article “Exploring the impact of climate on human longevity”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K Langa</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fr Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rb Wallace</w:t>
+                <w:t xml:space="preserve">Y Arai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dc Willcox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Gondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glt061⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (8), pp.840-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2013.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478934v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender differences in healthy life years within the EU : an exploration of the “health-survival” paradox</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Cambois</w:t>
+                <w:t xml:space="preserve">Ageing in the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Rechel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cylus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 381 (9874), pp.1312-1322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478587v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide linkage analysis for human longevity: Genetics of Healthy Aging Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Bezrukov</w:t>
+                <w:t xml:space="preserve">How to classify the oldest old according to their health status: A study on 1160 subjects belonging to 552 90+Italian sib-ships characterized by familial longevity recruited within the GEHA EU Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cevenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Cotichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Stazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Toccaceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Scurti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acel.12039⟩</w:t>
+              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (11-12), pp.560-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mad.2013.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478919v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of the centenarian numbers in Okinawa and the role of the Okinawan diet on longevity: Responses to Le Bourg about the article “Exploring the impact of climate on human longevity”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modal age at death: lifespan indicator in the era of longevity extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiro Horiuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ouellette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siu Lan Karen Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Robine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2013.04.015⟩</w:t>
+              <w:t xml:space="preserve">Vienna Yearbook of Population Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.37-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/populationyearbook2013s37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03478580v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement, l’émergence d’une nouvelle population</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jm Robine</w:t>
+                <w:t xml:space="preserve">Tendances et disparités d’espérance de vie sans incapacité en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 ans de santé publique (80), pp.28-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00704554v1</w:t>
+                <w:t xml:space="preserve">hal-03478616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La durée de vie la plus commune des adultes au xviiie siècle : l'expérience des canadiens-français</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trends in Disability-free Life Expectancy at age 16 and age 65 in the European Union 1995-2001: a comparison of 13 EU countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H van Oyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Nusselder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478607v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess male mortality and age-specific mortality trajectories under different mortality conditions: A lesson from the heat wave of summer 2003</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The mystery of Japan's missing centenarians explained</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Robine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fr Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mad.2012.04.004⟩</w:t>
+              <w:t xml:space="preserve">Demographic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (11), pp.239-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4054/DemRes.2012.26.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03478624v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in Disability-free Life Expectancy at age 16 and age 65 in the European Union 1995-2001: a comparison of 13 EU countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excess male mortality and age-specific mortality trajectories under different mortality conditions: A lesson from the heat wave of summer 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fr Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 133 (6), pp.378-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mad.2012.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478592v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances et disparités d’espérance de vie sans incapacité en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La durée de vie la plus commune des adultes au xviiie siècle : l'expérience des canadiens-français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ouellette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bourbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (4), pp.683-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.1204.0683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478616v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mystery of Japan's missing centenarians explained</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y Saito</w:t>
+                <w:t xml:space="preserve">Vieillissement, l’émergence d’une nouvelle population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Yong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demographic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (11), pp.239-252. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (3), pp.281-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4054/DemRes.2012.26.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2012283016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478634v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00704554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The weaker sex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Long-term projections and acclimatization scenarios of temperature-related mortality in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fr Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Rodó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (2), pp.358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477719v1</w:t>
+                <w:t xml:space="preserve">hal-03478636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour qui la retraite sonnera ? Les inégalités d’espérance de vie en bonne santé avant et après 65 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Cambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8-9, pp.82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, recruitment, logistics, and data management of the GEHA (Genetics of Healthy Ageing) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skytthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valensin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cevenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (11), pp.934-945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exger.2011.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term projections and acclimatization scenarios of temperature-related mortality in Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">X Rodó</w:t>
+                <w:t xml:space="preserve">Are Men Aging as Oaks and Women as Reeds?: A behaviour hypothesis to explain the gender paradox of the French centenarians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beluche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Craig Willcox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Aging Research and Clinical Practice </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4061/2011/371039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms1360⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03478636v1</w:t>
+                <w:t xml:space="preserve">hal-02937390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Men Aging as Oaks and Women as Reeds?: A behaviour hypothesis to explain the gender paradox of the French centenarians</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jm Robine</w:t>
+                <w:t xml:space="preserve">The weaker sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aging Research and Clinical Practice </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (2), pp.80-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4061/2011/371039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02937390v1</w:t>
+                <w:t xml:space="preserve">hal-03477719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomorrow, who will take care of the elderly? The oldest old support ratio</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Global Activity Limitation Index measured function and disability similarly across European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H van Oyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Nusselder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/seve.hs03.0021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63 (8), pp.892-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2009.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477728v1</w:t>
+                <w:t xml:space="preserve">hal-03477695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and survival rates of three cohorts of old hospitalized patients: A 30-year study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Frangos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fr Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Frangos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fr Herrmann</w:t>
+                <w:t xml:space="preserve">Sv Giannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geriatric Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (4), pp.213-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13356,709 +13398,667 @@
                 <w:t xml:space="preserve">⟨10.1016/j.eurger.2010.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Global Activity Limitation Index measured function and disability similarly across European countries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Espérances de vie, espérances de vie en santé et âges de départ à la retraite : des inégalités selon la profession en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Cambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Barnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2009.11.002⟩</w:t>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.194-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rs.059.0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477695v1</w:t>
+                <w:t xml:space="preserve">hal-03477677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espérances de vie, espérances de vie en santé et âges de départ à la retraite : des inégalités selon la profession en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Cambois</w:t>
+                <w:t xml:space="preserve">Centenarians today: New insights on selection from the 5-COOP study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Barnay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ksl Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mg Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rs.059.0194⟩</w:t>
+              <w:t xml:space="preserve">Current Gerontology and Geriatrics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hors série, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/120354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477677v1</w:t>
+                <w:t xml:space="preserve">hal-03477500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centenarians today: New insights on selection from the 5-COOP study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
+                <w:t xml:space="preserve">Handgrip Strength : indications of Paternal Inheritance in Three European Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cournil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mg Parker</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Skytthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Passarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Gerontology and Geriatrics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2010/120354⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (10), pp.1101-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glq098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477500v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handgrip Strength : indications of Paternal Inheritance in Three European Regions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gender gaps in life expectancy and expected years with activity limitations at age 50 in the European Union: associations with macro-level structural indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Passarino</w:t>
+                <w:t xml:space="preserve">H Oyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Nusselder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glq098⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.229-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10433-010-0172-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477725v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender gaps in life expectancy and expected years with activity limitations at age 50 in the European Union: associations with macro-level structural indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Oyen</w:t>
+                <w:t xml:space="preserve">Tomorrow, who will take care of the elderly? The oldest old support ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Cox</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Ageing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7 (4), pp.229-237. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 194 (4-5), pp.793-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10433-010-0172-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/seve.hs03.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477256v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthy Working Life Expectancies at age 50 in Europe: a new indicator</w:t>
               </w:r>
@@ -14096,51 +14096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
@@ -14368,90 +14368,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival analysis on mortality data at oldest ages: First results on longevity pioneers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Hoang Khanh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Giovanni Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Meslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ouellette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Association of America (PAA) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Austin, Texas, United States. , 2019</w:t>
@@ -14512,64 +14512,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'état de santé des travailleurs âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Retraite et Société, pp.n°59, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14587,90 +14587,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercentenarians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiner Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James W. Vaupel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Gampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14791,51 +14791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F71E4CBC"/>
+    <w:nsid w:val="99D075F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15022,51 +15022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jm-robine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4111-6195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031816533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5439-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Benetos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Robine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.L. Couderc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giovanni Camarda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Robine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/9781009007245.015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009007245.015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ouellette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mesl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vallin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Robine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-49970-9_9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49970-9_9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02008030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Jagger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02008145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02008292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02008388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Poniakina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toussaint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379658v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Caporali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10528320" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barbieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Torres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606397v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couppi&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Hourani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606592v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373298v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.pw3qffsv3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.621.0001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ballester" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Quijal-Zamorano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Fernando M&#233;ndez Turrubiates" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Pegenaute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R Herrmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02419-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03667762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Couppi&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01191-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03476851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Nakanishi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Tsugihashi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Akahane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Noda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Nishioka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.31884" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240764v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Palermiti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(21)00092-X" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupraz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Andersen-Ranberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fors" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#1195;ois R. Herrmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034296" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Deelen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Evans" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E. Arking" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Tesi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Nygaard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11558-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma J. Nusselder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Wapperom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar W N Looman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata T.C. Yokota" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Oyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky138" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479997v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr Herrmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jeune" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glz198" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265207v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Looman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz114" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480025v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rtc Yokota" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wj Nusselder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tafforeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky105" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01802782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Arvieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ankri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-017-0438-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480024v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zeng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Min" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Liu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2018.1670" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489955" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081652v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Bogaert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beluche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-018-0279-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-1037-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081833v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Sol&#233;-Auro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10680-018-9504-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01672316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tafforeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Deboosere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-017-0235-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bewick" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eklund" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fico" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-016-0803-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiance-Delahaye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muller de Schongor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lechowski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Teillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610217002290" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994092v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-017-0839-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cambois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3744" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999413v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2017.03.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001810v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Vestergaard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Skytthe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaare Christensen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-015-0354-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001815v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Tiene de Carvalho Yokota" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Der Heyden" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Johanna Nusselder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glv234" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479803v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lc Pilling" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Atkins" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bowman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Jones" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tyrrell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.100930" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002486v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153726" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081664v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grobon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0898264316656504" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01802831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvieu Jean-Jacques" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2016.06.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479952v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sole-Auro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bronnum-Hansen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Egidi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jagger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205978" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480099v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0898264316656503" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000683v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.151.0021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999983v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rod&#243;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard Herrmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3070" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Saito" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0898264316656513" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480523v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Brodaty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Woolf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andersen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barzilai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brayne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-016-0569-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263281v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Anto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Berkouk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gergen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pinto Antunes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2014-206304" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565513v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camuzat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aug&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHNFN6M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743411v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bewick" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strandberg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.12.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCMBC0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006072v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pinot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ankri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3772" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JVTRQ34-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006159v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lowe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Creswick" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois R. Herrmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph120201279" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743389v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Standberg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farrell" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0589-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fouweather" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gillies" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Wohland" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Nusselder" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv070" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264469v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Tc Yokota" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma J Nusselder" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1574-z" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006059v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aegerter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2015.05.006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756614v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jonquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de La Coussaye" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-014-0661-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479116v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grobon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H van Oyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006438v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.13466" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZ63XSGD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006005v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Cheung" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Yip" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Branch" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000381848" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097629v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abecassis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Adnet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alom&#232;ne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouyal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.07.010" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PH4CRLD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478867v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Crimmins" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SJI-140840" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565409v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Addis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Adcock" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agache" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Agusti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00014614" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01237702v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-15-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001462v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambarish Dutta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Henley" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Llewellyn" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Langa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2013.07.002" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479111v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cevenini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cotichini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Stazi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Toccaceli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Palmas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-013-9604-1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478927v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raule" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sevini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Li" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbieri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tallaro" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12186" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952751v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cesario" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612820666140314115505" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007291v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt179" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01073047v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Charafeddine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-723" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478632v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rechel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grundy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cylus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Mackenbach" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479071v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Scurti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2013.11.001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FZKSC8X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478911v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiro Horiuchi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Lan Karen Cheung" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/populationyearbook2013s37" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478888v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blachier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks136" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478916v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mckee" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Christensen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lagiewka" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Nusselder" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt030" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00801389v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Van Oyen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/0778-7367-71-2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478890v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fern&#225;ndez-Ballesteros" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Walker" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kalache" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/298012" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478914v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hajjam" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Piette" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jean-Bart" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wlosik" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2013.11.002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH6TVQK7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478570v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.499.0001" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478934v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dutta" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Henley" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langa" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rb Wallace" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glt061" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478587v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kolip" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-012-0361-1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478919v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beekman" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blanch&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perola" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hervonen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bezrukov" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12039" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478580v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Arai" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Willcox" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gondo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2013.04.015" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD8681K1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704554v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012283016" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478607v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ouellette" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bourbeau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desjardins" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1204.0683" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478624v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Michel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2012.04.004" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96HNPWCF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478592v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gillies" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478616v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478634v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yong" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2012.26.11" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477719v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478628v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937385v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skytthe" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valensin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeune" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cevenini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2011.08.005" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478636v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ballester" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Rod&#243;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1360" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937390v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romieu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Craig Willcox" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/371039" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477728v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Michel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Herrmann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.hs03.0021" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477737v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Frangos" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sv Giannelli" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2010.07.004" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD1BM2LP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477695v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2009.11.002" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M38W2ZFW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477677v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Barnay" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.059.0194" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477500v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksl Cheung" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jeune" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Parker" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/120354" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477725v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cournil" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Skytthe" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gampe" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Passarino" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glq098" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477256v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Oyen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cox" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-010-0172-2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302304v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Li&#232;vre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170532v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Hoang Khanh Dang" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795214v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795226v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Maier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Vaupel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Gampe" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jm-robine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4111-6195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031816533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5439-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mesl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Caporali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giovanni Camarda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vallin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Robine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.pw3qffsv3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456208v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Poniakina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10528320" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barbieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Torres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606399v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couppi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Hourani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606593v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Benetos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Robine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.L. Couderc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/9781009007245.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009007245.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ouellette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Robine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-49970-9_9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49970-9_9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02008030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Jagger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02008145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02008388v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02008292v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.621.0001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ballester" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Quijal-Zamorano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Fernando M&#233;ndez Turrubiates" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Pegenaute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R Herrmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02419-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03667762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Couppi&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01191-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Palermiti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(21)00092-X" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03476851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Nakanishi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Tsugihashi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Akahane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Noda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Nishioka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.31884" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupraz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Andersen-Ranberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fors" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#1195;ois R. Herrmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034296" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr Herrmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jeune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glz198" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma J. Nusselder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Wapperom" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Looman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz114" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480025v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rtc Yokota" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wj Nusselder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tafforeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Renard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Deelen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Evans" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E. Arking" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Tesi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Nygaard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11558-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar W N Looman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata T.C. Yokota" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Oyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky138" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01802782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Arvieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ankri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-017-0438-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480024v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zeng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Min" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Liu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2018.1670" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489955" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081652v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Bogaert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beluche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-018-0279-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Sol&#233;-Auro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10680-018-9504-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-1037-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-017-0839-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764264v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiance-Delahaye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muller de Schongor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lechowski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Teillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610217002290" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480597v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bewick" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eklund" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fico" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-016-0803-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998623v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2017.03.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cambois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3744" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01672316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tafforeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Deboosere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-017-0235-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.151.0021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479952v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sole-Auro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bronnum-Hansen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Egidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jagger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205978" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01802831v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvieu Jean-Jacques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2016.06.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0898264316656503" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002486v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Tiene de Carvalho Yokota" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Johanna Nusselder" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153726" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081664v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grobon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0898264316656504" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Saito" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0898264316656513" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999983v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rod&#243;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard Herrmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3070" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480523v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Brodaty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Woolf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andersen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barzilai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brayne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-016-0569-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001815v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Der Heyden" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glv234" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479803v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lc Pilling" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Atkins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bowman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Jones" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tyrrell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.100930" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001810v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Vestergaard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Skytthe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaare Christensen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-015-0354-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006059v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aegerter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ankri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2015.05.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756614v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jonquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de La Coussaye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-014-0661-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263281v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Anto" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Berkouk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gergen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pinto Antunes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2014-206304" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565513v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camuzat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aug&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHNFN6M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264469v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Tc Yokota" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma J Nusselder" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1574-z" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743411v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bewick" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strandberg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.12.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCMBC0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743389v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Standberg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farrell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0589-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006048v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fouweather" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gillies" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Wohland" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Nusselder" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv070" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006072v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pinot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3772" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JVTRQ34-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006159v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lowe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Creswick" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois R. Herrmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph120201279" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006438v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.13466" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZ63XSGD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479116v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grobon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H van Oyen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006005v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Cheung" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Yip" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Branch" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000381848" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952751v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cesario" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612820666140314115505" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478927v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raule" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sevini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Li" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbieri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tallaro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12186" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478867v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Crimmins" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SJI-140840" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565409v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Addis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Adcock" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agache" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Agusti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00014614" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001462v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambarish Dutta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Henley" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Llewellyn" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Langa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2013.07.002" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479111v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cevenini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cotichini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Stazi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Toccaceli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Palmas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-013-9604-1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01237702v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-15-1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007291v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt179" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01073047v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Charafeddine" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-723" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097629v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blain" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abecassis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Adnet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alom&#232;ne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouyal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.07.010" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PH4CRLD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478890v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fern&#225;ndez-Ballesteros" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Walker" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kalache" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/298012" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478916v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mckee" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Christensen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lagiewka" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Nusselder" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt030" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478888v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blachier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks136" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00801389v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Van Oyen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/0778-7367-71-2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478570v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.499.0001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478914v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hajjam" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Piette" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jean-Bart" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wlosik" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2013.11.002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH6TVQK7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478919v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beekman" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blanch&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perola" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hervonen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bezrukov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12039" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478934v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dutta" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Henley" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rb Wallace" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glt061" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478587v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kolip" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-012-0361-1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478580v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Arai" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Willcox" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gondo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2013.04.015" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD8681K1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478632v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rechel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grundy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cylus" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Mackenbach" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479071v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Scurti" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2013.11.001" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FZKSC8X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478911v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiro Horiuchi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Lan Karen Cheung" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/populationyearbook2013s37" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478616v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478592v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gillies" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478634v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yong" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2012.26.11" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478624v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Michel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2012.04.004" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96HNPWCF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478607v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ouellette" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bourbeau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desjardins" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1204.0683" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704554v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012283016" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478636v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ballester" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Rod&#243;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1360" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478628v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937385v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skytthe" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valensin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeune" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cevenini" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2011.08.005" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937390v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romieu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Craig Willcox" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/371039" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477719v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477695v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2009.11.002" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M38W2ZFW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477737v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Frangos" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sv Giannelli" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Michel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2010.07.004" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD1BM2LP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477677v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Barnay" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.059.0194" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477500v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksl Cheung" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jeune" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Parker" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/120354" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477725v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cournil" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Skytthe" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gampe" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Passarino" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glq098" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477256v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Oyen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cox" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-010-0172-2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477728v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Herrmann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.hs03.0021" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302304v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Li&#232;vre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170532v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Hoang Khanh Dang" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795214v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795226v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Maier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Vaupel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Gampe" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>