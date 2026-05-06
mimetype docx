--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Maisonnasse </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Sc. de gestionAix-Marseille UniversitéLaboratoire d'Economie et de Sociologie du TravailIUT d'AMU, site de Digne-les-Bains</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jmaisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6618-6296</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187242046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux comme trajectoire territorialisée d'innovation sociale : le cas d'un territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Transitions et gouvernance territoriale, 2024 (2), pp.257-277. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.242.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DLA : quand l’accompagnement prend une dimension formative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (233), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.233.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coopératives de production à la marge de la gouvernance territoriale ? Une analyse à partir de Scop-Scic en régions Auvergne-Rhône-Alpes et Sud-PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2-3), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire d’un territoire et fabriquer la transition par les tiers-lieux : le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3-4), pp.321-338. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2022.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire d’un territoire et fabriquer la transition par les Tiers-lieux : le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.321-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments publics de clusterisation de l’ESS et pluralisme institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03657078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler conventions valorielle et délibératrices dans les pratiques de GRH d’une coopérative : le cas de Scop-Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/3 (36), pp.13-36. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh1.203.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regénérer par les Tiers lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Apprendre des territoires, Hors-série 72, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRÉSERVER LE SENS DANS LES ORGANISATIONS DE L’ÉCONOMIE SOCIALE ET SOLIDAIRE : QUELS OUTILS DE GESTION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La gestion hors Mainstream, 8 (34), pp.3-29. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.034.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique de la médiation territorialisée : vers un modèle multi partie prenante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux territoriaux d’organisations et processus de normalisation. Le cas de la GRH dans les services à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réciprocité comme socle du projet politique au cœur des interdépendances entre logiques marchandes et redistributives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau International de recherche sur les Organisations et le Développement Durable (RIODD) [Communication orale]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC, Sep 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridité des ressources au regard de la crise sanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance du monde associatif à la lumière de la crise covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer la transition sur les territoires par les Tiers lieu : le cas de la ville de Digne les bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et territoires aux defis du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche “L’hybridité des ressources au regard de la crise sanitaire”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire chercheurs « modèles socio-économiques (MSE) et création de valeur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : quelles trajectoires de territorialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire du territoire et fabriquer la transition par les Tiers lieux : Le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESO, Université d'Angers, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et stratégies de mobilisation de ressources territoriales : vers une (re)territorialisation durable des activités économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque ASRDLF/12ème colloque ARSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF/ARSR, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : entre ancrage et découplage Problématique et cadre théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème rencontre du GESS - L’ESS comme source d’inspiration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des associations par le DLA : processus d'institutionnalisation multiscalaires en tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du Projet Essaqui - Institutionnalisations en miroir les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Bordeaux; Centre Emile Durkhein; IFAID Aquitaine, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus et limites de l’institutionnalisation des dynamiques territoriales de clusterisation de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutionnalisations en miroir, les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Bordeaux; Centre Emile Durkheim; IFAID Aquitaine, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et (re) territorialisation durable des activités économiques ? Une étude de cas sur deux coopératives en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres GESS, « ESS, Communs, Organisations alternatives : La gestion peut-elle fédérer autour d’une plus grande soutenabilité ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et territoire : premiers jalons d'un cadre analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIèmes journées de l’AES "Economie sociale et économie politique : regards croisés sur l’histoire et sur les enjeux contemporains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Economie Sociale, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation de la tension générique - spécifique dans la mise en place d’un dispositif de gestion des compétences au sein d’un réseau territorial d’organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée de Recherche Internationale Gestion des Entreprises Sociales et Solidaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Marne-la-Vallée, Dec 2013, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux territoriaux d'organisation (RTO) et gestion des compétences : vers une redéfinition des espaces de la GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AGRH "PME innovantes, clusters et territoires: théories et pratiques de la gestion des compétences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le care comme levier d’innovation managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélia Arras-Djabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol.11 (n°46), pp.2-2, 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.046.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04127833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le changement dans deux réseaux de Tiers-lieux : le rôle clé des bifurcations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Chabaud; Philippe Eynaud; Nadine Raulet-Crozet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 4, ISTE Group, pp.93-118, 2024, Série management et organisations solidaires, 978-1-83612-011-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre valeurs et pratiques : le rôle de la démocratie interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glémain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire. Les valeurs à l'épreuve des pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2023, 978-2-311-41275-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des orientations stratégiques des OESS sur les politiques de GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laëtitia Lethielleux, Patrick Valeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire Les valeurs à l’épreuve des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.95-112, 2023, 978-2-311-41275-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04259831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement des proximités entre des TPE/PME : le rôle de l’appartenance à un réseau territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elyes Bentabet; Martine Gadille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes sociaux des TPE et PME. Modèles et logiques d'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le travail en débats ; série CEREQ, 978-2-36630-086-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension collective des dispositifs de gestion : le cas de deux réseaux territoriaux dans les secteurs du tourisme social et des services à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions et presse universitaire de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Formes et fondements de la créativité dans l’Économie Sociale et Solidaire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-37496-015-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the manager becomes caring or care as a managerial rudder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélia Arras-Djabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03657089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer et militer&amp;quot;, concevoir l'organisation militante avec François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Andrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux difficultés de financement dans les associations artistiques et culturelles. Quelles stratégies d’hybridation des ressources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Injep. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tiers-lieux comme espace transitionnel : Réseaux et coopérations à Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEST CNRS UMR 7317; Villes Innovations. 2022, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler Digne-les-Bains à travers l’étude des externalités de ses Tiers Lieux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] POPSU. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Report on third sector barriers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] National Report No. 04/2016, Laboratoire d'économie et sociologie du travail (LEST); Mathématiques appliquées Paris 5 (CNRS : UMR8145, Université Paris 5). 2016, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité de l'emploi dans l'économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST); Aix-Marseille Université (AMU). 2010, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la coopération au sein des réseaux territoriaux d’organisations : une analyse à partir de l’Économie de la Proximité et de la Sociologie de la Traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Aix-Marseille Université; LEST UMR 7317, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01095370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Maisonnasse </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Sc. de gestionAix-Marseille UniversitéLaboratoire d'Economie et de Sociologie du TravailIUT d'AMU, site de Digne-les-Bains</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jmaisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6618-6296</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187242046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux comme trajectoire territorialisée d'innovation sociale : le cas d'un territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Transitions et gouvernance territoriale, 2024 (2), pp.257-277. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.242.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coopératives de production à la marge de la gouvernance territoriale ? Une analyse à partir de Scop-Scic en régions Auvergne-Rhône-Alpes et Sud-PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2-3), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DLA : quand l’accompagnement prend une dimension formative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (233), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.233.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire d’un territoire et fabriquer la transition par les Tiers-lieux : le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.321-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments publics de clusterisation de l’ESS et pluralisme institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03657078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire d’un territoire et fabriquer la transition par les tiers-lieux : le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3-4), pp.321-338. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2022.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler conventions valorielle et délibératrices dans les pratiques de GRH d’une coopérative : le cas de Scop-Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/3 (36), pp.13-36. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh1.203.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regénérer par les Tiers lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Apprendre des territoires, Hors-série 72, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRÉSERVER LE SENS DANS LES ORGANISATIONS DE L’ÉCONOMIE SOCIALE ET SOLIDAIRE : QUELS OUTILS DE GESTION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La gestion hors Mainstream, 8 (34), pp.3-29. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.034.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique de la médiation territorialisée : vers un modèle multi partie prenante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux territoriaux d’organisations et processus de normalisation. Le cas de la GRH dans les services à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réciprocité comme socle du projet politique au cœur des interdépendances entre logiques marchandes et redistributives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau International de recherche sur les Organisations et le Développement Durable (RIODD) [Communication orale]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC, Sep 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer la transition sur les territoires par les Tiers lieu : le cas de la ville de Digne les bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et territoires aux defis du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : quelles trajectoires de territorialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche “L’hybridité des ressources au regard de la crise sanitaire”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire chercheurs « modèles socio-économiques (MSE) et création de valeur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire du territoire et fabriquer la transition par les Tiers lieux : Le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESO, Université d'Angers, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridité des ressources au regard de la crise sanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance du monde associatif à la lumière de la crise covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des associations par le DLA : processus d'institutionnalisation multiscalaires en tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du Projet Essaqui - Institutionnalisations en miroir les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Bordeaux; Centre Emile Durkhein; IFAID Aquitaine, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus et limites de l’institutionnalisation des dynamiques territoriales de clusterisation de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutionnalisations en miroir, les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Bordeaux; Centre Emile Durkheim; IFAID Aquitaine, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : entre ancrage et découplage Problématique et cadre théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème rencontre du GESS - L’ESS comme source d’inspiration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et stratégies de mobilisation de ressources territoriales : vers une (re)territorialisation durable des activités économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque ASRDLF/12ème colloque ARSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF/ARSR, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et (re) territorialisation durable des activités économiques ? Une étude de cas sur deux coopératives en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres GESS, « ESS, Communs, Organisations alternatives : La gestion peut-elle fédérer autour d’une plus grande soutenabilité ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et territoire : premiers jalons d'un cadre analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIèmes journées de l’AES "Economie sociale et économie politique : regards croisés sur l’histoire et sur les enjeux contemporains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Economie Sociale, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation de la tension générique - spécifique dans la mise en place d’un dispositif de gestion des compétences au sein d’un réseau territorial d’organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée de Recherche Internationale Gestion des Entreprises Sociales et Solidaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Marne-la-Vallée, Dec 2013, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux territoriaux d'organisation (RTO) et gestion des compétences : vers une redéfinition des espaces de la GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AGRH "PME innovantes, clusters et territoires: théories et pratiques de la gestion des compétences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le care comme levier d’innovation managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélia Arras-Djabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol.11 (n°46), pp.2-2, 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.046.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04127833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le changement dans deux réseaux de Tiers-lieux : le rôle clé des bifurcations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Chabaud; Philippe Eynaud; Nadine Raulet-Crozet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 4, ISTE Group, pp.93-118, 2024, Série management et organisations solidaires, 978-1-83612-011-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre valeurs et pratiques : le rôle de la démocratie interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glémain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire. Les valeurs à l'épreuve des pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2023, 978-2-311-41275-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des orientations stratégiques des OESS sur les politiques de GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laëtitia Lethielleux, Patrick Valeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire Les valeurs à l’épreuve des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.95-112, 2023, 978-2-311-41275-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04259831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement des proximités entre des TPE/PME : le rôle de l’appartenance à un réseau territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elyes Bentabet; Martine Gadille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes sociaux des TPE et PME. Modèles et logiques d'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le travail en débats ; série CEREQ, 978-2-36630-086-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension collective des dispositifs de gestion : le cas de deux réseaux territoriaux dans les secteurs du tourisme social et des services à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions et presse universitaire de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Formes et fondements de la créativité dans l’Économie Sociale et Solidaire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-37496-015-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the manager becomes caring or care as a managerial rudder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélia Arras-Djabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03657089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer et militer&amp;quot;, concevoir l'organisation militante avec François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Andrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux difficultés de financement dans les associations artistiques et culturelles. Quelles stratégies d’hybridation des ressources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Injep. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tiers-lieux comme espace transitionnel : Réseaux et coopérations à Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEST CNRS UMR 7317; Villes Innovations. 2022, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler Digne-les-Bains à travers l’étude des externalités de ses Tiers Lieux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] POPSU. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Report on third sector barriers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] National Report No. 04/2016, Laboratoire d'économie et sociologie du travail (LEST); Mathématiques appliquées Paris 5 (CNRS : UMR8145, Université Paris 5). 2016, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité de l'emploi dans l'économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST); Aix-Marseille Université (AMU). 2010, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la coopération au sein des réseaux territoriaux d’organisations : une analyse à partir de l’Économie de la Proximité et de la Sociologie de la Traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Aix-Marseille Université; LEST UMR 7317, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01095370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A126663C"/>
+    <w:nsid w:val="490C428E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jmaisonnasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6618-6296" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187242046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.242.0257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075056v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.233.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.203.0013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.034.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Trasciani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514033v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Arras-Djabi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.046.0002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gl&#233;main" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04259831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429317v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ballon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Andrien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978490v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Melnik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01095370v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jmaisonnasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6618-6296" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187242046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.242.0257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.233.0091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657078v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.203.0013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.034.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Trasciani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429305v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Arras-Djabi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.046.0002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gl&#233;main" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04259831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429317v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ballon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Andrien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978490v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Melnik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01095370v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>