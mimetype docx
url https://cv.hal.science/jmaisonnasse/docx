--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Maisonnasse </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Sc. de gestionAix-Marseille UniversitéLaboratoire d'Economie et de Sociologie du TravailIUT d'AMU, site de Digne-les-Bains</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jmaisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6618-6296</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187242046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux comme trajectoire territorialisée d'innovation sociale : le cas d'un territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Transitions et gouvernance territoriale, 2024 (2), pp.257-277. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.242.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coopératives de production à la marge de la gouvernance territoriale ? Une analyse à partir de Scop-Scic en régions Auvergne-Rhône-Alpes et Sud-PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2-3), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DLA : quand l’accompagnement prend une dimension formative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (233), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.233.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire d’un territoire et fabriquer la transition par les Tiers-lieux : le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.321-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments publics de clusterisation de l’ESS et pluralisme institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03657078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire d’un territoire et fabriquer la transition par les tiers-lieux : le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3-4), pp.321-338. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2022.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler conventions valorielle et délibératrices dans les pratiques de GRH d’une coopérative : le cas de Scop-Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/3 (36), pp.13-36. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh1.203.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regénérer par les Tiers lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Apprendre des territoires, Hors-série 72, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRÉSERVER LE SENS DANS LES ORGANISATIONS DE L’ÉCONOMIE SOCIALE ET SOLIDAIRE : QUELS OUTILS DE GESTION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La gestion hors Mainstream, 8 (34), pp.3-29. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.034.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique de la médiation territorialisée : vers un modèle multi partie prenante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux territoriaux d’organisations et processus de normalisation. Le cas de la GRH dans les services à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réciprocité comme socle du projet politique au cœur des interdépendances entre logiques marchandes et redistributives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau International de recherche sur les Organisations et le Développement Durable (RIODD) [Communication orale]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC, Sep 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer la transition sur les territoires par les Tiers lieu : le cas de la ville de Digne les bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et territoires aux defis du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : quelles trajectoires de territorialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche “L’hybridité des ressources au regard de la crise sanitaire”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire chercheurs « modèles socio-économiques (MSE) et création de valeur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire du territoire et fabriquer la transition par les Tiers lieux : Le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESO, Université d'Angers, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridité des ressources au regard de la crise sanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance du monde associatif à la lumière de la crise covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des associations par le DLA : processus d'institutionnalisation multiscalaires en tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du Projet Essaqui - Institutionnalisations en miroir les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Bordeaux; Centre Emile Durkhein; IFAID Aquitaine, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus et limites de l’institutionnalisation des dynamiques territoriales de clusterisation de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutionnalisations en miroir, les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Bordeaux; Centre Emile Durkheim; IFAID Aquitaine, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : entre ancrage et découplage Problématique et cadre théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème rencontre du GESS - L’ESS comme source d’inspiration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et stratégies de mobilisation de ressources territoriales : vers une (re)territorialisation durable des activités économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque ASRDLF/12ème colloque ARSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF/ARSR, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et (re) territorialisation durable des activités économiques ? Une étude de cas sur deux coopératives en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres GESS, « ESS, Communs, Organisations alternatives : La gestion peut-elle fédérer autour d’une plus grande soutenabilité ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et territoire : premiers jalons d'un cadre analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIèmes journées de l’AES "Economie sociale et économie politique : regards croisés sur l’histoire et sur les enjeux contemporains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Economie Sociale, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation de la tension générique - spécifique dans la mise en place d’un dispositif de gestion des compétences au sein d’un réseau territorial d’organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée de Recherche Internationale Gestion des Entreprises Sociales et Solidaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Marne-la-Vallée, Dec 2013, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux territoriaux d'organisation (RTO) et gestion des compétences : vers une redéfinition des espaces de la GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AGRH "PME innovantes, clusters et territoires: théories et pratiques de la gestion des compétences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le care comme levier d’innovation managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélia Arras-Djabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol.11 (n°46), pp.2-2, 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.046.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04127833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le changement dans deux réseaux de Tiers-lieux : le rôle clé des bifurcations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Chabaud; Philippe Eynaud; Nadine Raulet-Crozet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 4, ISTE Group, pp.93-118, 2024, Série management et organisations solidaires, 978-1-83612-011-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre valeurs et pratiques : le rôle de la démocratie interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glémain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire. Les valeurs à l'épreuve des pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2023, 978-2-311-41275-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des orientations stratégiques des OESS sur les politiques de GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laëtitia Lethielleux, Patrick Valeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire Les valeurs à l’épreuve des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.95-112, 2023, 978-2-311-41275-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04259831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement des proximités entre des TPE/PME : le rôle de l’appartenance à un réseau territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elyes Bentabet; Martine Gadille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes sociaux des TPE et PME. Modèles et logiques d'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le travail en débats ; série CEREQ, 978-2-36630-086-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension collective des dispositifs de gestion : le cas de deux réseaux territoriaux dans les secteurs du tourisme social et des services à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions et presse universitaire de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Formes et fondements de la créativité dans l’Économie Sociale et Solidaire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-37496-015-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the manager becomes caring or care as a managerial rudder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélia Arras-Djabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03657089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer et militer&amp;quot;, concevoir l'organisation militante avec François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Andrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux difficultés de financement dans les associations artistiques et culturelles. Quelles stratégies d’hybridation des ressources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Injep. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tiers-lieux comme espace transitionnel : Réseaux et coopérations à Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEST CNRS UMR 7317; Villes Innovations. 2022, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler Digne-les-Bains à travers l’étude des externalités de ses Tiers Lieux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] POPSU. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Report on third sector barriers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] National Report No. 04/2016, Laboratoire d'économie et sociologie du travail (LEST); Mathématiques appliquées Paris 5 (CNRS : UMR8145, Université Paris 5). 2016, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité de l'emploi dans l'économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST); Aix-Marseille Université (AMU). 2010, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la coopération au sein des réseaux territoriaux d’organisations : une analyse à partir de l’Économie de la Proximité et de la Sociologie de la Traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Aix-Marseille Université; LEST UMR 7317, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01095370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Maisonnasse </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Sc. de gestionAix-Marseille UniversitéLaboratoire d'Economie et de Sociologie du TravailIUT d'AMU, site de Digne-les-Bains</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jmaisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6618-6296</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187242046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux comme trajectoire territorialisée d'innovation sociale : le cas d'un territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Transitions et gouvernance territoriale, 2024 (2), pp.257-277. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.242.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coopératives de production à la marge de la gouvernance territoriale ? Une analyse à partir de Scop-Scic en régions Auvergne-Rhône-Alpes et Sud-PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2-3), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DLA : quand l’accompagnement prend une dimension formative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (233), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.233.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire d’un territoire et fabriquer la transition par les tiers-lieux : le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3-4), pp.321-338. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2022.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire d’un territoire et fabriquer la transition par les Tiers-lieux : le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.321-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments publics de clusterisation de l’ESS et pluralisme institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03657078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regénérer par les Tiers lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Apprendre des territoires, Hors-série 72, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler conventions valorielle et délibératrices dans les pratiques de GRH d’une coopérative : le cas de Scop-Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/3 (36), pp.13-36. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh1.203.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRÉSERVER LE SENS DANS LES ORGANISATIONS DE L’ÉCONOMIE SOCIALE ET SOLIDAIRE : QUELS OUTILS DE GESTION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La gestion hors Mainstream, 8 (34), pp.3-29. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.034.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique de la médiation territorialisée : vers un modèle multi partie prenante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux territoriaux d’organisations et processus de normalisation. Le cas de la GRH dans les services à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réciprocité comme socle du projet politique au cœur des interdépendances entre logiques marchandes et redistributives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau International de recherche sur les Organisations et le Développement Durable (RIODD) [Communication orale]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC, Sep 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridité des ressources au regard de la crise sanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance du monde associatif à la lumière de la crise covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer la transition sur les territoires par les Tiers lieu : le cas de la ville de Digne les bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et territoires aux defis du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : quelles trajectoires de territorialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche “L’hybridité des ressources au regard de la crise sanitaire”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire chercheurs « modèles socio-économiques (MSE) et création de valeur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire du territoire et fabriquer la transition par les Tiers lieux : Le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESO, Université d'Angers, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et stratégies de mobilisation de ressources territoriales : vers une (re)territorialisation durable des activités économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque ASRDLF/12ème colloque ARSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF/ARSR, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus et limites de l’institutionnalisation des dynamiques territoriales de clusterisation de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutionnalisations en miroir, les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Bordeaux; Centre Emile Durkheim; IFAID Aquitaine, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des associations par le DLA : processus d'institutionnalisation multiscalaires en tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du Projet Essaqui - Institutionnalisations en miroir les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Bordeaux; Centre Emile Durkhein; IFAID Aquitaine, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : entre ancrage et découplage Problématique et cadre théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème rencontre du GESS - L’ESS comme source d’inspiration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et (re) territorialisation durable des activités économiques ? Une étude de cas sur deux coopératives en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres GESS, « ESS, Communs, Organisations alternatives : La gestion peut-elle fédérer autour d’une plus grande soutenabilité ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et territoire : premiers jalons d'un cadre analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIèmes journées de l’AES "Economie sociale et économie politique : regards croisés sur l’histoire et sur les enjeux contemporains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Economie Sociale, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation de la tension générique - spécifique dans la mise en place d’un dispositif de gestion des compétences au sein d’un réseau territorial d’organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée de Recherche Internationale Gestion des Entreprises Sociales et Solidaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Marne-la-Vallée, Dec 2013, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux territoriaux d'organisation (RTO) et gestion des compétences : vers une redéfinition des espaces de la GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AGRH "PME innovantes, clusters et territoires: théories et pratiques de la gestion des compétences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le care comme levier d’innovation managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélia Arras-Djabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol.11 (n°46), pp.2-2, 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.046.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04127833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer et militer&amp;quot; : la pensée de François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Andrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Kleszczowski; Adrien Laurent; Jennifer Saniossian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saisir le management des organisations de l'économie sociale et solidaire : perspectives théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.163-176, 2026, Lectures / relectures, 978-2-38630-358-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le changement dans deux réseaux de Tiers-lieux : le rôle clé des bifurcations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Chabaud; Philippe Eynaud; Nadine Raulet-Crozet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 4, ISTE Group, pp.93-118, 2024, Série management et organisations solidaires, 978-1-83612-011-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre valeurs et pratiques : le rôle de la démocratie interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glémain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire. Les valeurs à l'épreuve des pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2023, 978-2-311-41275-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des orientations stratégiques des OESS sur les politiques de GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laëtitia Lethielleux, Patrick Valeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire Les valeurs à l’épreuve des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.95-112, 2023, 978-2-311-41275-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04259831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement des proximités entre des TPE/PME : le rôle de l’appartenance à un réseau territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elyes Bentabet; Martine Gadille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes sociaux des TPE et PME. Modèles et logiques d'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le travail en débats ; série CEREQ, 978-2-36630-086-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension collective des dispositifs de gestion : le cas de deux réseaux territoriaux dans les secteurs du tourisme social et des services à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions et presse universitaire de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Formes et fondements de la créativité dans l’Économie Sociale et Solidaire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-37496-015-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the manager becomes caring or care as a managerial rudder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélia Arras-Djabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03657089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer et militer&amp;quot;, concevoir l'organisation militante avec François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Andrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux difficultés de financement dans les associations artistiques et culturelles. Quelles stratégies d’hybridation des ressources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Injep. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tiers-lieux comme espace transitionnel : Réseaux et coopérations à Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEST CNRS UMR 7317; Villes Innovations. 2022, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler Digne-les-Bains à travers l’étude des externalités de ses Tiers Lieux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] POPSU. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Report on third sector barriers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] National Report No. 04/2016, Laboratoire d'économie et sociologie du travail (LEST); Mathématiques appliquées Paris 5 (CNRS : UMR8145, Université Paris 5). 2016, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité de l'emploi dans l'économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST); Aix-Marseille Université (AMU). 2010, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la coopération au sein des réseaux territoriaux d’organisations : une analyse à partir de l’Économie de la Proximité et de la Sociologie de la Traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Aix-Marseille Université; LEST UMR 7317, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01095370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="490C428E"/>
+    <w:nsid w:val="47D8C579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jmaisonnasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6618-6296" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187242046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.242.0257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.233.0091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657078v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.203.0013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.034.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Trasciani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429305v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Arras-Djabi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.046.0002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gl&#233;main" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04259831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429317v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ballon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Andrien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978490v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Melnik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01095370v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jmaisonnasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6618-6296" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187242046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.242.0257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.233.0091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.203.0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.034.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Trasciani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514033v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Arras-Djabi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.046.0002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ballon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Andrien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gl&#233;main" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04259831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420981v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657089v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978490v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960049v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Melnik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01095370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>