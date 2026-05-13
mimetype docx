--- v0 (2026-03-06)
+++ v1 (2026-05-13)
@@ -204,585 +204,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative method for soot deposit quantification using a CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sensor: application to fire studies in research facilities</w:t>
+                <w:t xml:space="preserve">An experimental protocol for measuring aerosol deposition in industrial-sized ventilation ducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Kort</w:t>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-X. Ouf</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evelyne Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2022.106005⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (9), pp.094001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/ac68d3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03662406v1</w:t>
+                <w:t xml:space="preserve">irsn-04058846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry aerosol particle deposition on indoor surface: review of direct measurement techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative method for soot deposit quantification using a CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sensor: application to fire studies in research facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Kort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F-X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Malet</w:t>
+                <w:t xml:space="preserve">T. Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Gehin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (3), pp.261-280. </w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.106005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02786826.2021.2013431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2022.106005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642200v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03662406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow characterization of various singularities in a real-scale ventilation network with rectangular ducts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry aerosol particle deposition on indoor surface: review of direct measurement techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Radosavljevic</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109223⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (3), pp.261-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2021.2013431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04099177v1</w:t>
+                <w:t xml:space="preserve">hal-03642200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental protocol for measuring aerosol deposition in industrial-sized ventilation ducts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Flow characterization of various singularities in a real-scale ventilation network with rectangular ducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Radosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modou Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Géhin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johann Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (9), pp.094001. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 222, pp.109223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6501/ac68d3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04058846v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04099177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of soot deposit on a resistive sensor: proposal of an experimental calibration protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 156, pp.105783. </w:t>
@@ -1350,277 +1350,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian Simulation of Interacting PWR Sprays Including Droplet Collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water evaporation over sump surface in nuclear containment studies: CFD and LP codes validation on TOSQAN tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Foissac</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Degrees Du Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gelain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13182/NT13-A15762⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 263, pp.395-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2013.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992853v1</w:t>
+                <w:t xml:space="preserve">irsn-04058792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water evaporation over sump surface in nuclear containment studies: CFD and LP codes validation on TOSQAN tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eulerian Simulation of Interacting PWR Sprays Including Droplet Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Degrees Du Lou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Ruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Feuillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2013.05.009⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 181 (1), pp.133-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/NT13-A15762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">irsn-04058792v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code-experiment comparison on wall condensation tests in the presence of non-condensable gases—Numerical calculations for containment studies</w:t>
               </w:r>
@@ -1851,51 +1851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet size and velocity measurements at the outlet of a hollowcone spray nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1903,51 +1903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosaria Vetrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (11), pp.893-905. </w:t>
@@ -2125,247 +2125,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04058824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OECD International Standard Problem ISP-47 on containment thermal-hydraulics—Conclusions of the TOSQAN part</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of water droplet binary collisions and description of outcomes with a symmetric Weber number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Vendel</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.05.061⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (4), pp.047101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3392768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04058853v1</w:t>
+                <w:t xml:space="preserve">irsn-04058767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of water droplet binary collisions and description of outcomes with a symmetric Weber number</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OECD International Standard Problem ISP-47 on containment thermal-hydraulics—Conclusions of the TOSQAN part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Feuillebois</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 240 (10), pp.3209-3220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.05.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3392768⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-04058767v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04058853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Transfer of Diffusive Species with Nonconstant In-Flight Formation and Removal in Laminar Tube Flow. Application to Unattached Short-Lived Radon Daughters</w:t>
               </w:r>
@@ -2636,433 +2636,433 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol deposition in bends: sensitivity studies of various parameters in a lagrangian stochastic model</w:t>
+                <w:t xml:space="preserve">Aerosol characterization on noisy surfaces by deep-learning methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Ploix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Géhin</w:t>
+                <w:t xml:space="preserve">Philippe Querre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Papine-Paktoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Blusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPF2024 - The 20th Multiphase Flow Workshop - Conference and Short Course</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">EAC2024 - The European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875200v1</w:t>
+                <w:t xml:space="preserve">hal-04875162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-by-step CFD validation of turbulent particle transport and deposition in industrial bends</w:t>
+                <w:t xml:space="preserve">Aerosol deposition in bends: sensitivity studies of various parameters in a lagrangian stochastic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Géhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMC 2024 - XXVI Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">MPF2024 - The 20th Multiphase Flow Workshop - Conference and Short Course</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875135v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of aerosol surface concentration measurement by fluorimetry</w:t>
+                <w:t xml:space="preserve">Step-by-step CFD validation of turbulent particle transport and deposition in industrial bends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann Wiese</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Géhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAC2024 - European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">FMC 2024 - XXVI Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875191v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol characterization on noisy surfaces by deep-learning methods</w:t>
+                <w:t xml:space="preserve">Efficiency of aerosol surface concentration measurement by fluorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+                <w:t xml:space="preserve">Yves Mesnesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAC2024 - The European Aerosol Conference</w:t>
+              <w:t xml:space="preserve">EAC2024 - European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875162v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of local phenomena on aerosol deposition in ventilation ducts</w:t>
               </w:r>
@@ -3152,77 +3152,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de mesures de dépôt d’aérosols dans des gaines rectangulaires de réseau de ventilation de grande taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Géhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français sur les Aérosols 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA, May 2022, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3256,77 +3256,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation du protocole de mesure de dépôt d'aérosols dans une gaine de réseau de ventilation de taille industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ième Congrès Français sur les Aérosols, CFA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, ONLINE, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3360,103 +3360,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la réponse d'un capteur résistif aux suies produites par un solvant industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA2021 - 34</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -3509,77 +3509,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary measurements of aerosol deposition in a ventilation network of industrial size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference, EAC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, WEB CONFERENCE, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3604,77 +3604,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurement protocol of aerosol deposition relating to a bend in a large ventilation network with rectangular ducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 th International Conference on "Instrumental Methods of Analysis", IMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, ONLINE, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3699,103 +3699,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'effet de la tension de polarisation sur la réponse d'un capteur résistif de suies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA2020 - 33ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA - Association Française d'Etudes et de Recherches sur les Aérosols, Jan 2020, Paris, France. </w:t>
@@ -3833,51 +3833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'effet de la tension de polarisation sur la réponse d'un capteur résistif de suies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3885,51 +3885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA2020 - 33ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA - Association Française d'Etudes et de Recherches sur les Aérosols, Jan 2020, Paris, France. pp.1-74</w:t>
@@ -3958,51 +3958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification spatiale du dépôt de suies dans un local lors d'un incendie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4010,51 +4010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4264,77 +4264,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of local deposition in a real scale T-junction of a ventilation network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Géhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Malaga, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4454,90 +4454,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A resistive soot sensor for mass quantification through a correlation between conductance and soot mass loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4748,51 +4748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ploix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2899/1/012018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03662406v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Ouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2021.2013431" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04099177v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Radosavljevic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Mbaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Wiese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac68d3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03203120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105783" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Bu&#269;ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Stabile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Pra&#382;nikar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20236707" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laissac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.11.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqun Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.10.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2014.06.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Parduba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mimouni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Travis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.05.033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H9F1KJ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foissac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mimouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuillebois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT13-A15762" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Degrees Du Lou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.05.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH1W5406-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vendel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.08.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSHBPGL9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bessiron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrotin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2011.03.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T6CL4S3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Vetrano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2012004171" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blumenfeld" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Arndt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Babic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benta&#239;b" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2011.03.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7RFRGV6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058853v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.05.061" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8710S0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Feuillebois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3392768" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michielsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boulaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Renoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/027868200303713" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alloul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(99)00062-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRHPXQX6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ploix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mesnesguen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875162v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Querre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Papine-Paktoris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320062v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-32945" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04098789v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-28818" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24837" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03145251v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24818" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03127622v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19777" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059995v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05185305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667009v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caroli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vendel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICONE14-89468" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04303770v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04303766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wiese" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03177014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ploix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2899/1/012018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Costa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac68d3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03662406v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Ouf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gelain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642200v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2021.2013431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04099177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Radosavljevic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Mbaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Wiese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109223" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03203120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105783" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Bu&#269;ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Stabile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Pra&#382;nikar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20236707" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laissac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.11.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqun Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.10.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2014.06.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Parduba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mimouni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Travis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.05.033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H9F1KJ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Degrees Du Lou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.05.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH1W5406-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foissac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mimouni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuillebois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT13-A15762" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vendel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.08.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSHBPGL9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bessiron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrotin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2011.03.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T6CL4S3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Vetrano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2012004171" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blumenfeld" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Arndt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Babic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benta&#239;b" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2011.03.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7RFRGV6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Feuillebois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3392768" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.05.061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8710S0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michielsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boulaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Renoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/027868200303713" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alloul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(99)00062-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRHPXQX6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Querre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Papine-Paktoris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ploix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mesnesguen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320062v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-32945" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04098789v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-28818" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24837" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03145251v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24818" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03127622v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19777" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059995v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05185305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667009v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caroli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vendel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICONE14-89468" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04303770v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04303766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wiese" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03177014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>