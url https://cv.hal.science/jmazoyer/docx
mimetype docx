--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -332,1233 +332,1233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. III. Aperture Masking Interferometric Observations of the Star HIP 65426 at 3.8 &amp;lt;i&amp;gt;μ&amp;lt;/i&amp;gt;m</w:t>
+                <w:t xml:space="preserve">Advancing European High-Contrast Imaging R&amp;D Towards the Habitable Worlds Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrishmoy Ray</w:t>
+                <w:t xml:space="preserve">Iva Laginja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steph Sallum</w:t>
+                <w:t xml:space="preserve">Óscar Carrión-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasha Hinkley</w:t>
+                <w:t xml:space="preserve">Romain Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand Sivaramkrishnan</w:t>
+                <w:t xml:space="preserve">Elisabeth Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Cooper</w:t>
+                <w:t xml:space="preserve">Lucie Leboulleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 983, </w:t>
+              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 370 (3), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/adaeb7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10509-025-04417-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343593v1</w:t>
+                <w:t xml:space="preserve">hal-05343609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust populations from 30 to 1000 au in the debris disk of HD 120326</w:t>
+                <w:t xml:space="preserve">GPI+SPHERE detection of a 6.1MJup circumbinary planet around HD 143811</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Desgrange</w:t>
+                <w:t xml:space="preserve">Vito Squicciarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chauvin</w:t>
+                <w:t xml:space="preserve">Christian Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Henning</w:t>
+                <w:t xml:space="preserve">Philippe Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 698, pp.A183. </w:t>
+              <w:t xml:space="preserve">, 2025, 702, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202557104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346873v1</w:t>
+                <w:t xml:space="preserve">hal-05279078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COBREX archival survey: Improved constraints on the occurrence rate of wide-orbit substellar companions</w:t>
+                <w:t xml:space="preserve">Dust populations from 30 to 1000 au in the debris disk of HD 120326</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vito Squicciarini</w:t>
+                <w:t xml:space="preserve">C. Desgrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Chomez</w:t>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delorme</w:t>
+                <w:t xml:space="preserve">Th. Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, pp.A54. </w:t>
+              <w:t xml:space="preserve">, 2025, 698, pp.A183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863983v1</w:t>
+                <w:t xml:space="preserve">hal-05346873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing European High-Contrast Imaging R&amp;D Towards the Habitable Worlds Observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The COBREX archival survey: Improved constraints on the occurrence rate of wide-orbit substellar companions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Squicciarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Laginja</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucie Leboulleux</w:t>
+                <w:t xml:space="preserve">Antoine Chomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10509-025-04417-8⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, pp.A54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343609v1</w:t>
+                <w:t xml:space="preserve">hal-04863983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPI+SPHERE detection of a 6.1MJup circumbinary planet around HD 143811</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+                <w:t xml:space="preserve">The Disks In Scorpius–Centaurus Survey (DISCS). I. Four Newly Resolved Debris Disks in Polarized Intensity Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Crotts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wilkinson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delorme</w:t>
+                <w:t xml:space="preserve">Jennifer Patience</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 702, </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170 (1), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202557104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/add528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279078v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Disks In Scorpius–Centaurus Survey (DISCS). I. Four Newly Resolved Debris Disks in Polarized Intensity Light</w:t>
+                <w:t xml:space="preserve">Evidence for a sub-Jovian planet in the young TWA 7 disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Hom</w:t>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Esposito</w:t>
+                <w:t xml:space="preserve">C. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Crotts</w:t>
+                <w:t xml:space="preserve">M. Mâlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Patience</w:t>
+                <w:t xml:space="preserve">C. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 170 (1), pp.46. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 642 (8069), pp.905-908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/add528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09150-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346846v1</w:t>
+                <w:t xml:space="preserve">insu-05140539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a sub-Jovian planet in the young TWA 7 disk</w:t>
+                <w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. III. Aperture Masking Interferometric Observations of the Star HIP 65426 at 3.8 &amp;lt;i&amp;gt;μ&amp;lt;/i&amp;gt;m</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+                <w:t xml:space="preserve">Shrishmoy Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wilkinson</w:t>
+                <w:t xml:space="preserve">Steph Sallum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mâlin</w:t>
+                <w:t xml:space="preserve">Sasha Hinkley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+                <w:t xml:space="preserve">Anand Sivaramkrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perrot</w:t>
+                <w:t xml:space="preserve">Rachel Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 642 (8069), pp.905-908. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 983, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09150-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/adaeb7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05140539v1</w:t>
+                <w:t xml:space="preserve">hal-05343593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Uniform Analysis of Debris Disks with the Gemini Planet Imager. I. An Empirical Search for Perturbations from Planetary Companions in Polarized Light Images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gemini Planet Imager Observations of a Resolved Low-inclination Debris Disk around HD 156623</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda Matthews</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Briley Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ruobing Dong</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Arriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad0e69⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 168 (4), pp.142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ad67e1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750018v1</w:t>
+                <w:t xml:space="preserve">hal-04749968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemini Planet Imager Observations of a Resolved Low-inclination Debris Disk around HD 156623</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A Uniform Analysis of Debris Disks with the Gemini Planet Imager. I. An Empirical Search for Perturbations from Planetary Companions in Polarized Light Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Crotts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald López</w:t>
+                <w:t xml:space="preserve">Ruobing Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 168 (4), pp.142. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 961 (2), pp.245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ad67e1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad0e69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749968v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations for the SAXO+ upgrade: Performance analysis of the adaptive optics system</w:t>
               </w:r>
@@ -1583,51 +1583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1825,51 +1825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based wavefront correction using model-free Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent M. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,51 +1955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems I: High-Contrast Imaging of the Exoplanet HIP 65426 b from 2−16 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarynn Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha Hinkley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2223,51 +2223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging exoplanets with coronagraphic instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (S2), pp.1-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2474,51 +2474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda C. Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M. Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2595,51 +2595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bhowmik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2697,1168 +2697,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Resolved Scattered-light Images of Four Debris Disks in Scorpius-Centaurus with the Gemini Planet Imager</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Imaging the 44 au Kuiper Belt Analog Debris Ring around HD 141569A with GPI Polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sebastián Bruzzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanimir Metchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kadin Worthen</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell A. Millar-Blanchaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruobing Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 159, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5af2⟩</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5d2e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03705230v1</w:t>
+                <w:t xml:space="preserve">insu-03705225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris Disk Results from the Gemini Planet Imager Exoplanet Survey's Polarimetric Imaging Campaign</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Multiband GPI Imaging of the HR 4796A Debris Disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poteet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab9199⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 898 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab9aba⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03705199v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiband GPI Imaging of the HR 4796A Debris Disk</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Debris Disk Results from the Gemini Planet Imager Exoplanet Survey's Polarimetric Imaging Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P. Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Millar-Blanchaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab9aba⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab9199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038969v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03705199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the 44 au Kuiper Belt Analog Debris Ring around HD 141569A with GPI Polarimetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ruobing Dong</w:t>
+                <w:t xml:space="preserve">The HOSTS Survey for Exozodiacal Dust: Observational Results from the Complete Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Defrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hinz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 159, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5d2e⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 159 (4), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab7817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03705225v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HOSTS Survey for Exozodiacal Dust: Observational Results from the Complete Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Kennedy</w:t>
+                <w:t xml:space="preserve">Multiband Polarimetric Imaging of HR 4796A with the Gemini Planet Imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Arriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Millar-Blanchaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 159 (4), pp.177. </w:t>
+              <w:t xml:space="preserve">, 2020, 160 (2), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab7817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab91b1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262728v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiband Polarimetric Imaging of HR 4796A with the Gemini Planet Imager</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">The Gemini Planet Imager View of the HD 32297 Debris Disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxwell Millar-Blanchaer</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malena Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Zalesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 160 (2), pp.79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab91b1⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 159 (6), pp.251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab8881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251983v1</w:t>
+                <w:t xml:space="preserve">hal-03259820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gemini Planet Imager View of the HD 32297 Debris Disk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">First Resolved Scattered-light Images of Four Debris Disks in Scorpius-Centaurus with the Gemini Planet Imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Patience</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Esposito</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadin Worthen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 159 (6), pp.251. </w:t>
+              <w:t xml:space="preserve">, 2020, 159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab8881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5af2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259820v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03705230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Debris Disks as Strategic Targets for the 2020s</w:t>
+                <w:t xml:space="preserve">Investigating the presence of two belts in the HD 15115 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Debes</w:t>
+                <w:t xml:space="preserve">N. Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Choquet</w:t>
+                <w:t xml:space="preserve">H. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie C. Faramaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dean Hines</w:t>
+                <w:t xml:space="preserve">J.-C. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.1906.02129⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 622, pp.A192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584372v1</w:t>
+                <w:t xml:space="preserve">hal-03145732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exo-Kuiper Belt with An Extended Halo around HD 191089 in Scattered Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marshall Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John H Debes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3873,100 +3873,100 @@
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 882 (1), pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ab3403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially resolved spectroscopy of the debris disk HD 32297</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bhowmik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4037,161 +4037,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02296186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the presence of two belts in the HD 15115 system</w:t>
+                <w:t xml:space="preserve">Cold Debris Disks as Strategic Targets for the 2020s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Engler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+                <w:t xml:space="preserve">John Debes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Schmid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">Virginie C. Faramaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Augereau</w:t>
+                <w:t xml:space="preserve">Dean Hines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 622, pp.A192. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (3), pp.566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1906.02129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145732v1</w:t>
+                <w:t xml:space="preserve">hal-03584372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Standard for Assessing the Performance of High Contrast Imaging Systems</w:t>
               </w:r>
@@ -4311,51 +4311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pair-based Analytical model for Segmented Telescopes Imaging from Space for sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Leboulleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4484,64 +4484,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malena Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 156 (2), pp.47. </w:t>
@@ -4707,766 +4707,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal plane wavefront sensor achromatization: The multireference self-coherent camera</w:t>
+                <w:t xml:space="preserve">Discovery of concentric broken rings at sub-arcsec separations in the HD 141569A gas-rich, debris disk with VLT/SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Delorme</w:t>
+                <w:t xml:space="preserve">Clément Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Galicher</w:t>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Baudoz</w:t>
+                <w:t xml:space="preserve">Éric Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rousset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Mazoyer</w:t>
+                <w:t xml:space="preserve">Jean-Charles Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 588, pp.A136. </w:t>
+              <w:t xml:space="preserve">, 2016, 590, pp.id.L7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448259v1</w:t>
+                <w:t xml:space="preserve">hal-01323827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of concentric broken rings at sub-arcsec separations in the HD 141569A gas-rich, debris disk with VLT/SPHERE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A SYMMETRIC INNER CAVITY IN THE HD 141569A CIRCUMSTELLAR DISK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Perrot</w:t>
+                <w:t xml:space="preserve">E. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
+                <w:t xml:space="preserve">M. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628396⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 818 (2), pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/818/2/150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323827v1</w:t>
+                <w:t xml:space="preserve">hal-02460660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SYMMETRIC INNER CAVITY IN THE HD 141569A CIRCUMSTELLAR DISK</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+                <w:t xml:space="preserve">Active compensation of aperture discontinuities for WFIRST-AFTA: analytical and numerical comparison of propagation methods and preliminary results with a WFIRST-AFTA-like pupil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Choquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Pueyo</w:t>
+                <w:t xml:space="preserve">Roeland van Der Marel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/818/2/150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (1), pp.011008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JATIS.2.1.011008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460660v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active compensation of aperture discontinuities for WFIRST-AFTA: analytical and numerical comparison of propagation methods and preliminary results with a WFIRST-AFTA-like pupil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+                <w:t xml:space="preserve">FIRST IMAGES OF DEBRIS DISKS AROUND TWA 7, TWA 25, HD 35650, AND HD 377</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marshall Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Soummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pueyo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roeland van Der Marel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JATIS.2.1.011008⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 817 (1), pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/817/1/L2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034078v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST IMAGES OF DEBRIS DISKS AROUND TWA 7, TWA 25, HD 35650, AND HD 377</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pueyo</w:t>
+                <w:t xml:space="preserve">Focal plane wavefront sensor achromatization: The multireference self-coherent camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baudoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 817 (1), pp.L2. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 588, pp.A136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/817/1/L2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034049v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-contrast imaging in polychromatic light with the self-coherent camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 564, pp.L1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5513,90 +5513,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the HD 15115 inner disk really asymmetrical?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 569, pp.A29. </w:t>
@@ -5781,90 +5781,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and correction of wavefront aberrations using the self-coherent camera: laboratory results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 557, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6358,51 +6358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Reinforcement Learning Approach to Wavefront Control for Exoplanet Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herscovici-Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6786,51 +6786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7054,51 +7054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahed Wahhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7149,90 +7149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiskFM: A forward modeling tool for disk analysis with coronagraphic instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Arriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Millar-Blanchaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7309,51 +7309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fogarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Mawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Sirbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7417,77 +7417,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-contrast imager for complex aperture telescopes (HiCAT): 3. first lab results with wavefront control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7545,1099 +7545,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of high-contrast imaging systems for current and future ground-based and space-based telescopes III: technology opportunities and pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of high-contrast imaging systems for current and future ground- and space-based telescopes I: coronagraph design methods and optical performance metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garreth Ruane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frans Snik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baudoz</w:t>
+                <w:t xml:space="preserve">A.J. Eldorado Riggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunella Carlomagno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Galicher</w:t>
+                <w:t xml:space="preserve">Emiel Por</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2313957⟩</w:t>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, TX, United States. pp.98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2312948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308225v1</w:t>
+                <w:t xml:space="preserve">hal-02308236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of high-contrast imaging systems for current and future ground- and space-based telescopes I: coronagraph design methods and optical performance metrics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of high-contrast imaging systems for current and future ground-based and space-based telescopes: Part II. Common path wavefront sensing/control and coherent differential imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiel Por</w:t>
+                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou N’diaye</w:t>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Sirbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Austin, TX, United States. pp.98, </w:t>
+              <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2312948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2314260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308236v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apodized pupil Lyot coronagraphs designs for future segmented space telescopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apodized Pupil Lyot coronagraphs with arbitrary aperture telescopes: novel designs using hybrid focal plane masks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Soummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn St. Laurent</w:t>
+                <w:t xml:space="preserve">Alexis Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fogarty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, France. pp.102, </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2313902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2313225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308216v1</w:t>
+                <w:t xml:space="preserve">hal-02308579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apodized Pupil Lyot coronagraphs with arbitrary aperture telescopes: novel designs using hybrid focal plane masks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Apodized pupil Lyot coronagraphs designs for future segmented space telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn St. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Fogarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Soummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Zimmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Fogarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.226, </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, France. pp.102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2313225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2313902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308579v1</w:t>
+                <w:t xml:space="preserve">hal-02308216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of high-contrast imaging systems for current and future ground-based and space-based telescopes: Part II. Common path wavefront sensing/control and coherent differential imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-contrast imager for complex aperture telescopes (HiCAT): 5. first results with segmented-aperture coronagraph and wavefront control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Soummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
+                <w:t xml:space="preserve">Gregory R. Brady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guyon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dan Sirbu</w:t>
+                <w:t xml:space="preserve">Keira Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2314260⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2314110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308750v1</w:t>
+                <w:t xml:space="preserve">hal-02333032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-contrast imager for complex aperture telescopes (HiCAT): 5. first results with segmented-aperture coronagraph and wavefront control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal deformable mirror and pupil apodization combinations for apodized pupil Lyot coronagraphs with obstructed pupils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Fogarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn St. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Soummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elodie Choquet</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2314110⟩</w:t>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2314394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333032v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal deformable mirror and pupil apodization combinations for apodized pupil Lyot coronagraphs with obstructed pupils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis for high-contrast imaging with segmented space telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Leboulleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.54, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2314394⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2313904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308779v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis for high-contrast imaging with segmented space telescopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pueyo</w:t>
+                <w:t xml:space="preserve">Review of high-contrast imaging systems for current and future ground-based and space-based telescopes III: technology opportunities and pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Snik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Sauvage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+                <w:t xml:space="preserve">Brunella Carlomagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t>
+              <w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, France. pp.91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2313904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2313957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308687v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial apodized vortex coronagraphs for obscured telescope pupils</w:t>
               </w:r>
@@ -8649,64 +8649,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fogarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications: Techniques and Instrumentation for Detection of Exoplanets VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, San Diego, United States. pp.27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8874,77 +8874,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correcting for the effects of pupil discontinuities with the ACAD method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Mawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9008,90 +9008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active correction of aperture discontinuities (ACAD) for space telescope pupils: a parametic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Mawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9181,51 +9181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laird Close</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Véran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9270,308 +9270,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-contrast imaging with a self-coherent camera</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baudoz</w:t>
+                <w:t xml:space="preserve">Overview of the French organic spreaders stock: State of the art and performance assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Rousset</w:t>
+                <w:t xml:space="preserve">Marilys Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference Ramiran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019575v1</w:t>
+                <w:t xml:space="preserve">hal-00947861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the French organic spreaders stock: State of the art and performance assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marilys Pradel</w:t>
+                <w:t xml:space="preserve">High-contrast imaging with a self-coherent camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference Ramiran</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. pp.88640M, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2025298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947861v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark hole and planet detection: laboratory results using the self-coherent camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Amsterdam, Netherlands. pp.84468C, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9618,90 +9618,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental results on wavefront correction using the self-coherent camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Amsterdam (Hollande), Netherlands. pp.844689, </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9761,51 +9761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9892,51 +9892,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optique active pour l’imagerie d’exoplanètes et de disques de débris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Instrumentation et méthodes pour l'astrophysique [astro-ph.IM]. Observatoire de Paris - PSL, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9986,51 +9986,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrading SPHERE with the second stage AO system SAXO+: non-common path aberrations estimation and correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10098,699 +10098,699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Contrast Testbeds for Future Space-Based Direct Imaging Exoplanet Missions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baudoz</w:t>
+                <w:t xml:space="preserve">Status of Space-based Segmented-Aperture Coronagraphs for Characterizing Exo-Earths Around Sun-Like Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Shaklan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Crill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruslan Belikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Fogarty</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Bryson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Bendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033747v1</w:t>
+                <w:t xml:space="preserve">hal-03086423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of Space-based Segmented-Aperture Coronagraphs for Characterizing Exo-Earths Around Sun-Like Stars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brendan Crill</w:t>
+                <w:t xml:space="preserve">Optimal Architectures and Survey Designs for Maximizing the Yields of Direct-Imaging Exoplanet Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada N. Arney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruslan Belikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Bolcar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Bendek</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03086423v1</w:t>
+                <w:t xml:space="preserve">hal-03086408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Absil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Architectures and Survey Designs for Maximizing the Yields of Direct-Imaging Exoplanet Missions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capabilities of ACAD-OSM, an active method for the correction of aperture discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Fogarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Leboulleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cady</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03086408v1</w:t>
+                <w:t xml:space="preserve">hal-03033843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capabilities of ACAD-OSM, an active method for the correction of aperture discontinuities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">High-Contrast Testbeds for Future Space-Based Direct Imaging Exoplanet Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruslan Belikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Crill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fogarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033843v1</w:t>
+                <w:t xml:space="preserve">hal-03033747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Correction of Aperture Discontinuities-Optimized Stroke Minimization. I. A New Adaptive Interaction Matrix Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fogarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10844,51 +10844,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haut-contraste pour l'imagerie directe d'exoplanètes et de disques: de la self-coherent camera à l'analyse de données NICI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Instrumentation et méthodes pour l'astrophysique [astro-ph.IM]. Paris 7, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11155,51 +11155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF8F7A55"/>
+    <w:nsid w:val="25363F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11386,51 +11386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jmazoyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9133-3091" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508281v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Delaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Potier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Galicher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goulas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11726.73289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrishmoy Ray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steph Sallum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Hinkley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramkrishnan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cooper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adaeb7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgrange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452647" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Squicciarini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chomez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Laginja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Matthews" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leboulleux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-025-04417-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wilkinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557104" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hom" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Esposito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Crotts" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Patience" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/add528" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05140539v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilkinson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#226;lin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09150-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Matthews" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad0e69" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briley Lewis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitzgerald" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Arriaga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald L&#243;pez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad67e1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadin Worthen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Brittain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicero Lu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rebollido" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad1511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624895v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gutierrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herscovici-Schiller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Abeloos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.529415" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarynn Carter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kammerer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skemer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd93e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany E Miles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth A Biller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Patapis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rickman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acb04a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Galicher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.133" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03670821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Follette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jorquera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazoyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac4d9b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie A. Crotts" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda C. Matthews" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Esposito" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kalas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abff5c" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhowmik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140319" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5af2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Esposito" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Fitzgerald" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Millar-Blanchaer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab9199" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poteet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ren" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9aba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Bruzzone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimir Metchev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell A. Millar-Blanchaer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5d2e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ertel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defr&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hinz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mennesson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kennedy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab7817" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab91b1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259820v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Rice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zalesky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab8881" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584372v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Debes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie C. Faramaz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Hines" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1906.02129" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334961v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Perrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Debes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3403" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02296186v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936076" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145732v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Engler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Augereau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833542" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693586v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jensen-Clem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mawet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Gomez Gonzalez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Belikov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa97e4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sauvage" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pueyo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soummer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.4.3.035002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118171v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duchene" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aacbc9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307882v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pueyo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fogarty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zimmerman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa91d7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delorme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galicher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudoz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527657" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323827v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pantin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628396" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460660v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/818/2/150" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034078v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Norman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland van Der Marel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.2.1.011008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/817/1/L2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423375" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548579v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424479" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315519v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wiens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Anderson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.02.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439534v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321706" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576541v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.4.08" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973810v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2011.10.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601233v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460972v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubourg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lablanquie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663023v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020374" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stadler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schreiber" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Cortecchia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Diolaiti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019157" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-128" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419706v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-033" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419710v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-129" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019547v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Wahhaj" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629926" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379746v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560091" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450362v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fogarty" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sirbu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreth Ruane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563180" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall D. Perrin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188497" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308225v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Snik" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Carlomagno" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313957" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308236v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Eldorado Riggs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Por" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N&#8217;diaye" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312948" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308216v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn St. Laurent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zimmerman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313902" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308579v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carlotti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Dohlen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313225" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308750v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Jovanovic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314260" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333032v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Brady" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keira Brooks" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Comeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314110" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308779v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314394" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308687v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313904" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024180v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274603" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019560v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Egron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonnefois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272981" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033860v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232907" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033869v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188692" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762992v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Marchetti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laird Close" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2057833" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019575v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rousset" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025298" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947861v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019580v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926575" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019380v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926586" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584982v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Cosnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523787v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694705v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Bernardino Dinis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033747v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Crill" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086423v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Shaklan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bryson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bendek" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086408v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stark" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada N. Arney" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Bolcar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cady" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033843v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109465v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01075914v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204069v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sala" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willemin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masquelez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jmazoyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9133-3091" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508281v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Delaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Potier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Galicher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goulas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11726.73289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Laginja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Matthews" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leboulleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-025-04417-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Squicciarini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wilkinson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgrange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chomez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452310" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Esposito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Crotts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Patience" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/add528" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05140539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilkinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#226;lin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09150-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrishmoy Ray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steph Sallum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Hinkley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramkrishnan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cooper" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adaeb7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briley Lewis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitzgerald" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Arriaga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald L&#243;pez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad67e1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Matthews" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad0e69" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadin Worthen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Brittain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicero Lu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rebollido" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad1511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624895v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gutierrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herscovici-Schiller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Abeloos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.529415" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarynn Carter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kammerer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skemer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd93e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany E Miles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth A Biller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Patapis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rickman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acb04a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Galicher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.133" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03670821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Follette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jorquera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazoyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac4d9b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie A. Crotts" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda C. Matthews" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Esposito" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kalas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abff5c" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhowmik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140319" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705225v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Bruzzone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimir Metchev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell A. Millar-Blanchaer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5d2e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poteet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ren" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9aba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Esposito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Fitzgerald" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Millar-Blanchaer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab9199" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ertel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defr&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hinz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mennesson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kennedy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab7817" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab91b1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259820v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Rice" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zalesky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab8881" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5af2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145732v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Engler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Augereau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833542" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Perrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Debes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3403" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02296186v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936076" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Debes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie C. Faramaz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Hines" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1906.02129" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693586v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jensen-Clem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mawet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Gomez Gonzalez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Belikov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa97e4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sauvage" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pueyo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soummer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.4.3.035002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118171v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duchene" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aacbc9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307882v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pueyo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fogarty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zimmerman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa91d7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pantin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628396" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/818/2/150" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034078v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Norman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland van Der Marel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.2.1.011008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034049v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/817/1/L2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448259v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delorme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galicher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudoz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527657" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423375" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548579v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424479" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315519v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wiens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Anderson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.02.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439534v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321706" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576541v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.4.08" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973810v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2011.10.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601233v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460972v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubourg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lablanquie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663023v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020374" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stadler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schreiber" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Cortecchia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Diolaiti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019157" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-128" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419706v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-033" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419710v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-129" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019547v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Wahhaj" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629926" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379746v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560091" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450362v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fogarty" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sirbu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreth Ruane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563180" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall D. Perrin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188497" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308236v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Eldorado Riggs" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Por" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N&#8217;diaye" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312948" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308750v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Jovanovic" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314260" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308579v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carlotti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Dohlen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313225" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308216v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn St. Laurent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zimmerman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313902" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333032v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Brady" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keira Brooks" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Comeau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314110" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308779v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314394" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308687v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313904" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308225v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Snik" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Carlomagno" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313957" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024180v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274603" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019560v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Egron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonnefois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272981" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033860v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232907" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033869v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188692" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762992v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Marchetti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laird Close" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2057833" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947861v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019575v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025298" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019580v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926575" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019380v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926586" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584982v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Cosnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523787v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694705v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Bernardino Dinis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086423v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Shaklan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Crill" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bryson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bendek" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086408v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stark" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada N. Arney" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Bolcar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cady" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033843v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033747v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109465v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01075914v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204069v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sala" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willemin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masquelez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>