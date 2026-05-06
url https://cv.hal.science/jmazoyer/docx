--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -332,965 +332,965 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing European High-Contrast Imaging R&amp;D Towards the Habitable Worlds Observatory</w:t>
+                <w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. III. Aperture Masking Interferometric Observations of the Star HIP 65426 at 3.8 &amp;lt;i&amp;gt;μ&amp;lt;/i&amp;gt;m</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Laginja</w:t>
+                <w:t xml:space="preserve">Shrishmoy Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Óscar Carrión-González</w:t>
+                <w:t xml:space="preserve">Steph Sallum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Laugier</w:t>
+                <w:t xml:space="preserve">Sasha Hinkley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Matthews</w:t>
+                <w:t xml:space="preserve">Anand Sivaramkrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Leboulleux</w:t>
+                <w:t xml:space="preserve">Rachel Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 370 (3), pp.29. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 983, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10509-025-04417-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/adaeb7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343609v1</w:t>
+                <w:t xml:space="preserve">hal-05343593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPI+SPHERE detection of a 6.1MJup circumbinary planet around HD 143811</w:t>
+                <w:t xml:space="preserve">Advancing European High-Contrast Imaging R&amp;D Towards the Habitable Worlds Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vito Squicciarini</w:t>
+                <w:t xml:space="preserve">Iva Laginja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+                <w:t xml:space="preserve">Óscar Carrión-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wilkinson</w:t>
+                <w:t xml:space="preserve">Romain Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
+                <w:t xml:space="preserve">Elisabeth Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delorme</w:t>
+                <w:t xml:space="preserve">Lucie Leboulleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 702, </w:t>
+              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 370 (3), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202557104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10509-025-04417-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279078v1</w:t>
+                <w:t xml:space="preserve">hal-05343609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust populations from 30 to 1000 au in the debris disk of HD 120326</w:t>
+                <w:t xml:space="preserve">GPI+SPHERE detection of a 6.1MJup circumbinary planet around HD 143811</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Desgrange</w:t>
+                <w:t xml:space="preserve">Vito Squicciarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chauvin</w:t>
+                <w:t xml:space="preserve">Christian Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Henning</w:t>
+                <w:t xml:space="preserve">Philippe Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 698, pp.A183. </w:t>
+              <w:t xml:space="preserve">, 2025, 702, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202557104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346873v1</w:t>
+                <w:t xml:space="preserve">hal-05279078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COBREX archival survey: Improved constraints on the occurrence rate of wide-orbit substellar companions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dust populations from 30 to 1000 au in the debris disk of HD 120326</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Chomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delorme</w:t>
+                <w:t xml:space="preserve">C. Desgrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, pp.A54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452310⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 698, pp.A183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863983v1</w:t>
+                <w:t xml:space="preserve">hal-05346873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Disks In Scorpius–Centaurus Survey (DISCS). I. Four Newly Resolved Debris Disks in Polarized Intensity Light</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
+                <w:t xml:space="preserve">The COBREX archival survey: Improved constraints on the occurrence rate of wide-orbit substellar companions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Squicciarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Patience</w:t>
+                <w:t xml:space="preserve">Antoine Chomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 170 (1), pp.46. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, pp.A54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/add528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346846v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a sub-Jovian planet in the young TWA 7 disk</w:t>
+                <w:t xml:space="preserve">The Disks In Scorpius–Centaurus Survey (DISCS). I. Four Newly Resolved Debris Disks in Polarized Intensity Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+                <w:t xml:space="preserve">Justin Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wilkinson</w:t>
+                <w:t xml:space="preserve">Thomas Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mâlin</w:t>
+                <w:t xml:space="preserve">Katie Crotts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perrot</w:t>
+                <w:t xml:space="preserve">Jennifer Patience</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 642 (8069), pp.905-908. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170 (1), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09150-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/add528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05140539v1</w:t>
+                <w:t xml:space="preserve">hal-05346846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. III. Aperture Masking Interferometric Observations of the Star HIP 65426 at 3.8 &amp;lt;i&amp;gt;μ&amp;lt;/i&amp;gt;m</w:t>
+                <w:t xml:space="preserve">Evidence for a sub-Jovian planet in the young TWA 7 disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrishmoy Ray</w:t>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steph Sallum</w:t>
+                <w:t xml:space="preserve">C. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasha Hinkley</w:t>
+                <w:t xml:space="preserve">M. Mâlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand Sivaramkrishnan</w:t>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Cooper</w:t>
+                <w:t xml:space="preserve">C. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 983, </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 642 (8069), pp.905-908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/adaeb7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09150-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343593v1</w:t>
+                <w:t xml:space="preserve">insu-05140539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemini Planet Imager Observations of a Resolved Low-inclination Debris Disk around HD 156623</w:t>
               </w:r>
@@ -1302,51 +1302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briley Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Arriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1410,90 +1410,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Uniform Analysis of Debris Disks with the Gemini Planet Imager. I. An Empirical Search for Perturbations from Planetary Companions in Polarized Light Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Crotts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruobing Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1583,51 +1583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1825,51 +1825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based wavefront correction using model-free Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent M. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,51 +1955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems I: High-Contrast Imaging of the Exoplanet HIP 65426 b from 2−16 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarynn Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha Hinkley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2223,51 +2223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging exoplanets with coronagraphic instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (S2), pp.1-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2474,51 +2474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda C. Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M. Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2595,51 +2595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bhowmik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2697,1501 +2697,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the 44 au Kuiper Belt Analog Debris Ring around HD 141569A with GPI Polarimetry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">First Resolved Scattered-light Images of Four Debris Disks in Scorpius-Centaurus with the Gemini Planet Imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Patience</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ruobing Dong</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadin Worthen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 159, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5d2e⟩</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5af2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03705225v1</w:t>
+                <w:t xml:space="preserve">insu-03705230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiband GPI Imaging of the HR 4796A Debris Disk</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Imaging the 44 au Kuiper Belt Analog Debris Ring around HD 141569A with GPI Polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sebastián Bruzzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanimir Metchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell A. Millar-Blanchaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruobing Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab9aba⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5d2e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038969v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03705225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris Disk Results from the Gemini Planet Imager Exoplanet Survey's Polarimetric Imaging Campaign</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Multiband GPI Imaging of the HR 4796A Debris Disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poteet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab9199⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 898 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab9aba⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03705199v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HOSTS Survey for Exozodiacal Dust: Observational Results from the Complete Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Kennedy</w:t>
+                <w:t xml:space="preserve">Debris Disk Results from the Gemini Planet Imager Exoplanet Survey's Polarimetric Imaging Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P. Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Millar-Blanchaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 159 (4), pp.177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab7817⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 160, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab9199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262728v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03705199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiband Polarimetric Imaging of HR 4796A with the Gemini Planet Imager</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxwell Millar-Blanchaer</w:t>
+                <w:t xml:space="preserve">The HOSTS Survey for Exozodiacal Dust: Observational Results from the Complete Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Defrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hinz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 160 (2), pp.79. </w:t>
+              <w:t xml:space="preserve">, 2020, 159 (4), pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab91b1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab7817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251983v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gemini Planet Imager View of the HD 32297 Debris Disk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Multiband Polarimetric Imaging of HR 4796A with the Gemini Planet Imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Arriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Esposito</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Millar-Blanchaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 159 (6), pp.251. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab8881⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 160 (2), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab91b1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259820v1</w:t>
+                <w:t xml:space="preserve">hal-03251983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Resolved Scattered-light Images of Four Debris Disks in Scorpius-Centaurus with the Gemini Planet Imager</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The Gemini Planet Imager View of the HD 32297 Debris Disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malena Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kadin Worthen</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Zalesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 159, </w:t>
+              <w:t xml:space="preserve">, 2020, 159 (6), pp.251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5af2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab8881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03705230v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the presence of two belts in the HD 15115 system</w:t>
+                <w:t xml:space="preserve">Cold Debris Disks as Strategic Targets for the 2020s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Engler</w:t>
+                <w:t xml:space="preserve">John Debes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie C. Faramaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Augereau</w:t>
+                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dean Hines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833542⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (3), pp.566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1906.02129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145732v1</w:t>
+                <w:t xml:space="preserve">hal-03584372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exo-Kuiper Belt with An Extended Halo around HD 191089 in Scattered Light</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the presence of two belts in the HD 15115 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marshall Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
+                <w:t xml:space="preserve">N. Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John H Debes</w:t>
+                <w:t xml:space="preserve">H. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab3403⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 622, pp.A192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334961v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolved spectroscopy of the debris disk HD 32297</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Bhowmik</w:t>
+                <w:t xml:space="preserve">An Exo-Kuiper Belt with An Extended Halo around HD 191089 in Scattered Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marshall Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Mazoyer</w:t>
+                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H Debes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 882 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab3403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02296186v1</w:t>
+                <w:t xml:space="preserve">hal-02334961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Debris Disks as Strategic Targets for the 2020s</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dean Hines</w:t>
+                <w:t xml:space="preserve">Spatially resolved spectroscopy of the debris disk HD 32297</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bhowmik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Kral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (3), pp.566. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 630, pp.A85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.1906.02129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584372v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02296186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Standard for Assessing the Performance of High Contrast Imaging Systems</w:t>
               </w:r>
@@ -4305,295 +4305,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03693586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pair-based Analytical model for Segmented Telescopes Imaging from Space for sensitivity analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Leboulleux</w:t>
+                <w:t xml:space="preserve">Direct Imaging of the HD 35841 Debris Disk: A Polarized Dust Ring from Gemini Planet Imager and an Outer Halo from HST /STIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Sauvage</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémi Soummer</w:t>
+                <w:t xml:space="preserve">Gaspard Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malena Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JATIS.4.3.035002⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156 (2), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aacbc9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109994v1</w:t>
+                <w:t xml:space="preserve">hal-02118171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Imaging of the HD 35841 Debris Disk: A Polarized Dust Ring from Gemini Planet Imager and an Outer Halo from HST /STIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas M. Esposito</w:t>
+                <w:t xml:space="preserve">Pair-based Analytical model for Segmented Telescopes Imaging from Space for sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Leboulleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Duchene</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elodie Choquet</w:t>
+                <w:t xml:space="preserve">Rémi Soummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 156 (2), pp.47. </w:t>
+              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.035002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aacbc9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JATIS.4.3.035002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118171v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Correction of Aperture Discontinuities-Optimized Stroke Minimization. II. Optimization for Future Missions</w:t>
               </w:r>
@@ -4707,766 +4707,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of concentric broken rings at sub-arcsec separations in the HD 141569A gas-rich, debris disk with VLT/SPHERE</w:t>
+                <w:t xml:space="preserve">Focal plane wavefront sensor achromatization: The multireference self-coherent camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Perrot</w:t>
+                <w:t xml:space="preserve">J. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+                <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Pantin</w:t>
+                <w:t xml:space="preserve">P. Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Augereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
+                <w:t xml:space="preserve">G. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 590, pp.id.L7. </w:t>
+              <w:t xml:space="preserve">, 2016, 588, pp.A136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323827v1</w:t>
+                <w:t xml:space="preserve">hal-02448259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SYMMETRIC INNER CAVITY IN THE HD 141569A CIRCUMSTELLAR DISK</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of concentric broken rings at sub-arcsec separations in the HD 141569A gas-rich, debris disk with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Choquet</w:t>
+                <w:t xml:space="preserve">Clément Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Pueyo</w:t>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/818/2/150⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 590, pp.id.L7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460660v1</w:t>
+                <w:t xml:space="preserve">hal-01323827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active compensation of aperture discontinuities for WFIRST-AFTA: analytical and numerical comparison of propagation methods and preliminary results with a WFIRST-AFTA-like pupil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
+                <w:t xml:space="preserve">A SYMMETRIC INNER CAVITY IN THE HD 141569A CIRCUMSTELLAR DISK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roeland van Der Marel</w:t>
+                <w:t xml:space="preserve">E. Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JATIS.2.1.011008⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 818 (2), pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/818/2/150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034078v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST IMAGES OF DEBRIS DISKS AROUND TWA 7, TWA 25, HD 35650, AND HD 377</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Active compensation of aperture discontinuities for WFIRST-AFTA: analytical and numerical comparison of propagation methods and preliminary results with a WFIRST-AFTA-like pupil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roeland van Der Marel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (1), pp.011008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JATIS.2.1.011008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/817/1/L2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03034049v1</w:t>
+                <w:t xml:space="preserve">hal-03034078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal plane wavefront sensor achromatization: The multireference self-coherent camera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Mazoyer</w:t>
+                <w:t xml:space="preserve">FIRST IMAGES OF DEBRIS DISKS AROUND TWA 7, TWA 25, HD 35650, AND HD 377</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marshall Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Soummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 588, pp.A136. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 817 (1), pp.L2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/817/1/L2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448259v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-contrast imaging in polychromatic light with the self-coherent camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 564, pp.L1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5513,90 +5513,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the HD 15115 inner disk really asymmetrical?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 569, pp.A29. </w:t>
@@ -5781,90 +5781,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and correction of wavefront aberrations using the self-coherent camera: laboratory results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 557, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6358,51 +6358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Reinforcement Learning Approach to Wavefront Control for Exoplanet Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herscovici-Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6786,51 +6786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7054,51 +7054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahed Wahhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7149,90 +7149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiskFM: A forward modeling tool for disk analysis with coronagraphic instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Arriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Millar-Blanchaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7309,51 +7309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fogarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Mawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Sirbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7417,90 +7417,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-contrast imager for complex aperture telescopes (HiCAT): 3. first lab results with wavefront control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marshall D. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7545,1168 +7545,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of high-contrast imaging systems for current and future ground- and space-based telescopes I: coronagraph design methods and optical performance metrics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of high-contrast imaging systems for current and future ground-based and space-based telescopes III: technology opportunities and pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Eldorado Riggs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+                <w:t xml:space="preserve">Frans Snik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiel Por</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mamadou N’diaye</w:t>
+                <w:t xml:space="preserve">Brunella Carlomagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2312948⟩</w:t>
+              <w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, France. pp.91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2313957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308236v1</w:t>
+                <w:t xml:space="preserve">hal-02308225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of high-contrast imaging systems for current and future ground-based and space-based telescopes: Part II. Common path wavefront sensing/control and coherent differential imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of high-contrast imaging systems for current and future ground- and space-based telescopes I: coronagraph design methods and optical performance metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garreth Ruane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Eldorado Riggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
+                <w:t xml:space="preserve">Emiel Por</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guyon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dan Sirbu</w:t>
+                <w:t xml:space="preserve">Mamadou N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.67, </w:t>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, TX, United States. pp.98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2314260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2312948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308750v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apodized Pupil Lyot coronagraphs with arbitrary aperture telescopes: novel designs using hybrid focal plane masks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Review of high-contrast imaging systems for current and future ground-based and space-based telescopes: Part II. Common path wavefront sensing/control and coherent differential imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kevin Fogarty</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Sirbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.226, </w:t>
+              <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2313225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2314260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308579v1</w:t>
+                <w:t xml:space="preserve">hal-02308750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apodized pupil Lyot coronagraphs designs for future segmented space telescopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apodized Pupil Lyot coronagraphs with arbitrary aperture telescopes: novel designs using hybrid focal plane masks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Soummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn St. Laurent</w:t>
+                <w:t xml:space="preserve">Alexis Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fogarty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, France. pp.102, </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2313902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2313225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308216v1</w:t>
+                <w:t xml:space="preserve">hal-02308579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-contrast imager for complex aperture telescopes (HiCAT): 5. first results with segmented-aperture coronagraph and wavefront control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Apodized pupil Lyot coronagraphs designs for future segmented space telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn St. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Fogarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Soummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keira Brooks</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Choquet</w:t>
+                <w:t xml:space="preserve">Neil Zimmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2314110⟩</w:t>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, France. pp.102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2313902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333032v1</w:t>
+                <w:t xml:space="preserve">hal-02308216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal deformable mirror and pupil apodization combinations for apodized pupil Lyot coronagraphs with obstructed pupils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">High-contrast imager for complex aperture telescopes (HiCAT): 5. first results with segmented-aperture coronagraph and wavefront control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Soummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory R. Brady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keira Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2314394⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2314110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308779v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis for high-contrast imaging with segmented space telescopes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Optimal deformable mirror and pupil apodization combinations for apodized pupil Lyot coronagraphs with obstructed pupils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Fogarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn St. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Soummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2314394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2313904⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02308687v1</w:t>
+                <w:t xml:space="preserve">hal-02308779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of high-contrast imaging systems for current and future ground-based and space-based telescopes III: technology opportunities and pathways</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baudoz</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis for high-contrast imaging with segmented space telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Leboulleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunella Carlomagno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Galicher</w:t>
+                <w:t xml:space="preserve">Jean-François Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Austin, France. pp.91, </w:t>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2313957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2313904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308225v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial apodized vortex coronagraphs for obscured telescope pupils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fogarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications: Techniques and Instrumentation for Detection of Exoplanets VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, San Diego, United States. pp.27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8753,51 +8753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Webb Space Telescope optical simulation testbed IV: linear control alignment of the primary segmented mirror and the secondary mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Egron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Soummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8874,103 +8874,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correcting for the effects of pupil discontinuities with the ACAD method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Mawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Soummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99044T, </w:t>
@@ -9008,90 +9008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active correction of aperture discontinuities (ACAD) for space telescope pupils: a parametic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Mawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9181,51 +9181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laird Close</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Véran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9270,308 +9270,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the French organic spreaders stock: State of the art and performance assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mazoyer</w:t>
+                <w:t xml:space="preserve">High-contrast imaging with a self-coherent camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilys Pradel</w:t>
+                <w:t xml:space="preserve">Gérard Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference Ramiran</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. pp.88640M, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2025298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947861v1</w:t>
+                <w:t xml:space="preserve">hal-04019575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-contrast imaging with a self-coherent camera</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Rousset</w:t>
+                <w:t xml:space="preserve">Overview of the French organic spreaders stock: State of the art and performance assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilys Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference Ramiran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019575v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark hole and planet detection: laboratory results using the self-coherent camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Amsterdam, Netherlands. pp.84468C, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9618,90 +9618,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental results on wavefront correction using the self-coherent camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Amsterdam (Hollande), Netherlands. pp.844689, </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9761,51 +9761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9892,51 +9892,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optique active pour l’imagerie d’exoplanètes et de disques de débris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Instrumentation et méthodes pour l'astrophysique [astro-ph.IM]. Observatoire de Paris - PSL, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9986,51 +9986,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrading SPHERE with the second stage AO system SAXO+: non-common path aberrations estimation and correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10098,717 +10098,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of Space-based Segmented-Aperture Coronagraphs for Characterizing Exo-Earths Around Sun-Like Stars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Contrast Testbeds for Future Space-Based Direct Imaging Exoplanet Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruslan Belikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Shaklan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brendan Crill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Bendek</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Fogarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086423v1</w:t>
+                <w:t xml:space="preserve">hal-03033747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Architectures and Survey Designs for Maximizing the Yields of Direct-Imaging Exoplanet Missions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giada N. Arney</w:t>
+                <w:t xml:space="preserve">Status of Space-based Segmented-Aperture Coronagraphs for Characterizing Exo-Earths Around Sun-Like Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Shaklan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Crill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruslan Belikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Cady</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Bryson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Bendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086408v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Allard</w:t>
+                <w:t xml:space="preserve">Optimal Architectures and Survey Designs for Maximizing the Yields of Direct-Imaging Exoplanet Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada N. Arney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruslan Belikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Bolcar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020449v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capabilities of ACAD-OSM, an active method for the correction of aperture discontinuities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Leboulleux</w:t>
+                <w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033843v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Contrast Testbeds for Future Space-Based Direct Imaging Exoplanet Missions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Capabilities of ACAD-OSM, an active method for the correction of aperture discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brendan Crill</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fogarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Leboulleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033747v1</w:t>
+                <w:t xml:space="preserve">hal-03033843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Correction of Aperture Discontinuities-Optimized Stroke Minimization. I. A New Adaptive Interaction Matrix Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fogarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -10844,51 +10844,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haut-contraste pour l'imagerie directe d'exoplanètes et de disques: de la self-coherent camera à l'analyse de données NICI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Instrumentation et méthodes pour l'astrophysique [astro-ph.IM]. Paris 7, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11155,51 +11155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25363F91"/>
+    <w:nsid w:val="0C571ACE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11386,51 +11386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jmazoyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9133-3091" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508281v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Delaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Potier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Galicher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goulas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11726.73289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Laginja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Matthews" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leboulleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-025-04417-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Squicciarini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wilkinson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgrange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chomez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452310" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Esposito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Crotts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Patience" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/add528" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05140539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilkinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#226;lin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09150-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrishmoy Ray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steph Sallum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Hinkley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramkrishnan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cooper" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adaeb7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briley Lewis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitzgerald" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Arriaga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald L&#243;pez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad67e1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Matthews" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad0e69" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadin Worthen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Brittain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicero Lu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rebollido" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad1511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624895v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gutierrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herscovici-Schiller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Abeloos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.529415" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarynn Carter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kammerer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skemer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd93e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany E Miles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth A Biller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Patapis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rickman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acb04a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Galicher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.133" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03670821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Follette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jorquera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazoyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac4d9b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie A. Crotts" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda C. Matthews" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Esposito" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kalas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abff5c" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhowmik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140319" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705225v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Bruzzone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimir Metchev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell A. Millar-Blanchaer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5d2e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poteet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ren" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9aba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Esposito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Fitzgerald" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Millar-Blanchaer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab9199" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ertel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defr&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hinz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mennesson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kennedy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab7817" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab91b1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259820v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Rice" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zalesky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab8881" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5af2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145732v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Engler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Augereau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833542" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Perrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Debes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3403" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02296186v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936076" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Debes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie C. Faramaz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Hines" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1906.02129" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693586v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jensen-Clem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mawet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Gomez Gonzalez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Belikov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa97e4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sauvage" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pueyo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soummer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.4.3.035002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118171v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duchene" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aacbc9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307882v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pueyo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fogarty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zimmerman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa91d7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pantin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628396" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/818/2/150" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034078v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Norman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland van Der Marel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.2.1.011008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034049v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/817/1/L2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448259v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delorme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galicher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudoz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527657" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423375" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548579v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424479" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315519v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wiens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Anderson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.02.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439534v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321706" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576541v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.4.08" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973810v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2011.10.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601233v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460972v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubourg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lablanquie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663023v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020374" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stadler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schreiber" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Cortecchia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Diolaiti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019157" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-128" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419706v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-033" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419710v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-129" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019547v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Wahhaj" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629926" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379746v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560091" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450362v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fogarty" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sirbu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreth Ruane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563180" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall D. Perrin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188497" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308236v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Eldorado Riggs" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Por" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N&#8217;diaye" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312948" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308750v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Jovanovic" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314260" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308579v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carlotti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Dohlen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313225" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308216v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn St. Laurent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zimmerman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313902" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333032v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Brady" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keira Brooks" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Comeau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314110" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308779v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314394" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308687v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313904" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308225v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Snik" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Carlomagno" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313957" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024180v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274603" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019560v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Egron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonnefois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272981" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033860v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232907" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033869v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188692" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762992v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Marchetti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laird Close" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2057833" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947861v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019575v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025298" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019580v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926575" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019380v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926586" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584982v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Cosnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523787v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694705v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Bernardino Dinis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086423v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Shaklan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Crill" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bryson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bendek" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086408v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stark" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada N. Arney" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Bolcar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cady" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033843v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033747v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109465v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01075914v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204069v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sala" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willemin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masquelez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jmazoyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9133-3091" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508281v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Delaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Potier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Galicher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goulas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11726.73289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrishmoy Ray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steph Sallum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Hinkley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramkrishnan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cooper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adaeb7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Laginja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Matthews" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leboulleux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-025-04417-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Squicciarini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wilkinson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557104" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgrange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chomez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452310" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hom" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Esposito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Crotts" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Patience" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/add528" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05140539v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilkinson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#226;lin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09150-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briley Lewis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitzgerald" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Arriaga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald L&#243;pez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad67e1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Matthews" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad0e69" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadin Worthen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Brittain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicero Lu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rebollido" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad1511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624895v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gutierrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herscovici-Schiller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Abeloos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.529415" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarynn Carter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kammerer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skemer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd93e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany E Miles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth A Biller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Patapis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rickman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acb04a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Galicher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.133" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03670821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Follette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jorquera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazoyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac4d9b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie A. Crotts" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda C. Matthews" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Esposito" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kalas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abff5c" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhowmik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140319" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5af2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Bruzzone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimir Metchev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell A. Millar-Blanchaer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5d2e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poteet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ren" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9aba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705199v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Esposito" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Fitzgerald" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Millar-Blanchaer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab9199" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ertel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defr&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hinz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mennesson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kennedy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab7817" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab91b1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259820v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Rice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zalesky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab8881" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584372v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Debes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie C. Faramaz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Hines" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1906.02129" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Engler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Augereau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833542" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334961v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Perrin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Debes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3403" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02296186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936076" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693586v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jensen-Clem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mawet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Gomez Gonzalez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Belikov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa97e4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118171v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duchene" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aacbc9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109994v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sauvage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pueyo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soummer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.4.3.035002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307882v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pueyo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fogarty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zimmerman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa91d7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delorme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galicher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudoz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527657" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323827v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pantin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628396" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460660v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/818/2/150" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034078v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Norman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland van Der Marel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.2.1.011008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/817/1/L2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423375" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548579v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424479" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315519v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wiens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Anderson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.02.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439534v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321706" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576541v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.4.08" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973810v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2011.10.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601233v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460972v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubourg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lablanquie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663023v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020374" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stadler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schreiber" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Cortecchia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Diolaiti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019157" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-128" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419706v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-033" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419710v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-129" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019547v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Wahhaj" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629926" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379746v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560091" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450362v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fogarty" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sirbu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreth Ruane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563180" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall D. Perrin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188497" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308225v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Snik" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Carlomagno" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313957" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308236v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Eldorado Riggs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Por" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N&#8217;diaye" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312948" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308750v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Jovanovic" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314260" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308579v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carlotti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Dohlen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313225" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308216v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn St. Laurent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zimmerman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313902" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333032v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Brady" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keira Brooks" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Comeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314110" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308779v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314394" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308687v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313904" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024180v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274603" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019560v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Egron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonnefois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272981" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033860v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232907" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033869v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188692" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762992v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Marchetti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laird Close" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2057833" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019575v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rousset" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025298" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947861v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019580v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926575" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019380v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926586" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584982v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Cosnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523787v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694705v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Bernardino Dinis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033747v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Crill" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086423v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Shaklan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bryson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bendek" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086408v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stark" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada N. Arney" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Bolcar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cady" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033843v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109465v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01075914v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204069v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sala" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willemin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masquelez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>