--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -1037,429 +1037,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Markets and Rural Development</w:t>
+                <w:t xml:space="preserve">Providers’ affiliation, insurance and collusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Easter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodney Smith</w:t>
+                <w:t xml:space="preserve">Jerome Pouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (1), pp.170-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2007.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8276.2008.01146.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363191v1</w:t>
+                <w:t xml:space="preserve">hal-04398255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providers’ affiliation, insurance and collusion</w:t>
+                <w:t xml:space="preserve">Water Markets and Rural Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Pouyet</w:t>
+                <w:t xml:space="preserve">William Easter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2007.09.012⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (4), pp.902-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8276.2008.01146.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398255v1</w:t>
+                <w:t xml:space="preserve">hal-00363191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On environmental policy and permitting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Point-record driving licence and road safety: an economic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9779.2007.00330.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (1-2), pp.235-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2006.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172834v1</w:t>
+                <w:t xml:space="preserve">hal-01172835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-record driving licence and road safety: an economic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On environmental policy and permitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bourgeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 91 (1-2), pp.235-258. </w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (5), pp.771-792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2006.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9779.2007.00330.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172835v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point-record driving licence and road safety : an economic approach</w:t>
               </w:r>
@@ -1527,51 +1527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal environmental taxation and enforcement policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1818,251 +1818,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinstatement or Insurance Payment in Corporate Fire Insurance</w:t>
+                <w:t xml:space="preserve">Stop‐and‐Go Agricultural Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Picard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Risk and Insurance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 67 (4), pp.507-526. </w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 82 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/253848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/0002-9092.00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968390v1</w:t>
+                <w:t xml:space="preserve">hal-02968356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stop‐and‐Go Agricultural Policies</w:t>
+                <w:t xml:space="preserve">Reinstatement or Insurance Payment in Corporate Fire Insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Chambers</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Risk and Insurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 67 (4), pp.507-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/253848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/0002-9092.00001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02968356v1</w:t>
+                <w:t xml:space="preserve">hal-02968390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating countervailing incentives through the choice of instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2294,51 +2294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation par la production ou par l'intrant en présence d'incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3061,51 +3061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourgeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-023-01465-3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084187v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-2171.12356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bellora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Bourgeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12408" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bourgeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.104.9.2900" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Bourgeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Dionne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfi.2012.09.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCXWV65M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2011.11.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1935-1682.2717" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Treguer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbq025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B14FC6D029173686573A80FEF96B6CA9F515FAE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chambers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2007.01120.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VKSC9L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Easter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Smith" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2008.01146.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pouyet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2007.09.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3ZGQ3HM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2007.00330.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2006.05.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-2921(03)00036-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8276.00458" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10BB80F8502DE98EA20065A94837B45C1E861236/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/0002-9092.00178" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KC09M36R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/253848" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/0002-9092.00001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E686A22AC87228855F3E70D35C08560318227123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bourgeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1244021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E965B15D8D5B4CE12266447CEDDF0BC3C7605C8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.1998.5906" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687664v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.1995.5712" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Strobl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/chicago/A/bo42710291.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838012v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourgeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-023-01465-3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084187v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-2171.12356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bellora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Bourgeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12408" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bourgeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.104.9.2900" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Bourgeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Dionne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfi.2012.09.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCXWV65M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2011.11.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1935-1682.2717" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Treguer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbq025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B14FC6D029173686573A80FEF96B6CA9F515FAE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chambers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2007.01120.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VKSC9L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pouyet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2007.09.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3ZGQ3HM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Easter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2008.01146.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2006.05.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172834v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2007.00330.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-2921(03)00036-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8276.00458" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10BB80F8502DE98EA20065A94837B45C1E861236/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/0002-9092.00178" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KC09M36R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/0002-9092.00001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E686A22AC87228855F3E70D35C08560318227123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/253848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bourgeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1244021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E965B15D8D5B4CE12266447CEDDF0BC3C7605C8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.1998.5906" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687664v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.1995.5712" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Strobl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/chicago/A/bo42710291.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838012v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>