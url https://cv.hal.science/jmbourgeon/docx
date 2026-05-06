--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -1818,221 +1818,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stop‐and‐Go Agricultural Policies</w:t>
+                <w:t xml:space="preserve">Reinstatement or Insurance Payment in Corporate Fire Insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Chambers</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 82 (1), pp.1-13. </w:t>
+              <w:t xml:space="preserve">The Journal of Risk and Insurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 67 (4), pp.507-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/0002-9092.00001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/253848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968356v1</w:t>
+                <w:t xml:space="preserve">hal-02968390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinstatement or Insurance Payment in Corporate Fire Insurance</w:t>
+                <w:t xml:space="preserve">Stop‐and‐Go Agricultural Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Picard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Risk and Insurance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 82 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/0002-9092.00001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/253848⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02968390v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating countervailing incentives through the choice of instruments</w:t>
               </w:r>
@@ -3061,51 +3061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourgeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-023-01465-3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084187v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-2171.12356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bellora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Bourgeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12408" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bourgeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.104.9.2900" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Bourgeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Dionne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfi.2012.09.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCXWV65M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2011.11.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1935-1682.2717" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Treguer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbq025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B14FC6D029173686573A80FEF96B6CA9F515FAE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chambers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2007.01120.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VKSC9L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pouyet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2007.09.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3ZGQ3HM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Easter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2008.01146.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2006.05.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172834v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2007.00330.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-2921(03)00036-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8276.00458" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10BB80F8502DE98EA20065A94837B45C1E861236/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/0002-9092.00178" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KC09M36R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/0002-9092.00001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E686A22AC87228855F3E70D35C08560318227123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/253848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bourgeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1244021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E965B15D8D5B4CE12266447CEDDF0BC3C7605C8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.1998.5906" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687664v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.1995.5712" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Strobl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/chicago/A/bo42710291.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838012v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourgeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-023-01465-3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084187v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-2171.12356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bellora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Bourgeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12408" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bourgeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.104.9.2900" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Bourgeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Dionne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfi.2012.09.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCXWV65M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2011.11.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1935-1682.2717" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Treguer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbq025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B14FC6D029173686573A80FEF96B6CA9F515FAE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chambers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2007.01120.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VKSC9L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pouyet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2007.09.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3ZGQ3HM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Easter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2008.01146.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2006.05.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172834v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2007.00330.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-2921(03)00036-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8276.00458" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10BB80F8502DE98EA20065A94837B45C1E861236/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/0002-9092.00178" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KC09M36R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/253848" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/0002-9092.00001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E686A22AC87228855F3E70D35C08560318227123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bourgeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1244021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E965B15D8D5B4CE12266447CEDDF0BC3C7605C8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.1998.5906" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687664v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.1995.5712" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Strobl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/chicago/A/bo42710291.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838012v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>