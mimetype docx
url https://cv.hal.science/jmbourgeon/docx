--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -100,1318 +100,1318 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen preferences and the architecture of government</w:t>
+                <w:t xml:space="preserve">Self-insurance and market insurance substitutability: An established tenet reconsidered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+                <w:t xml:space="preserve">Pierre Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 234, pp.106180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-023-01465-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jet.2026.106180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107151v1</w:t>
+                <w:t xml:space="preserve">hal-05626054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insurance law and incomplete contracts</w:t>
+                <w:t xml:space="preserve">Citizen preferences and the architecture of government</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Picard</w:t>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAND Journal of Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51 (4), pp.1253-1286. </w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1756-2171.12356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00355-023-01465-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084187v1</w:t>
+                <w:t xml:space="preserve">hal-04107151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food trade and biodiversity effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Bellora</w:t>
+                <w:t xml:space="preserve">Insurance law and incomplete contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marc Bourgeon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/iere.12408⟩</w:t>
+              <w:t xml:space="preserve">RAND Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (4), pp.1253-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1756-2171.12356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398359v1</w:t>
+                <w:t xml:space="preserve">hal-03084187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraudulent claims and nitpicky insurers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Bourgeon</w:t>
+                <w:t xml:space="preserve">Food trade and biodiversity effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Bellora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Picard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1257/aer.104.9.2900⟩</w:t>
+              <w:t xml:space="preserve">International Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (4), pp.1957-1999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/iere.12408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173052v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On debt service and renegotiation when debt-holders are more strategic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc J. M. Bourgeon</w:t>
+                <w:t xml:space="preserve">Fraudulent claims and nitpicky insurers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges G. Dionne</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Financial Intermediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfi.2012.09.002⟩</w:t>
+              <w:t xml:space="preserve">American Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (9), pp.2900-2917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1257/aer.104.9.2900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000655v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is bioenergy trade good for the environment?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
+                <w:t xml:space="preserve">On debt service and renegotiation when debt-holders are more strategic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ollivier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges G. Dionne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2011.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Financial Intermediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (3), pp.353-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfi.2012.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750733v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Care Network Formation and Policyholders' Welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bardey</w:t>
+                <w:t xml:space="preserve">Is bioenergy trade good for the environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Bourgeon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The B.E. journal of economic analysis &amp; policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2202/1935-1682.2717⟩</w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (3), pp.411-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2011.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186944v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commerce des bioénergies et émissions de gaz à effet de serre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Health Care Network Formation and Policyholders' Welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bourgeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The B.E. journal of economic analysis &amp; policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1935-1682.2717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172962v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killing two birds with one stone: US and EU biofuel programmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Commerce des bioénergies et émissions de gaz à effet de serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Treguer</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (1), pp.161-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01172940v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementable Ramsey-Boiteux Pricing in Agricultural and Environmental Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
+                <w:t xml:space="preserve">Killing two birds with one stone: US and EU biofuel programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Chambers</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Treguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8276.2007.01120.x⟩</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.369-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbq025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363181v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providers’ affiliation, insurance and collusion</w:t>
+                <w:t xml:space="preserve">Implementable Ramsey-Boiteux Pricing in Agricultural and Environmental Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome Pouyet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2007.09.012⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (2), pp.499-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8276.2007.01120.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398255v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Markets and Rural Development</w:t>
+                <w:t xml:space="preserve">Providers’ affiliation, insurance and collusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Easter</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodney Smith</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Pouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8276.2008.01146.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (1), pp.170-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2007.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363191v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-record driving licence and road safety: an economic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Bourgeon</w:t>
+                <w:t xml:space="preserve">Water Markets and Rural Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Picard</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Easter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 91 (1-2), pp.235-258. </w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (4), pp.902-917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2006.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8276.2008.01146.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172835v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On environmental policy and permitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (5), pp.771-792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1458,1201 +1458,1210 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point-record driving licence and road safety : an economic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 91 (1-2), pp.235-258</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 91 (1-2), pp.235-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2006.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal environmental taxation and enforcement policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 49 (2), pp.409-435. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-2921(03)00036-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Area‐Yield Crop Insurance Reconsidered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 85 (3), pp.590-604. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-8276.00458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traders' Bidding Strategies on European Grain Export Refunds: An Analysis with Affiliated Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 83 (3), pp.563-575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/0002-9092.00178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinstatement or Insurance Payment in Corporate Fire Insurance</w:t>
+                <w:t xml:space="preserve">Stop‐and‐Go Agricultural Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Picard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Risk and Insurance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 82 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/0002-9092.00001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/253848⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02968390v1</w:t>
+                <w:t xml:space="preserve">hal-02968356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stop‐and‐Go Agricultural Policies</w:t>
+                <w:t xml:space="preserve">Reinstatement or Insurance Payment in Corporate Fire Insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Chambers</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/0002-9092.00001⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Risk and Insurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 67 (4), pp.507-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/253848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02968356v1</w:t>
+                <w:t xml:space="preserve">hal-02968390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating countervailing incentives through the choice of instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 76, pp.181-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producer Organizations, Bargaining, and Asymmetric Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 81 (3), pp.602-609. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/1244021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs affiliées et comportements d'offre : analyse théorique et application aux exportations de céréales européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 132 (1), pp.159-177. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecop.1998.5906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation par la production ou par l'intrant en présence d'incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 43, pp.181-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenders for European cereal export refunds : a structural approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 23 (1), pp.5-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An incentive approach to land set-aside programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 39 (8), pp.1487-1509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique européenne d'exportation de céréales et comportements des opérateurs : une analyse économétrique des adjudications de restitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 117 (1), pp.31-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecop.1995.5712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2662,259 +2671,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the impact of crop diversity on agricultural productivity in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Bellora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Strobl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Productivity and Producer Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The University of Chicago Press Book</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 432 p., 2019, National Bureau of Economic Research Conference Report, 9780226619804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique agricole commune : incitation et gel des terres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique économique fondements théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 1998, 2-7178-3258-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3061,51 +3070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourgeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-023-01465-3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084187v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-2171.12356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bellora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Bourgeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12408" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bourgeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.104.9.2900" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Bourgeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Dionne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfi.2012.09.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCXWV65M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2011.11.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1935-1682.2717" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Treguer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbq025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B14FC6D029173686573A80FEF96B6CA9F515FAE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chambers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2007.01120.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VKSC9L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pouyet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2007.09.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3ZGQ3HM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Easter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2008.01146.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2006.05.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172834v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2007.00330.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-2921(03)00036-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8276.00458" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10BB80F8502DE98EA20065A94837B45C1E861236/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/0002-9092.00178" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KC09M36R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/253848" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/0002-9092.00001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E686A22AC87228855F3E70D35C08560318227123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bourgeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1244021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E965B15D8D5B4CE12266447CEDDF0BC3C7605C8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.1998.5906" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687664v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.1995.5712" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Strobl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/chicago/A/bo42710291.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838012v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05626054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourgeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2026.106180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107151v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-023-01465-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-2171.12356" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bellora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Bourgeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12408" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173052v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bourgeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.104.9.2900" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Bourgeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Dionne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfi.2012.09.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCXWV65M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2011.11.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1935-1682.2717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Treguer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbq025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B14FC6D029173686573A80FEF96B6CA9F515FAE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chambers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2007.01120.x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VKSC9L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pouyet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2007.09.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3ZGQ3HM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Easter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Smith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2008.01146.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172834v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2007.00330.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2006.05.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-2921(03)00036-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8276.00458" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10BB80F8502DE98EA20065A94837B45C1E861236/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398215v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/0002-9092.00178" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KC09M36R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/0002-9092.00001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E686A22AC87228855F3E70D35C08560318227123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/253848" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bourgeon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1244021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E965B15D8D5B4CE12266447CEDDF0BC3C7605C8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.1998.5906" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.1995.5712" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Strobl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/chicago/A/bo42710291.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838012v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>