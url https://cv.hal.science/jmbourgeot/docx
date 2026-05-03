--- v0 (2026-04-11)
+++ v1 (2026-05-03)
@@ -338,235 +338,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault‐tolerant finite control set‐model predictive control for marine current turbine applications</w:t>
+                <w:t xml:space="preserve">Comparative Investigations of Sensor Fault-Tolerant Control Strategies Performance for Marine Current Turbine Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huu‐tam Pham</w:t>
+                <w:t xml:space="preserve">Huu-Tam Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+                <w:t xml:space="preserve">Mohamed El Hachemi Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (4), pp.415-421. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (4), pp.1024-1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-rpg.2017.0431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2017.2747018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311394v1</w:t>
+                <w:t xml:space="preserve">hal-05311440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Investigations of Sensor Fault-Tolerant Control Strategies Performance for Marine Current Turbine Applications</w:t>
+                <w:t xml:space="preserve">Fault‐tolerant finite control set‐model predictive control for marine current turbine applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huu-Tam Pham</w:t>
+                <w:t xml:space="preserve">Huu‐tam Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Hachemi Benbouzid</w:t>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (4), pp.1024-1036. </w:t>
+              <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (4), pp.415-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JOE.2017.2747018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-rpg.2017.0431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311440v1</w:t>
+                <w:t xml:space="preserve">hal-05311394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic Coefficient Computation for a Partially Submerged Wave Energy Converter</w:t>
               </w:r>
@@ -578,99 +578,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Olaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (3), pp.522-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JOE.2014.2344951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175747v1</w:t>
+                <w:t xml:space="preserve">hal-01213117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic Coefficient Computation for a Partially Submerged Wave Energy Converter</w:t>
               </w:r>
@@ -682,380 +682,380 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Olaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (3), pp.522-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JOE.2014.2344951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213117v1</w:t>
+                <w:t xml:space="preserve">hal-01175747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual-Sensor-Based Maximum-Likelihood Voting Approach for Fault-Tolerant Control of Electric Vehicle Powertrains</w:t>
+                <w:t xml:space="preserve">An Improved Fault-Tolerant Control Scheme for PWM Inverter-Fed Induction Motor-Based EVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bekheira Tabbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Kheloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (6), pp.862-869</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802973v1</w:t>
+                <w:t xml:space="preserve">hal-00926206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Fault-Tolerant Control Scheme for PWM Inverter-Fed Induction Motor-Based EVs</w:t>
+                <w:t xml:space="preserve">Virtual-Sensor-Based Maximum-Likelihood Voting Approach for Fault-Tolerant Control of Electric Vehicle Powertrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bekheira Tabbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Kheloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (3), pp.1075-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2012.2230200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926206v1</w:t>
+                <w:t xml:space="preserve">hal-00802973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSP-Based Sensor Fault Detection and Post Fault-Tolerant Control of an InductionMotor-Based Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bekheira Tabbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Kheloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1128,51 +1128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuzzy-Based Strategy to Improve Control Reconfiguration Performance of a Sensor Fault-Tolerant Induction Motor Propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bekheira Tabbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Kheloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1428,51 +1428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1545,51 +1545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Siqueira Meirelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1636,77 +1636,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power smoothing control and low-voltage ride-through enhancement of a 5-phase PMSG-based marine tidal turbine using a supercapacitor energy storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu-Tam Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.8323-8328, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1740,77 +1740,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-tolerant model predictive control of 5-phase PMSG under an open-circuit phase fault condition for marine current applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu-Tam Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Florence, France. pp.5760-5765, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1838,226 +1838,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Generator Constraint Design of a Wave Energy Converter at a Pre-Sizing Stage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Olaya</w:t>
+                <w:t xml:space="preserve">Performance comparison of sensor fault-tolerant control strategies for PMSG-based marine current energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Tam Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWTEC 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Yokohama, France. pp.003417-003422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2015.7392628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199653v1</w:t>
+                <w:t xml:space="preserve">hal-05311472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of sensor fault-tolerant control strategies for PMSG-based marine current energy converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huu-Tam Pham</w:t>
+                <w:t xml:space="preserve">On the Generator Constraint Design of a Wave Energy Converter at a Pre-Sizing Stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Olaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EWTEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. Paper 10B3-3-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2015.7392628⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05311472v1</w:t>
+                <w:t xml:space="preserve">hal-01199653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control for a self-reacting point absorber: A one-body equivalent model approach</w:t>
               </w:r>
@@ -2069,51 +2069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Olaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PEAC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2014, Shanghai, China. pp.332-337, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2173,51 +2173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Olaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICGE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2236,554 +2236,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PWM Inverter-Fed Induction Motor-Based Electrical Vehicles Fault-Tolerant Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">MODÈLE TEMPOREL SOUS FORME DE REPRÉSENTATION D'ÉTAT POUR UN HOULOGÉNÉRATEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Olaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IECON 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.8204-8209</w:t>
+              <w:t xml:space="preserve">EMR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Brest, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926258v1</w:t>
+                <w:t xml:space="preserve">hal-00874499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Coefficients and Wave Loads for a WEC Device in Heaving Mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Olaya</w:t>
+                <w:t xml:space="preserve">PWM Inverter-Fed Induction Motor-Based Electrical Vehicles Fault-Tolerant Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekheira Tabbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Kheloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 MTS/IEEE OCEANS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway. pp.1-8</w:t>
+              <w:t xml:space="preserve">IEEE IECON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.8204-8209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874394v1</w:t>
+                <w:t xml:space="preserve">hal-00926258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODÈLE TEMPOREL SOUS FORME DE REPRÉSENTATION D'ÉTAT POUR UN HOULOGÉNÉRATEUR</w:t>
+                <w:t xml:space="preserve">Hydrodynamic Coefficients and Wave Loads for a WEC Device in Heaving Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Olaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Brest, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">2013 MTS/IEEE OCEANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874499v1</w:t>
+                <w:t xml:space="preserve">hal-00874394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSP-Based Sensor Fault-Tolerant Control of Electric Vehicle Powertrains</w:t>
+                <w:t xml:space="preserve">Sensor Fault-Tolerant Control of an Induction Motor Based Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bekheira Tabbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Kheloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Symposium on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.2085-2090</w:t>
+              <w:t xml:space="preserve">2011 European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630223v1</w:t>
+                <w:t xml:space="preserve">hal-00630236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Fault-Tolerant Control of an Induction Motor Based Electric Vehicle</w:t>
+                <w:t xml:space="preserve">DSP-Based Sensor Fault-Tolerant Control of Electric Vehicle Powertrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bekheira Tabbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Kheloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 European Conference on Power Electronics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.1-8</w:t>
+              <w:t xml:space="preserve">2011 IEEE International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.2085-2090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630236v1</w:t>
+                <w:t xml:space="preserve">hal-00630223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new control strategy for shape memory alloys actuators</w:t>
               </w:r>
@@ -3111,343 +3111,343 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness analysis of Passivity-based Controllers for Complementarity Lagrangian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5385, INRIA. 2004, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking Control of Complementarity Lagrangian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5384, INRIA. 2004, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la commande de systèmes mécaniques non-réguliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00008133v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">inria-00070618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3602,51 +3602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclerre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delaleau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17194945" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine G&#233;douin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.02.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu&#8208;tam Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2017.0431" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Tam Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hachemi Benbouzid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2747018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Olaya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2014.2344951" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekheira Tabbache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kheloui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2230200" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Mamoune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/608381" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.01.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152315" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Fagundes Gasparoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chocron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Siqueira Meirelles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217461" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7794091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392628" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAC.2014.7037877" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424933v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gedouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclerre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delaleau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17194945" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine G&#233;douin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.02.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311440v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Tam Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hachemi Benbouzid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2747018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu&#8208;tam Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2017.0431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Olaya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2014.2344951" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175747v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekheira Tabbache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kheloui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Mamoune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2230200" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/608381" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.01.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152315" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Fagundes Gasparoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chocron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Siqueira Meirelles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217461" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7794091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392628" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAC.2014.7037877" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424933v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gedouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008133v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>