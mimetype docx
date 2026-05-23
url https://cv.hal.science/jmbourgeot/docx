--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -626,51 +626,51 @@
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JOE.2014.2344951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213117v1</w:t>
+                <w:t xml:space="preserve">hal-01175747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic Coefficient Computation for a Partially Submerged Wave Energy Converter</w:t>
               </w:r>
@@ -730,51 +730,51 @@
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JOE.2014.2344951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175747v1</w:t>
+                <w:t xml:space="preserve">hal-01213117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Fault-Tolerant Control Scheme for PWM Inverter-Fed Induction Motor-Based EVs</w:t>
               </w:r>
@@ -1838,226 +1838,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of sensor fault-tolerant control strategies for PMSG-based marine current energy converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huu-Tam Pham</w:t>
+                <w:t xml:space="preserve">On the Generator Constraint Design of a Wave Energy Converter at a Pre-Sizing Stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Olaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWTEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. Paper 10B3-3-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311472v1</w:t>
+                <w:t xml:space="preserve">hal-01199653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Generator Constraint Design of a Wave Energy Converter at a Pre-Sizing Stage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Olaya</w:t>
+                <w:t xml:space="preserve">Performance comparison of sensor fault-tolerant control strategies for PMSG-based marine current energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Tam Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWTEC 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Yokohama, France. pp.003417-003422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2015.7392628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199653v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control for a self-reacting point absorber: A one-body equivalent model approach</w:t>
               </w:r>
@@ -2236,338 +2236,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODÈLE TEMPOREL SOUS FORME DE REPRÉSENTATION D'ÉTAT POUR UN HOULOGÉNÉRATEUR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Olaya</w:t>
+                <w:t xml:space="preserve">PWM Inverter-Fed Induction Motor-Based Electrical Vehicles Fault-Tolerant Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekheira Tabbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Kheloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Brest, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">IEEE IECON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.8204-8209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874499v1</w:t>
+                <w:t xml:space="preserve">hal-00926258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PWM Inverter-Fed Induction Motor-Based Electrical Vehicles Fault-Tolerant Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bekheira Tabbache</w:t>
+                <w:t xml:space="preserve">Hydrodynamic Coefficients and Wave Loads for a WEC Device in Heaving Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Olaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IECON 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.8204-8209</w:t>
+              <w:t xml:space="preserve">2013 MTS/IEEE OCEANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926258v1</w:t>
+                <w:t xml:space="preserve">hal-00874394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Coefficients and Wave Loads for a WEC Device in Heaving Mode</w:t>
+                <w:t xml:space="preserve">MODÈLE TEMPOREL SOUS FORME DE REPRÉSENTATION D'ÉTAT POUR UN HOULOGÉNÉRATEUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Olaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 MTS/IEEE OCEANS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway. pp.1-8</w:t>
+              <w:t xml:space="preserve">EMR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Brest, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874394v1</w:t>
+                <w:t xml:space="preserve">hal-00874499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor Fault-Tolerant Control of an Induction Motor Based Electric Vehicle</w:t>
               </w:r>
@@ -3111,343 +3111,343 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la commande de systèmes mécaniques non-réguliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00008133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness analysis of Passivity-based Controllers for Complementarity Lagrangian Systems</w:t>
+                <w:t xml:space="preserve">Tracking Control of Complementarity Lagrangian Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5385, INRIA. 2004, pp.19</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5384, INRIA. 2004, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070618v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Control of Complementarity Lagrangian Systems</w:t>
+                <w:t xml:space="preserve">Robustness analysis of Passivity-based Controllers for Complementarity Lagrangian Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5384, INRIA. 2004, pp.51</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5385, INRIA. 2004, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...82 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-00008133v1</w:t>
+                <w:t xml:space="preserve">inria-00070618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3602,51 +3602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclerre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delaleau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17194945" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine G&#233;douin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.02.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311440v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Tam Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hachemi Benbouzid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2747018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu&#8208;tam Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2017.0431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Olaya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2014.2344951" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175747v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekheira Tabbache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kheloui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Mamoune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2230200" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/608381" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.01.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152315" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Fagundes Gasparoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chocron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Siqueira Meirelles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217461" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7794091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392628" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAC.2014.7037877" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424933v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gedouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008133v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclerre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delaleau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17194945" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine G&#233;douin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.02.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311440v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Tam Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hachemi Benbouzid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2747018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu&#8208;tam Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2017.0431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Olaya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2014.2344951" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekheira Tabbache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kheloui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Mamoune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2230200" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/608381" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.01.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152315" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Fagundes Gasparoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chocron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Siqueira Meirelles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217461" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7794091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392628" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAC.2014.7037877" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424933v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gedouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>