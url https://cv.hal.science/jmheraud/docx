--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment and validation of a plaque reduction neutralization test (PRNT) in support to yellow fever diagnostic and vaccine clinical trials</w:t>
+                <w:t xml:space="preserve">Seroprevalence of IgG Antibodies Directed against Dengue, Chikungunya and West Nile Viruses and Associated Risk Factors in Madagascar, 2011 to 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Dia</w:t>
+                <w:t xml:space="preserve">Anaïs Broban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndeye Sakha Bob</w:t>
+                <w:t xml:space="preserve">Marie-Marie Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Talla</w:t>
+                <w:t xml:space="preserve">Michael Luciano Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dupressoir</w:t>
+                <w:t xml:space="preserve">Anne-Claire Dorsemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Escadafal</w:t>
+                <w:t xml:space="preserve">Fanjasoa Rakotomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 95 (4), pp.e28700. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.1707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.28700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v15081707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492234v1</w:t>
+                <w:t xml:space="preserve">hal-05119644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of IgG Antibodies Directed against Dengue, Chikungunya and West Nile Viruses and Associated Risk Factors in Madagascar, 2011 to 2013</w:t>
+                <w:t xml:space="preserve">Performance assessment and validation of a plaque reduction neutralization test (PRNT) in support to yellow fever diagnostic and vaccine clinical trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Broban</w:t>
+                <w:t xml:space="preserve">Moussa Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Marie Olive</w:t>
+                <w:t xml:space="preserve">Ndeye Sakha Bob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Luciano Tantely</w:t>
+                <w:t xml:space="preserve">Cheikh Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Dorsemans</w:t>
+                <w:t xml:space="preserve">Anne Dupressoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanjasoa Rakotomanana</w:t>
+                <w:t xml:space="preserve">Camille Escadafal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (8), pp.1707. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (4), pp.e28700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15081707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.28700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119644v1</w:t>
+                <w:t xml:space="preserve">hal-04492234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological Patterns of Seasonal Respiratory Viruses during the COVID-19 Pandemic in Madagascar, March 2020–May 2022</w:t>
               </w:r>
@@ -2214,429 +2214,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabies surveillance in Senegal over fourteen years uncovers first infection of a honey-badger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of surveillance predictors for suspected respiratory syncytial virus, influenza and Streptococcus pneumoniae infections in children aged &amp;lt;5 years in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norosoa Harline Razanajatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Faye</w:t>
+                <w:t xml:space="preserve">Zo Zafitsara Andrianirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Faye</w:t>
+                <w:t xml:space="preserve">Todisoa Andriatahina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Di Paola</w:t>
+                <w:t xml:space="preserve">Julia Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Henriette Dior Ndione</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moussa Moise Diagne</w:t>
+                <w:t xml:space="preserve">Aina Harimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69 (5), pp.e1350-e1364. </w:t>
+              <w:t xml:space="preserve">IJID Regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.82-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tbed.14465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijregi.2021.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691736v1</w:t>
+                <w:t xml:space="preserve">hal-03765123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolving SARS-CoV-2 epidemic in Africa: Insights from rapidly expanding genomic surveillance</w:t>
+                <w:t xml:space="preserve">Rabies surveillance in Senegal over fourteen years uncovers first infection of a honey-badger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houriiyah Tegally</w:t>
+                <w:t xml:space="preserve">Martin Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James San</w:t>
+                <w:t xml:space="preserve">Oumar Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Cotten</w:t>
+                <w:t xml:space="preserve">Nicholas Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Moir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bryan Tegomoh</w:t>
+                <w:t xml:space="preserve">Marie Henriette Dior Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Moise Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abq5358⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (5), pp.e1350-e1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.14465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04096669v1</w:t>
+                <w:t xml:space="preserve">hal-03691736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of surveillance predictors for suspected respiratory syncytial virus, influenza and Streptococcus pneumoniae infections in children aged &amp;lt;5 years in Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norosoa Harline Razanajatovo</w:t>
+                <w:t xml:space="preserve">The evolving SARS-CoV-2 epidemic in Africa: Insights from rapidly expanding genomic surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houriiyah Tegally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zo Zafitsara Andrianirina</w:t>
+                <w:t xml:space="preserve">James San</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Todisoa Andriatahina</w:t>
+                <w:t xml:space="preserve">Matthew Cotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Guillebaud</w:t>
+                <w:t xml:space="preserve">Monika Moir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aina Harimanana</w:t>
+                <w:t xml:space="preserve">Bryan Tegomoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJID Regions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.82-89. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 378 (6615), </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijregi.2021.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abq5358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765123v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04096669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduction, seasonal morphology, and juvenile growth in three Malagasy fruit bats</w:t>
               </w:r>
@@ -3420,295 +3420,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Genome Nobecovirus Sequences From Malagasy Fruit Bats Define a Unique Evolutionary History for This Coronavirus Clade</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angelo Andrianiaina</w:t>
+                <w:t xml:space="preserve">Cross-sectional cycle threshold values reflect epidemic dynamics of COVID-19 in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soa Fy Andriamandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara E. Brook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norosoa Razanajatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsiry H. Randriambolamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marius Rakotondramanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.786060⟩</w:t>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.100533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2021.100533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691750v1</w:t>
+                <w:t xml:space="preserve">pasteur-03576365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional cycle threshold values reflect epidemic dynamics of COVID-19 in Madagascar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marius Rakotondramanga</w:t>
+                <w:t xml:space="preserve">Full Genome Nobecovirus Sequences From Malagasy Fruit Bats Define a Unique Evolutionary History for This Coronavirus Clade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenddolen Kettenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Kistler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafaliana Christian Ranaivoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vida Ahyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Andrianiaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38, pp.100533. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.786060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epidem.2021.100533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.786060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03576365v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we do better? A guide to pandemics – some Dos and Don'ts for the next one</w:t>
               </w:r>
@@ -4122,51 +4122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduan Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Giovanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriiyah Tegally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James E. San</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4224,579 +4224,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How geographic access to care shapes disease burden: The current impact of post-exposure prophylaxis and potential for expanded access to prevent human rabies deaths in Madagascar</w:t>
+                <w:t xml:space="preserve">The COVID‐19 epidemic in Madagascar: clinical description and laboratory results of the first wave, march‐september 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malavika Rajeev</w:t>
+                <w:t xml:space="preserve">Rindra Vatosoa Randremanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guis</w:t>
+                <w:t xml:space="preserve">Soa-Fy Andriamandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marius Rakotondramanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norosoa Harline Razanajatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Torrencelli Edosoa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Reziky Tiandraza Mangahasimbola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Hanitriniaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008821⟩</w:t>
+              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/irv.12845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03254258v1</w:t>
+                <w:t xml:space="preserve">pasteur-03221746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of achieving immunity through multiple-dose vaccines in Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How geographic access to care shapes disease burden: The current impact of post-exposure prophylaxis and potential for expanded access to prevent human rabies deaths in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malavika Rajeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forrest K. Jones</w:t>
+                <w:t xml:space="preserve">Glenn Torrencelli Edosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reziky Tiandraza Mangahasimbola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keitly Mensah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Jessica E. Metcalf</w:t>
+                <w:t xml:space="preserve">Chantal Hanitriniaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwab145⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (4), pp.e0008821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03250457v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03254258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External quality assessment of Rift Valley fever diagnosis in countries at risk of the disease: African, Indian Ocean and Middle-East regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pedarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha El Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pedarrieu</w:t>
+                <w:t xml:space="preserve">Hanane Khallouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha El Mellouli</w:t>
+                <w:t xml:space="preserve">Khalil Zro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0251263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COVID‐19 epidemic in Madagascar: clinical description and laboratory results of the first wave, march‐september 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotype Diversity and Spread of White Spot Syndrome Virus (WSSV) in Madagascar (2012–2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moïse Onihary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iony Manitra Razanajatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Rabetafika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rindra Vatosoa Randremanana</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Reziky Tiandraza Mangahasimbola</w:t>
+                <w:t xml:space="preserve">Alexandra Bastaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/irv.12845⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13091713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03221746v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03380790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Household transmission of COVID‐19 among the earliest cases in Antananarivo, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rila Ratovoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4845,210 +4845,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasina Joelinotahiana Rabarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.Online Version of Record before inclusion in an issue. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/irv.12896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03380789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype Diversity and Spread of White Spot Syndrome Virus (WSSV) in Madagascar (2012–2016)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The challenge of achieving immunity through multiple-dose vaccines in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forrest K. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Moïse Onihary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iony Manitra Razanajatovo</w:t>
+                <w:t xml:space="preserve">Keitly Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Rabetafika</w:t>
+                <w:t xml:space="preserve">Fidiniaina Mamy Randriatsarafara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bastaraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐michel Heraud</w:t>
+                <w:t xml:space="preserve">C. Jessica E. Metcalf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.1713. </w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.kwab145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v13091713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwab145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03380790v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03250457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring for outbreak-associated excess mortality in an African city: Detection limits in Antananarivo, Madagascar</w:t>
               </w:r>
@@ -5296,295 +5296,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03250581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza and COVID‐19: What does co‐existence mean?</w:t>
+                <w:t xml:space="preserve">Enabling animal rabies diagnostic in low- access areas: Sensitivity and specificity of a molecular diagnostic test from cerebral tissue dried on filter paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tawee Chotpitayasunondh</w:t>
+                <w:t xml:space="preserve">Felana Suzah Rasolonjatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malavika Rajeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thea Kølsen Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
+                <w:t xml:space="preserve">Laurent Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeron C. Hurt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnold S. Monto</w:t>
+                <w:t xml:space="preserve">Lalaina Arivony Nomenjanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/irv.12824⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.e0008116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03254158v1</w:t>
+                <w:t xml:space="preserve">hal-02623837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling animal rabies diagnostic in low- access areas: Sensitivity and specificity of a molecular diagnostic test from cerebral tissue dried on filter paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influenza and COVID‐19: What does co‐existence mean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawee Chotpitayasunondh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felana Suzah Rasolonjatovo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Malavika Rajeev</w:t>
+                <w:t xml:space="preserve">Thea Kølsen Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dacheux</w:t>
+                <w:t xml:space="preserve">Aeron C. Hurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lalaina Arivony Nomenjanahary</w:t>
+                <w:t xml:space="preserve">Arnold S. Monto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (3), pp.e0008116. </w:t>
+              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.407 - 412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/irv.12824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623837v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03254158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeneXpert for the diagnosis of COVID-19 in LMICs</w:t>
               </w:r>
@@ -5698,295 +5698,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03250548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards better targeting: lessons from a posthoneymoon measles outbreak in Madagascar, 2018–2019</w:t>
+                <w:t xml:space="preserve">Seroprevalence of pertussis in Madagascar and implications for vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antso Raherindrasana</w:t>
+                <w:t xml:space="preserve">Solohery L. Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Jessica Metcalf</w:t>
+                <w:t xml:space="preserve">Amy Wesolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Rafetrarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amy Winter</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forrest K. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjgh-2020-003153⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.e283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268820002800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03250554v1</w:t>
+                <w:t xml:space="preserve">pasteur-03250509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of pertussis in Madagascar and implications for vaccination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards better targeting: lessons from a posthoneymoon measles outbreak in Madagascar, 2018–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antso Raherindrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solohery L. Razafimahatratra</w:t>
+                <w:t xml:space="preserve">C Jessica Metcalf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Wesolowski</w:t>
+                <w:t xml:space="preserve">Simon Cauchemez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lala Rafetrarivony</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Forrest K. Jones</w:t>
+                <w:t xml:space="preserve">Amy Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 148, pp.e283. </w:t>
+              <w:t xml:space="preserve">BMJ Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (10), pp.e003153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0950268820002800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjgh-2020-003153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03250509v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03250554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a New Internally Controlled One-Step Real-Time RT-PCR for the Molecular Detection of Enterovirus A71 in Africa and Madagascar</w:t>
               </w:r>
@@ -6230,338 +6230,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03254213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Exposure to Hantaviruses Associated with Rodents of the Murinae Subfamily, Madagascar</w:t>
+                <w:t xml:space="preserve">Influenza surveillance capacity improvements in Africa during 2011‐2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harinirina Aina Rabemananjara</w:t>
+                <w:t xml:space="preserve">Ledor S. Igboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vololoniaina Raharinosy</w:t>
+                <w:t xml:space="preserve">Meredith Mcmorrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravo Michèle Razafimahefa</w:t>
+                <w:t xml:space="preserve">Stefano Tempia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Ravalohery</w:t>
+                <w:t xml:space="preserve">Gideon O. Emukule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Théophile Rafisandratantsoa</w:t>
+                <w:t xml:space="preserve">Ndahwouh Talla Nzussouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (3), pp.587-590. </w:t>
+              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.495-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2603.190320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/irv.12818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02545946v1</w:t>
+                <w:t xml:space="preserve">pasteur-03254168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza surveillance capacity improvements in Africa during 2011‐2017</w:t>
+                <w:t xml:space="preserve">Human Exposure to Hantaviruses Associated with Rodents of the Murinae Subfamily, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ledor S. Igboh</w:t>
+                <w:t xml:space="preserve">Harinirina Aina Rabemananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meredith Mcmorrow</w:t>
+                <w:t xml:space="preserve">Vololoniaina Raharinosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Tempia</w:t>
+                <w:t xml:space="preserve">Ravo Michèle Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gideon O. Emukule</w:t>
+                <w:t xml:space="preserve">Jean Pierre Ravalohery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndahwouh Talla Nzussouo</w:t>
+                <w:t xml:space="preserve">Jean Théophile Rafisandratantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (4), pp.495-505. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.587-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/irv.12818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2603.190320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03254168v1</w:t>
+                <w:t xml:space="preserve">pasteur-02545946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a pen side test for Rift Valley fever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pedarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Juremalm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6772,77 +6772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast, Sensitive and Specific Detection of Thailand orthohantavirus and its Variants Using One-Step Real-Time Reverse-Transcription Polymerase Chain Reaction Assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololoniaina Raharinosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harinirina Aina Rabemananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Telfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6906,51 +6906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population trends for two Malagasy fruit bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara E. Brook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafaliana C. Ranaivoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7040,77 +7040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthcare utilization, provisioning of post-exposure prophylaxis, and estimation of human rabies burden in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malavika Rajeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Edosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Hanitriniaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soa Fy Andriamandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7540,887 +7540,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03254270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babesial infection in the Madagascan flying fox, Pteropus rufus É. Geoffroy, 1803</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling serology to elucidate henipa‐ and filovirus transmission in Madagascar fruit bats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara E. Brook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafaliana C. Ranaivoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher C. Broder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lydia Rabetafika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (1), pp.51. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (7), pp.1001 - 1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3300-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03254298v1</w:t>
+                <w:t xml:space="preserve">pasteur-03254276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative global epidemiology of influenza, respiratory syncytial and parainfluenza viruses, 2010–2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Babesial infection in the Madagascan flying fox, Pteropus rufus É. Geoffroy, 1803</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafaliana C. Ranaivoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommy T Lam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julian W Tang</w:t>
+                <w:t xml:space="preserve">Heidi K. Goethert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence y Lai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Dbaibo</w:t>
+                <w:t xml:space="preserve">Sam R. Telford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Rabetafika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2019.07.008⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3300-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03254327v1</w:t>
+                <w:t xml:space="preserve">pasteur-03254298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling serology to elucidate henipa‐ and filovirus transmission in Madagascar fruit bats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hafaliana C. Ranaivoson</w:t>
+                <w:t xml:space="preserve">Comparative global epidemiology of influenza, respiratory syncytial and parainfluenza viruses, 2010–2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy T Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian W Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence y Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher C. Broder</w:t>
+                <w:t xml:space="preserve">Hassan Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew A. Cunningham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
+                <w:t xml:space="preserve">Ghassan Dbaibo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 88 (7), pp.1001 - 1016. </w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (4), pp.373 - 382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2019.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03254276v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03254327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of influenza virus types by age using case-based global surveillance data from twenty-nine countries, 1999-2014</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vector competence of Culex antennatus and Anopheles coustani mosquitoes for Rift Valley fever virus in Madagascar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Spreeuwenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Kusznierz</w:t>
+                <w:t xml:space="preserve">T. N. J. J. Nepomichene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Rudi</w:t>
+                <w:t xml:space="preserve">F. N. Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhonda Owen</w:t>
+                <w:t xml:space="preserve">S. F. Andriamandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ravalohery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-018-3181-y⟩</w:t>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mve.12291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01925131v1</w:t>
+                <w:t xml:space="preserve">pasteur-01717503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector competence of Culex antennatus and Anopheles coustani mosquitoes for Rift Valley fever virus in Madagascar.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. N. Raharimalala</w:t>
+                <w:t xml:space="preserve">Revealing Measles Outbreak Risk With a Nested Immunoglobulin G Serosurvey in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Wesolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keitly Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. F. Andriamandimby</w:t>
+                <w:t xml:space="preserve">Miora Bruna Ramamonjiharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Ravalohery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
+                <w:t xml:space="preserve">Andrianmasina Herivelo Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mve.12291⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187 (10), pp.2219 - 2226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwy114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01717503v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01920183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing Measles Outbreak Risk With a Nested Immunoglobulin G Serosurvey in Madagascar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Keitly Mensah</w:t>
+                <w:t xml:space="preserve">Distribution of influenza virus types by age using case-based global surveillance data from twenty-nine countries, 1999-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Caini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Spreeuwenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Kusznierz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miora Bruna Ramamonjiharisoa</w:t>
+                <w:t xml:space="preserve">Juan Manuel Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrianmasina Herivelo Randriamanantena</w:t>
+                <w:t xml:space="preserve">Rhonda Owen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 187 (10), pp.2219 - 2226. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kwy114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-018-3181-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01920183v2</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01925131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of severe acute respiratory infections from hospital-based surveillance in Madagascar, November 2010 to July 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norosoa Harline Razanajatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Harimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soatiana Rajatonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8497,90 +8497,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burden and Epidemiology of Influenza- and Respiratory Syncytial Virus-Associated Severe Acute Respiratory Illness Hospitalization in Madagascar, 2011-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelinotahina H Rabarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tempia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Harimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norosoa Razanajatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (2), pp.138-147. </w:t>
@@ -8752,64 +8752,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical distribution and relative risk of Anjozorobe virus (Thailand orthohantavirus) infection in black rats (Rattus rattus) in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololoniaina Raharinosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Marie Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fehivola Mandanirina Andriamiarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9020,51 +9020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on causes of fever in primary healthcare center uncovers pathogens of public health concern in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barivola Bernardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9167,77 +9167,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of chronic hepatitis B virus infection and infrastructure for its diagnosis in Madagascar: implication for the WHO’s elimination strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soa Fy Andriamandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Marie Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Shimakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjasoa Rakotomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Manitra Razanajatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9282,485 +9282,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01653384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Rift Valley fever transmission dynamics in Madagascar: estimation of force of infection from seroprevalence surveys using Bayesian modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">West Nile virus infection in horses, Indian ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Grosbois</w:t>
+                <w:t xml:space="preserve">E. Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelise Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lalaina Arivony Nomenjanahary</w:t>
+                <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaja Rakotoarinoro</w:t>
+                <w:t xml:space="preserve">S. Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V M Rakotoharinome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ravaomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep39870⟩</w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.45 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2017.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01670563v1</w:t>
+                <w:t xml:space="preserve">pasteur-01675153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">West Nile virus infection in horses, Indian ocean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin and evolutionary dynamics of Hepatitis B virus (HBV) genotype E in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lecollinet</w:t>
+                <w:t xml:space="preserve">Alessandra Lo Presti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soa Fy Andriamandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V M Rakotoharinome</w:t>
+                <w:t xml:space="preserve">Alessia Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ravaomanana</w:t>
+                <w:t xml:space="preserve">Silvia Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Cella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2017.06.006⟩</w:t>
+              <w:t xml:space="preserve">Pathogens and Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (1), pp.23 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20477724.2016.1278103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01675153v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01655618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolutionary dynamics of Hepatitis B virus (HBV) genotype E in Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soa Fy Andriamandimby</w:t>
+                <w:t xml:space="preserve">Reconstruction of Rift Valley fever transmission dynamics in Madagascar: estimation of force of infection from seroprevalence surveys using Bayesian modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Marie Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Lai</w:t>
+                <w:t xml:space="preserve">Vladimir Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Angeletti</w:t>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaina Arivony Nomenjanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Cella</w:t>
+                <w:t xml:space="preserve">Mihaja Rakotoarinoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens and Global Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111 (1), pp.23 - 30. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.39870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20477724.2016.1278103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep39870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01655618v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01670563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global epidemiology of non-influenza RNA respiratory viruses: data gaps and a growing need for surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian W Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy T Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Lipkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9824,77 +9824,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both hemispheric influenza vaccine recommendations would have missed near half of the circulating viruses in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norosoa Razanajatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia A Livinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9948,913 +9948,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the influenza sentinel surveillance system in Madagascar, 2009-2014.</w:t>
+                <w:t xml:space="preserve">Drivers of Rift Valley fever epidemics in Madagascar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rakotoarisoa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Norosoa Razanajatovo</w:t>
+                <w:t xml:space="preserve">Renaud Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Béral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel Rakotoharinome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soa-Fy Andriamandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2471/BLT.16.171280⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (5), pp.938-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1607948114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01675166v1</w:t>
+                <w:t xml:space="preserve">pasteur-01498224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Rift Valley fever epidemics in Madagascar.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the influenza sentinel surveillance system in Madagascar, 2009-2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Michel Rakotoharinome</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
+                <w:t xml:space="preserve">Alain Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Randrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tempia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norosoa Razanajatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114 (5), pp.938-943. </w:t>
+              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (5), pp.375 - 381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1607948114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2471/BLT.16.171280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01498224v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01675166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Patterns of Influenza A and B in Tropical and Temperate Countries: What Are the Lessons for Influenza Vaccination?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amal Barakat</w:t>
+                <w:t xml:space="preserve">Genetic Diversity of Hepatitis B Virus (HBV) in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soa Fy Andriamandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Lo Presti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Marie Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0152310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (12), pp.2138 - 2144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.24576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01675327v1</w:t>
+                <w:t xml:space="preserve">pasteur-01675312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity of Hepatitis B Virus (HBV) in Madagascar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Angeletti</w:t>
+                <w:t xml:space="preserve">Temporal Patterns of Influenza A and B in Tropical and Temperate Countries: What Are the Lessons for Influenza Vaccination?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Caini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winston Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Badur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Balmaseda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 88 (12), pp.2138 - 2144. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0152310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.24576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0152310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01675312v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01675327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Role and Burden of Influenza in Pediatric Respiratory Hospitalizations, 1982– 2012: A Systematic Analysis</w:t>
+                <w:t xml:space="preserve">High Prevalence of West Nile Virus in Domestic Birds and Detection in 2 New Mosquito Species in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn E Lafond</w:t>
+                <w:t xml:space="preserve">Marianne Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harish Nair</w:t>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel Rakotoharinome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hafiz Rasooly</w:t>
+                <w:t xml:space="preserve">Julie Ravaomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fátima Valente</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Booy</w:t>
+                <w:t xml:space="preserve">Luciano Michaël Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1001977⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0147589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01675331v1</w:t>
+                <w:t xml:space="preserve">hal-01300687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Prevalence of West Nile Virus in Domestic Birds and Detection in 2 New Mosquito Species in Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Role and Burden of Influenza in Pediatric Respiratory Hospitalizations, 1982– 2012: A Systematic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn E Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Maquart</w:t>
+                <w:t xml:space="preserve">Harish Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Michel Rakotoharinome</w:t>
+                <w:t xml:space="preserve">Mohammad Hafiz Rasooly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ravaomanana</w:t>
+                <w:t xml:space="preserve">Fátima Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Michaël Tantely</w:t>
+                <w:t xml:space="preserve">Robert Booy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0147589. </w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (3), pp.e1001977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1001977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300687v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01675331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of rubella-containing-vaccine to Madagascar: implications for roll-out and local elimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Wesolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keitly Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara E Brook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miora Andrianjafimasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (117), pp.20151101. </w:t>
@@ -10892,103 +10892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Analysis of Environment, Cattle and Human Serological Data: Risks and Mechanisms of Transmission of Rift Valley Fever in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Marie Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soa-Fy Andriamandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (7), pp.e0004827. </w:t>
@@ -11422,295 +11422,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological and virological characteristics of influenza B: results of the Global Influenza B Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influenza seasonality in Madagascar: the mysterious African free-runner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sue Q Huang</w:t>
+                <w:t xml:space="preserve">Wladimir Alonso Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Viboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norosoa Harline Razanajatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciblak A. Meral</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Owen Rhonda</w:t>
+                <w:t xml:space="preserve">Arnaud Orelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9 (S1), pp.3-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/irv.12319⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 9 (3), pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/irv.12308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290697v1</w:t>
+                <w:t xml:space="preserve">hal-01300669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza seasonality in Madagascar: the mysterious African free-runner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemiological and virological characteristics of influenza B: results of the Global Influenza B Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Caini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Q Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wladimir Alonso Jimenez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Norosoa Harline Razanajatovo</w:t>
+                <w:t xml:space="preserve">Ciblak A. Meral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Kusznierz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Orelle</w:t>
+                <w:t xml:space="preserve">Owen Rhonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9 (3), pp.101-109. </w:t>
+              <w:t xml:space="preserve">, 2015, 9 (S1), pp.3-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/irv.12308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/irv.12319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300669v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of new genetic variants of Betacoronaviruses in Endemic Frugivorous Bats of Madagascar</w:t>
               </w:r>
@@ -11824,429 +11824,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly diverse Morbillivirus-related paramyxoviruses in the wild fauna of southwestern Indian Ocean islands: evidence of exchange between introduced and endemic small mammals.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David A Wilkinson</w:t>
+                <w:t xml:space="preserve">Development of real-time RT-PCR for the detection of low concentrations of Rift Valley fever virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mélade</w:t>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+                <w:t xml:space="preserve">Isabelle Leparc-Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beza Ramasindrazana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Voahangy Soarimalala</w:t>
+                <w:t xml:space="preserve">Catherine Cetre-Sossah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01211-14⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 195, pp.92-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274563v1</w:t>
+                <w:t xml:space="preserve">hal-01274555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-warning health and process indicators for sentinel surveillance in Madagascar 2007-2011</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soa Fy Andriamandimby</w:t>
+                <w:t xml:space="preserve">Highly diverse Morbillivirus-related paramyxoviruses in the wild fauna of southwestern Indian Ocean islands: evidence of exchange between introduced and endemic small mammals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mélade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beza Ramasindrazana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voahangy Soarimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Journal of Public Health Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5210/ojphi.v6i3.5400⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (15), pp.8268-8277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01211-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01675450v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of real-time RT-PCR for the detection of low concentrations of Rift Valley fever virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cetre-Sossah</w:t>
+                <w:t xml:space="preserve">Early-warning health and process indicators for sentinel surveillance in Madagascar 2007-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soatiana Rajatonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanjasoa Rakotomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Randrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norosoa Harline Razanajatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soa Fy Andriamandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 195, pp.92-99. </w:t>
+              <w:t xml:space="preserve">Online Journal of Public Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.e197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5210/ojphi.v6i3.5400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274555v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01675450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjozorobe Hantavirus, a New Genetic Variant of Thailand Virus Detected in Rodents from Madagascar</w:t>
               </w:r>
@@ -12271,51 +12271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Marie Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Andrianaivo Barivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12611,295 +12611,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01675455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome Risk Factors during Respiratory Infections in a Paediatric Ward in Antananarivo, Madagascar 2010–2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance and control of rabies in La Reunion, Mayotte, and Madagascar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soa Fy Andriamandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soatiana Cathycia Rajatonirina</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rila Ratovoson</w:t>
+                <w:t xml:space="preserve">Ravo Ramiandrasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maherisoa Ratsitorahina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhon Rasambainarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072839⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01675552v1</w:t>
+                <w:t xml:space="preserve">pasteur-00868768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance and control of rabies in La Reunion, Mayotte, and Madagascar.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcome Risk Factors during Respiratory Infections in a Paediatric Ward in Antananarivo, Madagascar 2010–2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jhon Rasambainarivo</w:t>
+                <w:t xml:space="preserve">Soatiana Cathycia Rajatonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norosoa Harline Razanajatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisoa Hariniana Ratsima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Orelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rila Ratovoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44, pp.77. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e72839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-77⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00868768v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01675552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dried-blood spots: a cost-effective field method for the detection of Chikungunya virus circulation in remote areas.</w:t>
               </w:r>
@@ -12924,51 +12924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Théophile Rafisandratantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seta Andriamamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13299,51 +13299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High prevalence of hepatitis E in humans and pigs and evidence of genotype-3 virus in swine, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13433,51 +13433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of rift valley Fever virus in wild small mammals, madagascar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Marie Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13485,51 +13485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Andrianaivo Barivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Théophile Rafisandratantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voahangy Soarimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (6), pp.1025-7. </w:t>
@@ -13695,429 +13695,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00835737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological and virological characterization of 2009 pandemic influenza A virus subtype H1N1 in Madagascar.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influenza surveillance in 15 countries in Africa, 2006-2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Hoffmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Randrianasolo</w:t>
+                <w:t xml:space="preserve">Jennifer Michalove Radin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tempia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndahwouh Talla Nzussouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 206 Suppl 1, pp.S140-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jis533⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 206 Suppl 1, pp.S14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jis606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00836153v1</w:t>
+                <w:t xml:space="preserve">pasteur-00836177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal Pancreatitis in Simian Immunodeficiency Virus SIVmac251-Infected Macaques Treated with 2',3'-Dideoxyinosine and Stavudine following Cytotoxic-T-Lymphocyte-Associated Antigen 4 and Indoleamine 2,3-Dioxygenase Blockade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Vaccari</w:t>
+                <w:t xml:space="preserve">Epidemiological and virological characterization of 2009 pandemic influenza A virus subtype H1N1 in Madagascar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Orelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norosoa Harline Razanajatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soatiana Cathycia Rajatonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Boasso</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anna Hryniewicz</w:t>
+                <w:t xml:space="preserve">Jonathan Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.05609-11⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 206 Suppl 1, pp.S140-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jis533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01675132v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00836153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza surveillance in 15 countries in Africa, 2006-2010.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatal Pancreatitis in Simian Immunodeficiency Virus SIVmac251-Infected Macaques Treated with 2',3'-Dideoxyinosine and Stavudine following Cytotoxic-T-Lymphocyte-Associated Antigen 4 and Indoleamine 2,3-Dioxygenase Blockade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vaccari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Boasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Fenizia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Michalove Radin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ndahwouh Talla Nzussouo</w:t>
+                <w:t xml:space="preserve">Dietmar Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Davis</w:t>
+                <w:t xml:space="preserve">Anna Hryniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 206 Suppl 1, pp.S14-21. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (1), pp.108 - 113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jis606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.05609-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00836177v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01675132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spread of Influenza A(H1N1)pdm09 Virus in Madagascar Described by a Sentinel Surveillance Network.</w:t>
               </w:r>
@@ -14129,77 +14129,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soatiana Rajatonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Orelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norosoa Razanajatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (5), pp.e37067. </w:t>
@@ -14365,338 +14365,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00835730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short message service sentinel surveillance of influenza-like illness in Madagascar, 2008-2012</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Norosoa Razanajatovo</w:t>
+                <w:t xml:space="preserve">Excess mortality associated with the 2009 A(H1N1)v influenza pandemic in Antananarivo, Madagascar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rajatonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rakotosolofo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rakotomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Randrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ratsitoharina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2471/BLT.11.097816⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268812001215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01675143v1</w:t>
+                <w:t xml:space="preserve">pasteur-00719969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess mortality associated with the 2009 A(H1N1)v influenza pandemic in Antananarivo, Madagascar.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ratsitoharina</w:t>
+                <w:t xml:space="preserve">Short message service sentinel surveillance of influenza-like illness in Madagascar, 2008-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soatiana Rajatonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Randrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Orelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norosoa Razanajatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (5), pp.385 - 389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0950268812001215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2471/BLT.11.097816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00719969v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01675143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel paramyxoviruses in insectivorous bats of the Southwest Indian Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14825,51 +14825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibeke Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hryniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 203 (8), pp.1043-53. </w:t>
@@ -14901,476 +14901,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00589392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Surveillance of Rabies in Humans, Domestic Animals, and Bats in Madagascar from 2005 to 2010</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le réseau régional AnimalRisk : de la surveillance à la recherche dans l'Océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girard Marcelin Razafitrimo</w:t>
+                <w:t xml:space="preserve">Eric Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Razainirina</w:t>
+                <w:t xml:space="preserve">Matthieu Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Marie Jeanmaire</w:t>
+                <w:t xml:space="preserve">Nohal Elissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahime Faharoudine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances In Preventive Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (Spécial DOM-TOM), pp.8-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01665277v1</w:t>
+                <w:t xml:space="preserve">hal-01285457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccine induced antibodies to the first variable loop of human immunodeficiency virus type 1 gp120, mediate antibody-dependent virus inhibition in macaques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Izabela Bialuk</w:t>
+                <w:t xml:space="preserve">Laboratory Surveillance of Rabies in Humans, Domestic Animals, and Bats in Madagascar from 2005 to 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soa Fy Andriamandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Whitney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vibeke Andresen</w:t>
+                <w:t xml:space="preserve">Girard Marcelin Razafitrimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth H Florese</w:t>
+                <w:t xml:space="preserve">Josette Razainirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janos Nacsa</w:t>
+                <w:t xml:space="preserve">Elisabeth Marie Jeanmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (1), pp.78 - 94. </w:t>
+              <w:t xml:space="preserve">Advances In Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.1 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2011.10.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4061/2011/727821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01675672v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01665277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau régional AnimalRisk : de la surveillance à la recherche dans l'Océan Indien</w:t>
+                <w:t xml:space="preserve">Vaccine induced antibodies to the first variable loop of human immunodeficiency virus type 1 gp120, mediate antibody-dependent virus inhibition in macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cardinale</w:t>
+                <w:t xml:space="preserve">Izabela Bialuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Roger</w:t>
+                <w:t xml:space="preserve">Stephen Whitney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibeke Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nohal Elissa</w:t>
+                <w:t xml:space="preserve">Ruth H Florese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdourahime Faharoudine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Girard</w:t>
+                <w:t xml:space="preserve">Janos Nacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (1), pp.78 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2011.10.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285457v1</w:t>
+                <w:t xml:space="preserve">pasteur-01675672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Etiology of Influenza-Like Illnesses in Antananarivo, Madagascar, July 2008 to June 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norosoa Razanajatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15607,51 +15607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norosoa Razanajatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tombo Ramandimbisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16009,51 +16009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna R Weissman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Cecchinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Fenizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Min Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16130,51 +16130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Raoelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maherisoa Ratsitorahina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ravolomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16545,64 +16545,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Tryniszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong Min Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vaccari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Boasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 180 (8), pp.5439 - 5447. </w:t>
@@ -17050,103 +17050,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CTLA-4 blockade decreases TGF-beta, IDO, and viral RNA expression in tissues of SIVmac251-infected macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hryniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Boasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Edghill-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Hryniewicz</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Monica Vaccari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietmar Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 108 (12), pp.3834 - 3842. </w:t>
@@ -18084,291 +18084,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00607931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of natural versus laboratory human infection with Mayaro virus by molecular analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First case of yellow fever in French Guiana since 1902.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Junt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
+                <w:t xml:space="preserve">V. Deubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lelarge</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. D. Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0950268899003180⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5 (3), pp.429-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid0503.990314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00607927v1</w:t>
+                <w:t xml:space="preserve">pasteur-00607936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First case of yellow fever in French Guiana since 1902.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of natural versus laboratory human infection with Mayaro virus by molecular analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Junt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Deubel</w:t>
+                <w:t xml:space="preserve">J. Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. Poveda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Labeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Talarmin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 5 (3), pp.429-32. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 123 (3), pp.511-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid0503.990314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0950268899003180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00607936v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00607927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid Products of Phosphoinositide 3-Kinase and Phosphatidylinositol 4,5-Bisphosphate Are Both Required for ADP-dependent Platelet Spreading*</w:t>
               </w:r>
@@ -18703,64 +18703,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soa Fy Andriamandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Marie Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voahangielisoa Miatrana Rasamoelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19272,51 +19272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05528459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenddolen Kettenburg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafaliana Ranaivoson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Andrianiaina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santino Andry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy R Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-34969-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Badra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqing Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Webby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van der Werf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17060857" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05132943v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Menezes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richter Razafindratsimandresy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamasina Herivelo Randriamanantena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luojun Yang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/AJE/KWAF005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Ousseynou Seye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Kin&#233; Top" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Mbanne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Moise Diagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Faye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17010111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05464684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marana Rekedal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Cornelius Ruhs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafaliana Christian Ranaivoson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mittal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Sterling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42522-025-00178-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norosoa Harline Razanajatovo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiry Hasina Randriambolamanantsoa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Randrianasolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelinotahiana Hasina Rabarison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Ulrich Raveloson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.70110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05315663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0331736" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Joelinotahiana Rabarison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Sakha Bob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Talla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupressoir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Escadafal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28700" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Broban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marie Olive" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luciano Tantely" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dorsemans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjasoa Rakotomanana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15081707" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04096789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miamina Fidy Ankasitrahana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15010012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04172088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masquelier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaraso Maharavo Rasoanomenjanahary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-011801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04178015v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iony Manitra Razanajatovo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Andrianomiadana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimdine Habib" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Malala Randrianarisoa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helisoa Razafimanjato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12081009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Kahwagi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Mbodji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Diagne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbengue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14050871" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Heraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030570" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian W. Tang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguela A. Caniza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Dinn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic E. Dwyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2021.0079" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Faye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Di Paola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Henriette Dior Ndione" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14465" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04096669v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriiyah Tegally" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James San" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cotten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Tegomoh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq5358" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Zafitsara Andrianirina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todisoa Andriatahina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guillebaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijregi.2021.12.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anecia Gentles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel H&#233;raud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/JMAMMAL/GYAC072" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharline Madera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Kistler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Ahyong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00921-22" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Pola&#353;ek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Wazny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davies Adeloye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peige Song" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit y Chan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.12.09003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Raberahona" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Razafimahatratra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Randriamanantsoa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Harizaka Andriamasy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.13022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Talibouya Tour&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amary Fall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Malado Jallow" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Goudiaby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051063" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765124v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Dieng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diallo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignane Ndiaye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufid Mhamadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mo&#239;se Diagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691750v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.786060" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576365v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara E. Brook" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norosoa Razanajatovo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiry H. Randriambolamanantsoa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100533" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian W Tang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin On Kwok" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tze Ping Loh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Kiat Lee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2021.04.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03254611v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schoenhals" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niry Rabenindrina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Randremanana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103419" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03263500v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Pan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguela Caniza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Koay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12876" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduan Wilkinson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Giovanetti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. San" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lessells" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj4336" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254258v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malavika Rajeev" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Torrencelli Edosoa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reziky Tiandraza Mangahasimbola" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hanitriniaina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008821" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03250457v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest K. Jones" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidiniaina Mamy Randriatsarafara" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jessica E. Metcalf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwab145" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250460v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pedarrieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Mellouli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Khallouki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Zro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Sebbar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251263" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03221746v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Vatosoa Randremanana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa-Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12845" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380789v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12896" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mo&#239;se Onihary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Rabetafika" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bastaraud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091713" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254205v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidisoa Rasambainarivo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjarasoa Rasoanomenjanahary" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanjona Ramiadantsoa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.11.182" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03250581v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P. Salam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Read" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraniaina Andrianarintsiferantsoa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0576" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawee Chotpitayasunondh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea K&#248;lsen Fischer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeron C. Hurt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold S. Monto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12824" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623837v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Suzah Rasolonjatovo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Arivony Nomenjanahary" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008116" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03250548v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaina Rakotosamimanana" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Randrianirina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy S Raherison" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Rasolofo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2214-109x(20)30428-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03250554v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antso Raherindrasana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jessica Metcalf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Winter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2020-003153" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03250509v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohery L. Razafimahatratra" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Wesolowski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rafetrarivony" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268820002800" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02916142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Ndiaye" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01907" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254213v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norosoa Harline Razanajatovo Rahombanjanahary" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Rybkina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2020.104506" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02545946v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinirina Aina Rabemananjara" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololoniaina Raharinosy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravo Mich&#232;le Razafimahefa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ravalohery" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Th&#233;ophile Rafisandratantsoa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2603.190320" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254168v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledor S. Igboh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Mcmorrow" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tempia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon O. Emukule" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndahwouh Talla Nzussouo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12818" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627312v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C&#234;tre-Sossah" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Juremalm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrus Jansen van Vuren" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Brun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007700" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046656v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Bessaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sendraharimanana Rabemanantsoa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01667-18" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02545958v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Telfer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Aurore Doll Rakoto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11080718" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254310v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafaliana C. Ranaivoson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daudet Andriafidison" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefatiana Ralisata" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Razafimanahaka" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.032" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01967389v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Edosoa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne S. L. Guis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.11.011" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254364v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Viboud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(19)30277-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254342v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mensah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takahashi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Winter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. E. Metcalf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.02.069" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254270v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Caini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Kusznierz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Vera Garate" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonam Wangchuk" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binay Thapa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222381" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254298v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi K. Goethert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam R. Telford" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3300-7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254327v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy T Lam" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence y Lai" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zaraket" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Dbaibo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2019.07.008" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254276v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. Broder" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Cunningham" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12985" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01925131v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Spreeuwenberg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Rudi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Owen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-018-3181-y" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01717503v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. J. J. Nepomichene" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N. Raharimalala" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Andriamandimby" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ravalohery" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12291" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01920183v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Bruna Ramamonjiharisoa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianmasina Herivelo Randriamanantena" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwy114" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01967350v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soatiana Rajatonirina" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisoa Hariniana Ratsima" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205124" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01798255v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelinotahina H Rabarison" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12557" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01798218v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mach" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barivola Bernardson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Weldon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00563" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01798290v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehivola Mandanirina Andriamiarimanana" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ravalohery" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0992-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01883334v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patsy Polston" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bessaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02339" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01973716v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L&#233;a Randriamampionona" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006642" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01653384v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimakawa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4630-z" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01670563v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Rakotoarinoro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39870" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675153v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cardinale" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecollinet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Rakotoharinome" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaomanana" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2017.06.006" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01655618v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lo Presti" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lai" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Angeletti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cella" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20477724.2016.1278103" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675136v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Lipkin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Drews" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(17)30238-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673372v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia A Livinski" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir J. Alonso" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12517" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675166v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotoarisoa" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.16.171280" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01498224v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina B&#233;ral" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel Rakotoharinome" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607948114" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675327v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Andrade" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Badur" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Balmaseda" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Barakat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152310" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675312v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.24576" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675331v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Lafond" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Nair" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hafiz Rasooly" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Valente" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Booy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001977" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300687v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ravaomanana" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Micha&#235;l Tantely" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147589" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675225v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara E Brook" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Andrianjafimasy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1101" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675206v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chevalier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004827" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675349v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory C Gray" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Anderson" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desir&#233;e Labeaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M F&#232;vre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0383" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675405v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith L Mcmorrow" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Okitolonda Wemakoy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kabamba Tshilobo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon O Emukule" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Mott" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv100" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290712v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Reynes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.02.009" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290697v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Q Huang" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciblak A. Meral" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Rhonda" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12319" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300669v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Alonso Jimenez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Orelle" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12308" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300676v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norosoa H Razanajatovo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina A Nomenjanahary" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Wilkinson" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie H Razafimanahaka" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Goodman" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-015-0271-y" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274563v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lade" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Soarimalala" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01211-14" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675450v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/ojphi.v6i3.5400" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274555v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cetre-Sossah" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.10.001" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675483v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reynes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Razafindralambo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Andrianaivo Barivelo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2013.1359" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01078436v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nougair&#232; De" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish M. Desphande" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090624" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675455v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delpeyroux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00568-14" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675552v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soatiana Cathycia Rajatonirina" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072839" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00868768v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravo Ramiandrasoa" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maherisoa Ratsitorahina" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Rasambainarivo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-77" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00946702v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seta Andriamamonjy" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002339" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835147v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1906.130080" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00878587v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emile Ramarokoto" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.23631" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BLZPNR9S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274574v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Besnard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa F. Andriamandimby" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Foray" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harentsoaniaina Rasamoelina-Andriamanivo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.12-0615" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835116v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Th&#233;ophile Rafisandratantsoa" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1906.121074" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835737v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Katz" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry D Schoub" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Breiman" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kariuki Njenga" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis548" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836153v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hoffmann" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis533" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675132v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vaccari" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Boasso" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fenizia" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Fuchs" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hryniewicz" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05609-11" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836177v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Michalove Radin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Davis" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis606" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00702178v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037067" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835730v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Kadjo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caro" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis541" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675143v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.11.097816" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00719969v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rajatonirina" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rakotosolofo" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rakotomanana" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Randrianasolo" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratsitoharina" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268812001215" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836609v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chotte" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.08.022" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00589392v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shari N Gordon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cecchinato" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke Andresen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiq162" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01665277v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Marcelin Razafitrimo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Razainirina" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marie Jeanmaire" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/727821" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675672v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Bialuk" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitney" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth H Florese" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Nacsa" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2011.10.040" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285457v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohal Elissa" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahime Faharoudine" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01665250v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Marcellin Razafitrimo" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017579" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01665262v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Kerkhove" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijn a H Vandemaele" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Shinde" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Jaramillo-Gutierrez" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Koukounari" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001053" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00589393v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tombo Ramandimbisoa" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.1318" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01665296v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotondrafara" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harena Rasamoelina Andriamanivo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001423" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01665271v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Rollin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2011.08.008" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00589395v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna R Weissman" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Min Ma" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01655-09" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00589394v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Raoelina" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ravolomanana" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-10-31" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675685v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cecchinato" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Trindade" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laurence" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Brenchley" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2008.14" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380759v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Kaufman" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Goudsmit" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Holterman" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie A. Ewald" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Denholtz" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00353-08" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380767v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Tryniszewska" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Min Ma" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.8.5439" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00160973v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Merien" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mortreux" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mahieux" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirdad Kazanji" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2006.11.028" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S484RXD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607901v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Contamin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2006.02.003" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380785v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Edghill-Smith" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ayala" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kalisz" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Parrino" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.4.2552" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380764v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-04-010637" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607889v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pique" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Th&#233;" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81582-0" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607905v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolullah Oni" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2005.11.009" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A189FE0C76872F297E2AFBF68A7374C38E440E30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124597v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debacq" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Heraud" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asquith" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bangham" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merien" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208896" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607918v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pascalis" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Fendel" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-003-0607-4" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGZ7NNJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607921v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-002-0443-y" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/168626AA509238173ECB01D856546C7FB142A2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607923v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gardon" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laventure" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#233;lis Ladam" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capot" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/322034" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607931v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hommel" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hulin" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Talarmin" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/313611" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607927v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Junt" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lelarge" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labeau" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268899003180" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607936v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deubel" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Poveda" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid0503.990314" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01676555v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Racaud-Sultan" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Gironcel" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Albig&#232;s-Rizo" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giacomini" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.28.17817" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007372v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manou Rominah Raharinirina" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Fidelis Ambinintsoa" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Miharisoa" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandimbisoa Rakotondraibe" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135948v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangielisoa Miatrana Rasamoelina" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.41" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779811v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hoarau" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joffrin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Brook" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rabemananjara" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.40" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119641v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo F. Andrianiaina" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05528459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenddolen Kettenburg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafaliana Ranaivoson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Andrianiaina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santino Andry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy R Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-34969-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Badra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqing Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Webby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van der Werf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17060857" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05132943v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Menezes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richter Razafindratsimandresy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamasina Herivelo Randriamanantena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luojun Yang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/AJE/KWAF005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Ousseynou Seye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Kin&#233; Top" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Mbanne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Moise Diagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Faye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17010111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05464684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marana Rekedal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Cornelius Ruhs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafaliana Christian Ranaivoson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mittal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Sterling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42522-025-00178-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norosoa Harline Razanajatovo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiry Hasina Randriambolamanantsoa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Randrianasolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelinotahiana Hasina Rabarison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Ulrich Raveloson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.70110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05315663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0331736" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Joelinotahiana Rabarison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Broban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marie Olive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luciano Tantely" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dorsemans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjasoa Rakotomanana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15081707" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Sakha Bob" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Talla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupressoir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Escadafal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28700" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04096789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miamina Fidy Ankasitrahana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15010012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04172088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masquelier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaraso Maharavo Rasoanomenjanahary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-011801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04178015v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iony Manitra Razanajatovo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Andrianomiadana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimdine Habib" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Malala Randrianarisoa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helisoa Razafimanjato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12081009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Kahwagi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Mbodji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Diagne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbengue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14050871" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Heraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030570" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian W. Tang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguela A. Caniza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Dinn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic E. Dwyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2021.0079" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Zafitsara Andrianirina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todisoa Andriatahina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guillebaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijregi.2021.12.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Faye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Di Paola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Henriette Dior Ndione" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14465" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04096669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriiyah Tegally" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James San" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cotten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Tegomoh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq5358" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anecia Gentles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel H&#233;raud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/JMAMMAL/GYAC072" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharline Madera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Kistler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Ahyong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00921-22" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Pola&#353;ek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Wazny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davies Adeloye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peige Song" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit y Chan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.12.09003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Raberahona" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Razafimahatratra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Randriamanantsoa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Harizaka Andriamasy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.13022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Talibouya Tour&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amary Fall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Malado Jallow" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Goudiaby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051063" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765124v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Dieng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diallo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignane Ndiaye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufid Mhamadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mo&#239;se Diagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576365v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara E. Brook" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norosoa Razanajatovo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiry H. Randriambolamanantsoa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100533" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.786060" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian W Tang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin On Kwok" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tze Ping Loh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Kiat Lee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2021.04.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03254611v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schoenhals" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niry Rabenindrina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Randremanana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103419" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03263500v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Pan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguela Caniza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Koay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12876" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduan Wilkinson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Giovanetti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. San" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lessells" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj4336" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03221746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Vatosoa Randremanana" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa-Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reziky Tiandraza Mangahasimbola" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12845" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malavika Rajeev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Torrencelli Edosoa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hanitriniaina" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008821" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pedarrieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Mellouli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Khallouki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Zro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Sebbar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251263" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380790v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mo&#239;se Onihary" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Rabetafika" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bastaraud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091713" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380789v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12896" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03250457v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest K. Jones" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidiniaina Mamy Randriatsarafara" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jessica E. Metcalf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwab145" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254205v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidisoa Rasambainarivo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjarasoa Rasoanomenjanahary" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanjona Ramiadantsoa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.11.182" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03250581v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P. Salam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Read" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraniaina Andrianarintsiferantsoa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0576" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623837v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Suzah Rasolonjatovo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Arivony Nomenjanahary" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008116" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254158v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawee Chotpitayasunondh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea K&#248;lsen Fischer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeron C. Hurt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold S. Monto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12824" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03250548v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaina Rakotosamimanana" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Randrianirina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy S Raherison" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Rasolofo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2214-109x(20)30428-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03250509v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohery L. Razafimahatratra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Wesolowski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rafetrarivony" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268820002800" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03250554v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antso Raherindrasana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jessica Metcalf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Winter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2020-003153" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02916142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Ndiaye" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01907" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254213v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norosoa Harline Razanajatovo Rahombanjanahary" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Rybkina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2020.104506" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254168v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledor S. Igboh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Mcmorrow" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tempia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon O. Emukule" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndahwouh Talla Nzussouo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12818" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02545946v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinirina Aina Rabemananjara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololoniaina Raharinosy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravo Mich&#232;le Razafimahefa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ravalohery" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Th&#233;ophile Rafisandratantsoa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2603.190320" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627312v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C&#234;tre-Sossah" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Juremalm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrus Jansen van Vuren" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Brun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007700" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046656v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Bessaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sendraharimanana Rabemanantsoa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01667-18" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02545958v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Telfer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Aurore Doll Rakoto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11080718" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254310v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafaliana C. Ranaivoson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daudet Andriafidison" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefatiana Ralisata" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Razafimanahaka" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.032" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01967389v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Edosoa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne S. L. Guis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.11.011" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254364v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Viboud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(19)30277-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254342v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mensah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takahashi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Winter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. E. Metcalf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.02.069" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254270v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Caini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Kusznierz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Vera Garate" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonam Wangchuk" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binay Thapa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222381" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254276v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. Broder" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Cunningham" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12985" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254298v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi K. Goethert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam R. Telford" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3300-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254327v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy T Lam" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence y Lai" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zaraket" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Dbaibo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2019.07.008" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01717503v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. J. J. Nepomichene" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N. Raharimalala" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Andriamandimby" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ravalohery" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12291" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01920183v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Bruna Ramamonjiharisoa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianmasina Herivelo Randriamanantena" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwy114" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01925131v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Spreeuwenberg" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Rudi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Owen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-018-3181-y" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01967350v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soatiana Rajatonirina" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisoa Hariniana Ratsima" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205124" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01798255v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelinotahina H Rabarison" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12557" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01798218v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mach" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barivola Bernardson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Weldon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00563" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01798290v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehivola Mandanirina Andriamiarimanana" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ravalohery" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0992-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01883334v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patsy Polston" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bessaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02339" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01973716v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L&#233;a Randriamampionona" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006642" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01653384v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimakawa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4630-z" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675153v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cardinale" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecollinet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Rakotoharinome" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaomanana" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2017.06.006" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01655618v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lo Presti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lai" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Angeletti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cella" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20477724.2016.1278103" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01670563v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Rakotoarinoro" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39870" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675136v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Lipkin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Drews" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(17)30238-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673372v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia A Livinski" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir J. Alonso" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12517" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01498224v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina B&#233;ral" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel Rakotoharinome" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607948114" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675166v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotoarisoa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.16.171280" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675312v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.24576" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675327v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Andrade" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Badur" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Balmaseda" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Barakat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152310" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300687v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ravaomanana" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Micha&#235;l Tantely" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147589" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675331v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Lafond" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Nair" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hafiz Rasooly" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Valente" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Booy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001977" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675225v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara E Brook" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Andrianjafimasy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1101" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675206v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chevalier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004827" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675349v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory C Gray" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Anderson" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desir&#233;e Labeaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M F&#232;vre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0383" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675405v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith L Mcmorrow" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Okitolonda Wemakoy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kabamba Tshilobo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon O Emukule" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Mott" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv100" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290712v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Reynes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.02.009" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300669v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Alonso Jimenez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Orelle" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12308" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290697v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Q Huang" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciblak A. Meral" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Rhonda" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12319" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300676v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norosoa H Razanajatovo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina A Nomenjanahary" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Wilkinson" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie H Razafimanahaka" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Goodman" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-015-0271-y" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274555v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cetre-Sossah" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.10.001" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274563v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lade" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Soarimalala" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01211-14" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675450v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/ojphi.v6i3.5400" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675483v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reynes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Razafindralambo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Andrianaivo Barivelo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2013.1359" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01078436v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nougair&#232; De" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish M. Desphande" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090624" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675455v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delpeyroux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00568-14" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00868768v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravo Ramiandrasoa" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maherisoa Ratsitorahina" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Rasambainarivo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-77" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675552v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soatiana Cathycia Rajatonirina" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072839" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00946702v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seta Andriamamonjy" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002339" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835147v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1906.130080" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00878587v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emile Ramarokoto" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.23631" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BLZPNR9S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274574v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Besnard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa F. Andriamandimby" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Foray" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harentsoaniaina Rasamoelina-Andriamanivo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.12-0615" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835116v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Th&#233;ophile Rafisandratantsoa" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1906.121074" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835737v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Katz" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry D Schoub" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Breiman" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kariuki Njenga" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis548" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836177v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Michalove Radin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Davis" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis606" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836153v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hoffmann" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis533" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675132v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vaccari" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Boasso" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fenizia" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Fuchs" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hryniewicz" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05609-11" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00702178v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037067" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835730v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Kadjo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caro" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis541" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00719969v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rajatonirina" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rakotosolofo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rakotomanana" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Randrianasolo" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratsitoharina" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268812001215" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675143v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.11.097816" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836609v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chotte" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.08.022" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00589392v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shari N Gordon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cecchinato" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke Andresen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiq162" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285457v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohal Elissa" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahime Faharoudine" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01665277v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Marcelin Razafitrimo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Razainirina" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marie Jeanmaire" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/727821" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675672v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Bialuk" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitney" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth H Florese" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Nacsa" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2011.10.040" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01665250v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Marcellin Razafitrimo" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017579" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01665262v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Kerkhove" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijn a H Vandemaele" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Shinde" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Jaramillo-Gutierrez" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Koukounari" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001053" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00589393v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tombo Ramandimbisoa" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.1318" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01665296v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotondrafara" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harena Rasamoelina Andriamanivo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001423" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01665271v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Rollin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2011.08.008" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00589395v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna R Weissman" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Min Ma" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01655-09" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00589394v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Raoelina" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ravolomanana" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-10-31" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675685v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cecchinato" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Trindade" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laurence" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Brenchley" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2008.14" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380759v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Kaufman" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Goudsmit" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Holterman" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie A. Ewald" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Denholtz" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00353-08" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380767v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Tryniszewska" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Min Ma" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.8.5439" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00160973v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Merien" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mortreux" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mahieux" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirdad Kazanji" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2006.11.028" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S484RXD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607901v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Contamin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2006.02.003" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380785v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Edghill-Smith" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ayala" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kalisz" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Parrino" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.4.2552" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380764v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-04-010637" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607889v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pique" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Th&#233;" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81582-0" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607905v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolullah Oni" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2005.11.009" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A189FE0C76872F297E2AFBF68A7374C38E440E30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124597v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debacq" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Heraud" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asquith" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bangham" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merien" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208896" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607918v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pascalis" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Fendel" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-003-0607-4" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGZ7NNJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607921v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-002-0443-y" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/168626AA509238173ECB01D856546C7FB142A2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607923v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gardon" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laventure" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#233;lis Ladam" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capot" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/322034" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607931v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hommel" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hulin" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Talarmin" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/313611" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607936v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deubel" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Poveda" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid0503.990314" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607927v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Junt" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lelarge" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labeau" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268899003180" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01676555v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Racaud-Sultan" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Gironcel" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Albig&#232;s-Rizo" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giacomini" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.28.17817" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007372v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manou Rominah Raharinirina" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Fidelis Ambinintsoa" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Miharisoa" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandimbisoa Rakotondraibe" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135948v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangielisoa Miatrana Rasamoelina" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.41" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779811v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hoarau" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joffrin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Brook" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rabemananjara" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.40" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119641v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo F. Andrianiaina" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>