--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -502,429 +502,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise mass measurement of the $^{32}$S member of the (A=32, T=2) quintet of analogue states</w:t>
+                <w:t xml:space="preserve">Transverse emittance measurement in 2D and 4D performed on a Low Energy Beam Transport line: benchmarking and data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Blank</w:t>
+                <w:t xml:space="preserve">F. Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C Thomas</w:t>
+                <w:t xml:space="preserve">T. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gerbaux</w:t>
+                <w:t xml:space="preserve">M. Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Ascher</w:t>
+                <w:t xml:space="preserve">J. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Atanasov</w:t>
+                <w:t xml:space="preserve">F. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2586, pp.012060. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (01), pp.P01011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2586/1/012060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/18/01/P01011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231388v1</w:t>
+                <w:t xml:space="preserve">hal-03844314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commissioning of the DESIR high-resolution mass separator</w:t>
+                <w:t xml:space="preserve">Precise mass measurement of the $^{32}$S member of the (A=32, T=2) quintet of analogue states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Michaud</w:t>
+                <w:t xml:space="preserve">B Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Alfaurt</w:t>
+                <w:t xml:space="preserve">J.C Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Balana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Blank</w:t>
+                <w:t xml:space="preserve">M Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Daudin</w:t>
+                <w:t xml:space="preserve">P Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Atanasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2023.05.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2586, pp.012060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2586/1/012060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106667v1</w:t>
+                <w:t xml:space="preserve">hal-04231388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse emittance measurement in 2D and 4D performed on a Low Energy Beam Transport line: benchmarking and data analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commissioning of the DESIR high-resolution mass separator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Durand</w:t>
+                <w:t xml:space="preserve">J Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Heine</w:t>
+                <w:t xml:space="preserve">P Alfaurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Michaud</w:t>
+                <w:t xml:space="preserve">A Balana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Poirier</w:t>
+                <w:t xml:space="preserve">L Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (01), pp.P01011. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Part of special issue: the XIX International Conference on Electromagnetic Isotope Separators and Related Topics, 541, pp.161-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/18/01/P01011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2023.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844314v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -936,468 +936,468 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the beam dynamics studies for the PERLE Energy Recovery Linac</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Proton and Neutron Excitations Along Silicon Isotopes Between $N=20$ and $N=28^{*}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksiy Fomin</w:t>
+                <w:t xml:space="preserve">Q. Délignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Abukeshek</w:t>
+                <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bouly</w:t>
+                <w:t xml:space="preserve">B. Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Guyot</w:t>
+                <w:t xml:space="preserve">M. Flayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Particle Accelerator Conference (IPAC'25)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2025-MOPS041⟩</w:t>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics Extremes of the Nuclear Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Zakopane (Pologne), Poland. pp.2-A16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.18.2-A16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361090v1</w:t>
+                <w:t xml:space="preserve">hal-05346320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Proton and Neutron Excitations Along Silicon Isotopes Between $N=20$ and $N=28^{*}$</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarking of new approach for analyzing transverse beam emittance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grévy</w:t>
+                <w:t xml:space="preserve">S Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Blank</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics Extremes of the Nuclear Landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.18.2-A16⟩</w:t>
+              <w:t xml:space="preserve">16th International Particle Accelerator Conference (IPAC'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Taipei, Taiwan. pp.THPM095, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2025-THPM095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346320v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of new approach for analyzing transverse beam emittance measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Status of the beam dynamics studies for the PERLE Energy Recovery Linac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksiy Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Abukeshek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Morard</w:t>
+                <w:t xml:space="preserve">F Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Perrot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Particle Accelerator Conference (IPAC'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Taipei, Taiwan. pp.THPM095, </w:t>
+              <w:t xml:space="preserve">, Jun 2025, Taipei, Taiwan. pp.MOPS041, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2025-THPM095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2025-MOPS041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361599v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Design of the Commutational Magnet and Quadrupoles for PERLE Accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Abukeshek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Abualrob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1442,161 +1442,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of standing wave RF cavities for tracking through multi-pass energy recovery linac</w:t>
+                <w:t xml:space="preserve">Indirect measurements of neutron-induced reaction cross sections at heavy-ion storage rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Guyot</w:t>
+                <w:t xml:space="preserve">M. Sguazzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Bogacz</w:t>
+                <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Fomin</w:t>
+                <w:t xml:space="preserve">J. Pibernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Michaud</w:t>
+                <w:t xml:space="preserve">J. Swartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Perrot</w:t>
+                <w:t xml:space="preserve">M. Grieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Particle Accelerator Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Venice, Italy. pp.TUPL170, </w:t>
+              <w:t xml:space="preserve">15th International Conference on Nuclear Data for Science and Technology (ND2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Online, United States. pp.01008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2023-TUPL170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328401008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411346v1</w:t>
+                <w:t xml:space="preserve">in2p3-04307412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam loss monitoring through emittance growth control and feedback with design</w:t>
               </w:r>
@@ -1621,786 +1621,786 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Traykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Particle Accelerator Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Venice, Italy. pp.TUPA082, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2023-TUPA082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect measurements of neutron-induced reaction cross sections at heavy-ion storage rings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lattice design of 250 MeV version of Perle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jurado</w:t>
+                <w:t xml:space="preserve">Alex Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pibernat</w:t>
+                <w:t xml:space="preserve">Rasha Abukeshek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Swartz</w:t>
+                <w:t xml:space="preserve">Alex Bogacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grieser</w:t>
+                <w:t xml:space="preserve">Christelle Bruni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Nuclear Data for Science and Technology (ND2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328401008⟩</w:t>
+              <w:t xml:space="preserve">14th International Particle Accelerator Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Venice, Italy. pp.TUPL171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2023-TUPL171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-04307412v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice design of 250 MeV version of Perle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coline Guyot</w:t>
+                <w:t xml:space="preserve">Determining neutron-induced reaction cross sections through surrogate reactions at storage rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sguazzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A Swartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pibernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Particle Accelerator Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2023-TUPL171⟩</w:t>
+              <w:t xml:space="preserve">28th International Nuclear Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cape Town, South Africa. pp.012082, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2586/1/012082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411339v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining neutron-induced reaction cross sections through surrogate reactions at storage rings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Grieser</w:t>
+                <w:t xml:space="preserve">Indirect measurements of neutron-induced reaction cross sections at storage rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sguazzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pibernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Swartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Nuclear Physics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2586/1/012082⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics in Astrophysics – X (NPA-X 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Geneve, Switzerland. pp.11006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202327911006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230122v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-04307416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect measurements of neutron-induced reaction cross sections at storage rings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Grieser</w:t>
+                <w:t xml:space="preserve">Generation of contaminant-like beams for magnetic spectrometer characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Balana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics in Astrophysics – X (NPA-X 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Geneve, Switzerland. pp.11006, </w:t>
+              <w:t xml:space="preserve">19th International Conference on Electromagnetic Isotope Separators and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Daejeon, South Korea. pp.243-245, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202327911006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2023.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-04307416v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of contaminant-like beams for magnetic spectrometer characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L Daudin</w:t>
+                <w:t xml:space="preserve">Modeling of standing wave RF cavities for tracking through multi-pass energy recovery linac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bogacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Husson</w:t>
+                <w:t xml:space="preserve">Luc Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Electromagnetic Isotope Separators and Related Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Daejeon, South Korea. pp.243-245, </w:t>
+              <w:t xml:space="preserve">14th International Particle Accelerator Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Venice, Italy. pp.TUPL170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2023.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2023-TUPL170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109632v1</w:t>
+                <w:t xml:space="preserve">hal-04411346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam Instrumentation, Challenging Tools For Demanding Projects : a Snapshot From The French Assigned Network</w:t>
               </w:r>
@@ -2520,51 +2520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commissioning of the DESIR High-Resolution Separator at CENBG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alfaurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,51 +2654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Electrostatic Deflectors and Fringe Fields on Spin for Hadron Electric Dipole Moment Measurements on Storage Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie de Conto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2758,51 +2758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de moments électriques dipolaires hadroniques sur anneau de stockage : dynamique de spin et de particules dans les déflecteurs électrostatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. de Conto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2898,51 +2898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and benchmark of a new analysis method dedicated to transverse beam emittance measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Minaya Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,103 +2986,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in low losses and large acceptance ion beam transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Traykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3104,90 +3104,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status on the DESIR High Resolution Separator Commissioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Alfaurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Balana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3274,51 +3274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3648,51 +3648,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of electrostatic deflectors and associated fringe fields on spin coherence time for the measure of electric dipole in a storage ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">High Energy Physics - Experiment [hep-ex]. Université Grenoble Alpes, 2019. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019GREAY031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3888,51 +3888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sguazzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jurado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pibernat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Swartz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grieser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.024614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.072501" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A Bogacz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D.J Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Br&#252;ning" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J Holzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R Hounsell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.27.031603" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerbaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ascher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Atanasov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2586/1/012060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106667v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alfaurt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Daudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2023.05.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osswald" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poirier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/01/P01011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Fomin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abukeshek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-MOPS041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D&#233;lignac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flayol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A16" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-THPM095" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Abualrob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stocchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fomin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2687/2/022023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Guyot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bogacz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fomin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perrot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-TUPL170" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Osswald" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Traykov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Heine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-TUPA082" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04307412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sguazzin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pibernat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swartz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grieser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328401008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411339v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Abukeshek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-TUPL171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2586/1/012082" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04307416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202327911006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Husson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2023.05.033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Koumeir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jamet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Ben Abdillah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-HIAT2022-TU3I2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435570v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alfaurt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Balana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2021-MOPAB264" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Conto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda G&#243;mez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-TUPRB006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01613739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. de Conto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gomez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minaya Ramirez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04024032v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Traykov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alfaurt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858346v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Osswald" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Traykov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975271v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abusaif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aggarwal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aksentev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alberdi-Esuain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atanasov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02481832v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAY031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sguazzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jurado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pibernat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Swartz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grieser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.024614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.072501" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A Bogacz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D.J Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Br&#252;ning" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J Holzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R Hounsell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.27.031603" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osswald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/01/P01011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerbaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ascher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Atanasov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2586/1/012060" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alfaurt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Daudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2023.05.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D&#233;lignac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flayol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-THPM095" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Fomin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abukeshek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-MOPS041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Abualrob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stocchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fomin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2687/2/022023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04307412v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sguazzin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pibernat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swartz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grieser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328401008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Osswald" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Traykov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Heine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-TUPA082" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fomin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Abukeshek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bogacz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Guyot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-TUPL171" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2586/1/012082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04307416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202327911006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109632v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Husson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2023.05.033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-TUPL170" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Koumeir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jamet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Ben Abdillah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-HIAT2022-TU3I2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435570v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alfaurt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Balana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2021-MOPAB264" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Conto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda G&#243;mez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-TUPRB006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01613739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. de Conto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gomez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minaya Ramirez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04024032v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Traykov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alfaurt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858346v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Osswald" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Traykov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975271v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abusaif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aggarwal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aksentev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alberdi-Esuain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atanasov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02481832v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAY031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>