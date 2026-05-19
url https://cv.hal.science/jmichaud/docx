--- v1 (2026-04-12)
+++ v2 (2026-05-19)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First simultaneous measurement of the gamma-ray and neutron emission probabilities in inverse kinematics at a heavy-ion storage ring</w:t>
+                <w:t xml:space="preserve">First measurement of the neutron-emission probability with a surrogate reaction in inverse kinematics at a heavy-ion storage ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sguazzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Jurado</w:t>
@@ -179,106 +179,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Grieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (2), pp.024614. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (7), pp.072501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.111.024614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.072501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666729v1</w:t>
+                <w:t xml:space="preserve">hal-04372072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of the neutron-emission probability with a surrogate reaction in inverse kinematics at a heavy-ion storage ring</w:t>
+                <w:t xml:space="preserve">First simultaneous measurement of the gamma-ray and neutron emission probabilities in inverse kinematics at a heavy-ion storage ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sguazzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Jurado</w:t>
@@ -313,82 +313,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Grieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (7), pp.072501. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (2), pp.024614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.072501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.111.024614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372072v1</w:t>
+                <w:t xml:space="preserve">hal-04666729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam dynamics driven design of powerful energy recovery linac for experiments</w:t>
               </w:r>
@@ -1442,295 +1442,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect measurements of neutron-induced reaction cross sections at heavy-ion storage rings</w:t>
+                <w:t xml:space="preserve">Beam loss monitoring through emittance growth control and feedback with design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sguazzin</w:t>
+                <w:t xml:space="preserve">Francis Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jurado</w:t>
+                <w:t xml:space="preserve">Emil Traykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pibernat</w:t>
+                <w:t xml:space="preserve">Jean Charles Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Swartz</w:t>
+                <w:t xml:space="preserve">Julien Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grieser</w:t>
+                <w:t xml:space="preserve">Marcel Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Nuclear Data for Science and Technology (ND2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Online, United States. pp.01008, </w:t>
+              <w:t xml:space="preserve">14th International Particle Accelerator Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Venice, Italy. pp.TUPA082, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328401008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2023-TUPA082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-04307412v1</w:t>
+                <w:t xml:space="preserve">hal-04710857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam loss monitoring through emittance growth control and feedback with design</w:t>
+                <w:t xml:space="preserve">Indirect measurements of neutron-induced reaction cross sections at heavy-ion storage rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Osswald</w:t>
+                <w:t xml:space="preserve">M. Sguazzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Traykov</w:t>
+                <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Charles Thomas</w:t>
+                <w:t xml:space="preserve">J. Pibernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Michaud</w:t>
+                <w:t xml:space="preserve">J. Swartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Heine</w:t>
+                <w:t xml:space="preserve">M. Grieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Particle Accelerator Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Venice, Italy. pp.TUPA082, </w:t>
+              <w:t xml:space="preserve">15th International Conference on Nuclear Data for Science and Technology (ND2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Online, United States. pp.01008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2023-TUPA082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328401008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710857v1</w:t>
+                <w:t xml:space="preserve">in2p3-04307412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice design of 250 MeV version of Perle</w:t>
               </w:r>
@@ -1844,429 +1844,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining neutron-induced reaction cross sections through surrogate reactions at storage rings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Grieser</w:t>
+                <w:t xml:space="preserve">Generation of contaminant-like beams for magnetic spectrometer characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Balana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Nuclear Physics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2586/1/012082⟩</w:t>
+              <w:t xml:space="preserve">19th International Conference on Electromagnetic Isotope Separators and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Daejeon, South Korea. pp.243-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2023.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230122v1</w:t>
+                <w:t xml:space="preserve">hal-04109632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect measurements of neutron-induced reaction cross sections at storage rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sguazzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pibernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Swartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics in Astrophysics – X (NPA-X 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Geneve, Switzerland. pp.11006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202327911006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-04307416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of contaminant-like beams for magnetic spectrometer characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Husson</w:t>
+                <w:t xml:space="preserve">Determining neutron-induced reaction cross sections through surrogate reactions at storage rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sguazzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A Swartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pibernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Electromagnetic Isotope Separators and Related Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Daejeon, South Korea. pp.243-245, </w:t>
+              <w:t xml:space="preserve">28th International Nuclear Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cape Town, South Africa. pp.012082, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2023.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2586/1/012082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109632v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of standing wave RF cavities for tracking through multi-pass energy recovery linac</w:t>
               </w:r>
@@ -2291,51 +2291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bogacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2520,51 +2520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commissioning of the DESIR High-Resolution Separator at CENBG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alfaurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,51 +2654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Electrostatic Deflectors and Fringe Fields on Spin for Hadron Electric Dipole Moment Measurements on Storage Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie de Conto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3648,51 +3648,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of electrostatic deflectors and associated fringe fields on spin coherence time for the measure of electric dipole in a storage ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">High Energy Physics - Experiment [hep-ex]. Université Grenoble Alpes, 2019. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019GREAY031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3888,51 +3888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sguazzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jurado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pibernat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Swartz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grieser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.024614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.072501" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A Bogacz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D.J Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Br&#252;ning" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J Holzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R Hounsell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.27.031603" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osswald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/01/P01011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerbaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ascher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Atanasov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2586/1/012060" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alfaurt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Daudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2023.05.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D&#233;lignac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flayol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-THPM095" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Fomin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abukeshek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-MOPS041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Abualrob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stocchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fomin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2687/2/022023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04307412v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sguazzin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pibernat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swartz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grieser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328401008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Osswald" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Traykov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Heine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-TUPA082" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fomin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Abukeshek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bogacz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Guyot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-TUPL171" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2586/1/012082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04307416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202327911006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109632v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Husson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2023.05.033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-TUPL170" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Koumeir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jamet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Ben Abdillah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-HIAT2022-TU3I2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435570v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alfaurt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Balana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2021-MOPAB264" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Conto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda G&#243;mez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-TUPRB006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01613739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. de Conto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gomez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minaya Ramirez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04024032v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Traykov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alfaurt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858346v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Osswald" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Traykov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975271v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abusaif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aggarwal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aksentev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alberdi-Esuain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atanasov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02481832v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAY031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sguazzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jurado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pibernat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Swartz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grieser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.072501" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.024614" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A Bogacz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D.J Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Br&#252;ning" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J Holzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R Hounsell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.27.031603" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osswald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/01/P01011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerbaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ascher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Atanasov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2586/1/012060" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alfaurt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Daudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2023.05.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D&#233;lignac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flayol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-THPM095" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Fomin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abukeshek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-MOPS041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Abualrob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stocchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fomin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2687/2/022023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Osswald" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Traykov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Heine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-TUPA082" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04307412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sguazzin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pibernat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swartz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grieser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328401008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fomin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Abukeshek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bogacz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Guyot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-TUPL171" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Husson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2023.05.033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04307416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202327911006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230122v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2586/1/012082" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-TUPL170" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Koumeir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jamet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Ben Abdillah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-HIAT2022-TU3I2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435570v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alfaurt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Balana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2021-MOPAB264" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Conto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda G&#243;mez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-TUPRB006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01613739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. de Conto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gomez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minaya Ramirez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04024032v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Traykov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alfaurt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858346v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Osswald" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Traykov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975271v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abusaif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aggarwal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aksentev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alberdi-Esuain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atanasov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02481832v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAY031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>