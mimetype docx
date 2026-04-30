--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Roussel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local environmental drivers override cascade effects on phytoplankton and periphyton along a dammed river continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inland Waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-43. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20442041.2026.2644320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.9420. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IsoFresh: A global stable isotope database of freshwater food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Sagouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 426, pp.15. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2025010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tightly intertwined: Waterscapes prompt urgent reconsideration of aquatic insects and their role in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 966, pp.178728. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic diversity of brown trout (Salmo trutta L.) during the late Upper Pleistocene and Early Holocene in the glacial refugium of Iberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra d'Aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Agudo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence G Straus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel R González Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 675, pp.113073. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d’un suivi scientifique à long terme pour documenter les transitions écologiques et territoriales accompagnant l’effacement de grands barrages en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cheve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kreutzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.8330. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing Trends in Trophic Functioning of the Sélune River Megatidal Estuary Prior to Dam Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Husset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Goyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82, 104041 (12p.). </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen deposition reveals global patterns in plant and animal stoichiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica L González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Merder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Andraczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Brose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), 10977, 12 p. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-65960-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StoichLife: A Global Dataset of Plant and Animal Elemental Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica L González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Merder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Andraczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Brose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.569. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04852-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of emerging aquatic insects to lateral transfers of Carbon and Nutrients: significance for the integrated landscape budget along a gradient of agricultural pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin de la Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.e149035. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e149035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photogrammétrie subaquatique pour l’étude des habitats en cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kreutzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.8319. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04975520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dézerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Frontiers in Ecology and Evolution, 11, pp.1250892. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Large-scale dam removal and ecosystem restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca McCaffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey J Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2024.1471146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fish run assessment: a double-observer model using acoustic cameras to correct imperfect detection and improve population abundance estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1250785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish as a deformable solid: an innovative method to characterise fish swimming behaviour on acoustic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azénor Le Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.134486-134497. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3424909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent disconnect between flow restoration and restoration of river ecosystem functions after the removal of a large dam on the Sélune River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dézerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1250810. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2024.1250810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection, identification and counting of anguilliform fish using in situ acoustic camera data: Development of a cross-camera morphological analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azénor Le Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0273588. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0273588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning approach to detect and identify live freshwater macroinvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.933-949. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-023-10053-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape models can predict the distribution of aquatic insects across agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.2917-2929. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-023-01761-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic niches of diadromous fishes inform on interspecific competition in an obstructed catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1242452. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1242452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire de biodiversité des poissons et crustacés d’eau douce par pêche à l’électricité en petits cours d’eau tropicaux : réglages, efficacité et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966162v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-based classification of the flying capacities of aquatic insects: A first attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (5), pp.607-617. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cz/zoad047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasts in riverscape patterns of intraspecific genetic variation in a diverse Neotropical fish community of high conservation value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-023-00616-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast but transient recovery of aquatic and terrestrial communities after a large dam removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dézerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elven Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1254462. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1254462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising electrofishing settings for shrimp and fish in shallow tropical streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bennevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 256, pp.106457. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2022.106457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European flounder foraging movements in an estuarine nursery seascape inferred from otolith microchemistry and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.105797. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing spatial deposition of aquatic subsidies by insects emerging from agricultural streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Raitif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 837, pp.155686. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body stores of emergent aquatic insects are associated with body size, sex, swarming behaviour and dispersal strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (12), pp.2161-2175. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.14003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Hydrographic Mapping in the Study of Emerging Aquatic Insects on the Landscape Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3019. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When subsistence fishing meets conservation issues: Survey of a small fishery in a neotropical river with high biodiversity value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fontenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 241, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2021.105995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological consequences of consecutive river damming for three groups of bioindicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.108103. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of the swim bladder parasite Anguillicola crassus (Nematoda) in fecal samples of the endangered European eel Anguilla anguilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Faliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120, pp.1897-1902. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-021-07100-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish communities critically depend on forest subsidies in small neotropical streams with high biodiversity value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Covain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), pp.1096-1108. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers’ perceptions of river resources: case study of French Guiana native populations using contextual cognitive mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fontenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-451-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of trophic niche partitioning between carp (Cyprinus carpio) and roach (Rutilus rutilus) in experimental polyculture ponds using carbon (δ13C) and nitrogen (δ15N) stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 522, pp.735162. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrofishing in streams of low water conductivity but high biodiversity value: Challenges, limits and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.52-63. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fme.12384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From stream to land: Ecosystem services provided by stream insects to agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Raitif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 270-271, pp.32-40. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding the river: The fate of feed-pellet-derived material escaping from land-based trout farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 495, pp.172 - 178. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it a hindrance for an invasive aquatic species to spread across scattered habitat patches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.610-618. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.2887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-and-time effective procedure to develop SNP markers for multiple species: A support for community genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Coutellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (9), pp.1959-1974. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and spatial variations of stream insect emergence in an intensive agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Raitif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 644, pp.594 - 601. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns on a parr: Drivers of long-term salmon parr length in U.K. and French rivers depend on geographical scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (7), pp.1117-1129. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive divergence in embryonic thermal plasticity among Atlantic salmon populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (8), pp.1593-1601. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seascape and its effect on migratory life-history strategy influences gene flow among coastal brown trout (Salmo trutta) populations in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mcginnity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (3), pp.498-509. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in factors explaining growth rate variability in European eel subpopulations: the possible role of habitat carrying capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain J. Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (2), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do non-native pumpkinseed Lepomis gibbosus affect the growth, diet and trophic niche breadth of native brown trout Salmo trutta?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stakenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 772, pp.63-75. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-016-2641-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The downside of eDNA as a survey tool in water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (4), pp.823-826. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles populations d’Ecrevisses de Louisiane dans les zones humides ? L’exemple des marais de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.165-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analyses on archived fish scales reveal the long-term effect of nitrogen loads on carbon cycling in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaakko Erkinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Niemela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.523-530. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN environnemental appliqué aux invertébrés : Avantages et limites techniques pour la détection de l’écrevisse invasive Procambarus clarkii dans des mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.157-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode standardisée de suivi des populations d’Ecrevisses de Louisiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreeding Depression in Atlantic Salmon Revealed by Hypoxic Stress During Embryonic Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (4), pp.561-571. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-014-9289-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanin-based coloration of sneaker male Atlantic salmon is linked to viability and emergence timing of their offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (1), pp.126-135. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasibilité de réseaux de mares par l’Ecrevisse de Louisiane Procambarus clarkii : l’importance du paysage et de la pression en disperseurs des milieux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie trophique de l’Ecrevisse de Louisiane Procambarus clarkii et de ses poissons prédateurs potentiels dans le marais de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA surveillance for invertebrate species: advantages and technical limitations to detect invasive crayfish Procambarus clarkii infreshwater ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (4), pp.871-879. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of water temperature may influence food-chain length in temperate streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 718 (1), pp.159 - 172. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-013-1613-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natal departure timing from spatially varying environments is dependent of individual ontogenetic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100 (8), pp.761-768. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-013-1073-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic ecology of juvenile flatfish in a coastal nursery ground: contributions of intertidal primary production and freshwater particulate organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kostecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lanshere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 449 (449), pp.221-232. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps09563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population differences in response to hypoxic stress in Atlantic salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (12), pp.2596-2606. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of body size versus growth on the decision to migrate : a case study with Salmo trutta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (1), pp.11-21. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-011-0861-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pressions anciennes et récentes sur les milieux aquatiques en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.95-105. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/25sc-qs53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using stable isotope analyses to determine the ecological effects of non-native fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.111-119. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2400.2011.00824.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of benthic invertebrate community and water quality analyses to assess ecological consequences of fish farm effluents in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (23), pp.356-365. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape features correlate with spatial distribution of red-swamp crayfish Procambarus clarkii in a network of ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401 (19), pp.19. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2011035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of coexistence on habitat use and trophic ecology of interacting native and invasive amphipods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaimie T. A. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (2), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02500.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00555642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling genetic and otolith trace element analyses to identify river-born fish with hatchery pedigrees in stocked Atlantic salmon (Salmo salar) populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (6), pp.977-987. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f2011-040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sampling technique for larval lamprey population assessment in small river catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sabatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 106 (1), pp.22-26. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2010.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of an estuarine nursery ground: the spatio-temporal relationship between the river flow and the food web of the juvenile common sole (Solea solea, L.) as revealed by stable isotopes analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kostecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (1-2), pp.54-60. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2009.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analysis to examine possible diet-morphology relationships among Red-whiskered Bulbuls introduced on Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Quilliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (2), pp.129-133. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2989/00306525.2010.488417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting marine nutrient and organic matter inputs into multiple trophic levels in streams of Atlantic Canada and France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Challenges for diadromous fishes in a dynamic global environment., 69, pp.427-445. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47886/9781934874080.ch27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change may have affected growth and life history of Atlantic salmon juveniles over the last 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69, pp.855-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial behaviour of young-of-the-year northern pike (Esox lucius L.) in a temporarily flooded nursery area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cuzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Fresh Water Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2), pp.314-322. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2008.00349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking migratory patterns and diet to reproductive traits in female brown trout (Salmo trutta L.) by means of stable isotope analysis on ova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), pp.382-393. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2007.00290.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portable PIT detector as a new tool for non-disruptively locating individually tagged amphibians in the field : a case study with Pyrenean brook salamanders (Calotriton asper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pelozuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (8), pp.780-787. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/WR08074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and accuracy of portable PIT-antennae when locating fish in ice-covered streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommi Linnansaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Halleraker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 582 (1), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0546-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using PIT technology to study the fate of hatchery-reared YOY northern pike released into shallow vegetated areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (1-2), pp.159-164. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2007.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carry-over effects in brown trout (Salmo trutta): hypoxia on embryos impairs predator avoidance by alevins in experimental channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (5), pp.786-792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory experiment on survival, growth and tag retention following PIT injection into the body cavity of juvenile brown trout (salmo trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86 (2-3), pp.280-284. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2007.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown trout fry move inshore at night : a choice of water depth or velocity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.309-314. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00160.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation between anadromous and freshwater resident brown trout (Salmo trutta L.): insights obtained from stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.255-263. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00149.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Two New Portable 12-mm PIT Tag Detectors to Track Small Fish in Shallow Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Keeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Stump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Journal of Fisheries Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.270-274. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1577/M04-053.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal variation and autocorrelation in fish habitat use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vilizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Copp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Zoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (4), pp.432-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using stable isotope analysis with telemetry or mark-recapture data to identify fish movement and foraging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F. Cartwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 144 (4), pp.636-646. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-005-0101-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing variation in suitability curves and electivity profiles in temporal studies of fish habitat use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vilizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Copp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (5), pp.605-618. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movements and habitat use by PIT-tagged Atlantic salmon parr in early winter: the influence of anchor ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Newbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caissie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Haro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (8), pp.1026-1035. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2004.01246.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the contribution of sympatric anadromous and freshwater resident brown trout to juvenile production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (2), pp.185-191. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/MF03173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat de la truite commune (Salmo trutta L.) pendant la periode juvenile en ruisseau : preferences, mouvements, variations journalieres et saisonnieres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 365-366, pp.435-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field test of a new method for tracking small fishes in shallow rivers using passive integrated transponder (PTI) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (7), pp.1326-1329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitats of brown trout when feeding on drift and when resting in a lowland salmonid brook : effects on Weighted Usable Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 146 (4), pp.413-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of diel pattern of stream-margin habitat use by emerging brown trout, Salmo trutta, in experimental channels; influence of food and predator presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (1), pp.253-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation aquatique et peuplement pisciaire : approche expérimentale de l'enlèvement des macrophytes dans les radiers d'un cours d'eau breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 71 (350-351), pp.693-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel and seasonal patterns of habitat use by fish in a natural salmonid brook: an approach to the functional role of the riffle-pool sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 346, pp.573-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements d'habitat de la truite (Salmo trutta) et du chabot (Cottus gobio) au cours du nycthémère. Approches multivariées à différentes échelles spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (3), pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité nycthémérale et utilisation de la séquence radier-profond par les truitelles d'un an (Salmo trutta L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 337-339, pp.221-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les rivières reprennent leur cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Peress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ronot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gentil-Salasc (OFB)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 80 p., 2021, Quand les rivières reprennent leur cours. Notes sur l’effacement de barrages et de seuils, sur la Sélune et ailleurs., 978-2-38170-090-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les invasions d'écrevisses exotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 979-10-91047-22-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotic crayfish invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 979-10-91047-26-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie D – Livrets de protocoles de pêche à l’électricité : VIGITRUITE ® , indice d'abondance truite (IAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pêche scientifique à l’électricité dans les milieux aquatiques continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; OFB, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbations des habitats et chaînes trophiques dans les écosystèmes continentaux aquatiques et terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merot P., Dubreuil V., Delahaye D. &amp; Desnos P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-289, 2013, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra d'Aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Agudo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Flow Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the demographic response of Atlantic salmon to a rapidly changing environment by the analysis of their scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tréhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lemaire-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the EU Interreg France (Channel) England Programme, Salmonid Management Around the Channel (SAMARCH) Project. Protecting wild salmon and sea trout in transitional &amp; coastal waters: Scientific evidence for management recommendation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Southampton, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual growth and stable-isotope analyses of archived fish scales reveal major changes in the North Atlantic ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the EU Interreg France (Channel) England Programme, Salmonid Management Around the Channel (SAMARCH) Project. Protecting wild salmon and sea trout in transitional &amp; coastal waters: Scientific evidence for management recommendation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Southampton, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the demographic response of Atlantic salmon to a rapidly changing environment by the analysis of their scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Year of Salmon Synthesis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme scientifique pour comprendre les mécanismes de restauration de la vallée de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La restauration des milieux aquatiques - seminaire Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Limnologie, Jun 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISelune : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INRAE systèmes d'information pour les données agro-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific program to understand the mechanisms of restoration of the Selune River (France) following the removal of two large dams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dam Removal Goes Alps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme scientifique pour comprendre les mécanismes de restauration de la vallée de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Poissons Migrateurs en Rhône-Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRM - Migrateurs Rhône-Méditerranée, Nov 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an innovative monitoring method and a hierarchical bayesian model to estimate diadromous fish run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an innovative monitoring method and a hierarchical Bayesian model to estimate siadromous fish run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th FSBI Synmposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Exceter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasibilité d’habitats fragmentés par une espèce aquatique, l’écrevisse de Louisiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du GdR ‘Invasions Biologiques’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejets de pisciculture intensive d'eau douce : quelle influence sur les chaînes trophiques des milieux récepteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasibilité de réseaux de mares par Procambarus clarkii : l’importance du paysage et de la pression en disperseurs des milieux source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Françaises de l’Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range of variations in stream temperature as a relevat indicator to characteristize the stream and groundwater temperature signals and their interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodéric Bera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, rennes, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00823467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie trophique de l’écrevisse de Louisiane Procambarus clarkia et de ses prédateurs potentiels dans le marais de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition des Rencontres Rennaises ‘Invasions Biologiques’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pressions anciennes et récentes sur les milieux aquatiques en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux et milieux aquatiques continentaux : comprendre et observer pour gérer et restaurer les écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGROCAMPUS OUEST. Rennes, FRA., Oct 2012, Rennes, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of non-native red swamp crayfish Procambarus clarkii in a network of ponds suggests that invasion is hindered by native invertebrates and facilitated by non-native fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables pour tracer l'apport de rejets anthropiques dans les ecosystemes aquatiques : cas des effluents de pisciculture en riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme journee des jeunes chercheurs de la SFIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brest (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing energy sources and pathways in river food webs: the effect of fish farm effluents on benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Ecological Federation Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avila (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilite spatio-temporelle des abondances de juveniles de saumon atlantique dans un cours d'eau Canadien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cunjack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme forum halieumetrique "Changement environnementaux et dynamiques halieutiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Boulogne-sur-mer (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature on food webs in temperate streams: a stable isotope study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oberdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary ecology of the Kerguelen is. colonization by salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nowpas 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Gotein-Libarrenx, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the use of organic matter from fish farm effluents by benthic communities enhance the decomposer pathway in streams?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres InBioProcess "Role of biodiversity in processes at groundwater/surface water interface"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic habitat use by 1+ trout : towards a better understanding of fish habitat preference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the population ecology of stream salmonids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Luarca, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change may have affected growth and life history in atlantic salmon juveniles over the past 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Challenges for Diadromous Fishes in a Dynamic Global Environment Location</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Jul 2007, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique et les pressions anthropiques affectent-ils la croissance et l'histoire de vie des juvéniles de saumons atlantiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Forum halieumétrique. Changements réversibles et irréversibles dans les ressources et leurs usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, La Rochelle, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing influence of individual growth and spatial behaviour on brown trout life history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on fish telemetry held in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Silkeborg, Denmark. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophyte vegetation around a fish farm in River Scorff : biomass, nutrient contents, N and C stable isotopes : preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Vascular Plants : 25 Years after</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Brussels, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine nutrient inputs and uptake in food webs of Atlantic coast rivers : bottleneck to freshwater productivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mcwilliam-Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Applications of stable isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining stable isotope analysis and mark-recapture experiments to study juvenile brown trout (Salmo trutta L.) life history variants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Application of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belfast, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailles des oeufs chez la truite commune Salmo Trutta L. : étude des effets maternels et apports des isotopes stables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking migratory patterns of females to ova traits in brown trout (Salmo trutta L.) by means of stable isotope analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Application of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belfast, Ireland. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic shifts in trophic position and habitat use by juvenile northern pike (Esox lucius) revealed by stable isotope and mark-recapture analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des isotopes stables à l'étude des conséquences des perturbations environnementales en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Séminaire d'Ecotoxicologie de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dinard, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying N inputs in river food webs : can delta15N be used when streams are impected by agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Jardine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belfast, Ireland. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new portable 12mm PIT tag detector to track small fish in shallow streams.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Workshop on PIT Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing seasonal foraging and refuge-seeking movement patterns of individual Atlantic salmon parr in a river-tributary complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Linnansaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Jardine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">135. American Fisheries Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Anchorage, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIT-telemetry to study YOY northern pike in temporary wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pallisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Workshop on PIT Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genetic with stable isotope analyses to investigate hybridization between Atlantic salmon, sea-run and stream resident brown trout in a small stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Diadromy in Europe : Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag retention and effects of PIT-tagging on survival and growth of Salmo trutta : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Quémeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Workshop on PIT Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the importance of marine-derived nutrients atlantic coast streams using stable isotopes : prospects and challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Benthological Society Symposium Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, New Orleans, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of PIT technology in fish research : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on PIT Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Patalmo, Finland. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genetic with stable isotope analyses to investigrate hybridization between Atlantic salmon, sea-run and stream resident brown trout in small stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diadfish : les poissons migrateurs amphialins d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. p.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of genetic and stable isotopes analyses to discriminate between progeny of anadromous and feshwater resident brown trout (Salmo trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Sea Trout Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using stable isotope analysis with biotelemetry to study fish movement and foraging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F. Cartwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.International Coference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual isolation furthers access to drift-feeding positions for subordinate juvenile brown trout (Salmo trutta) in dominance hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Society of the British Isles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Norwich, United Kingdom. p. 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movements of PIT-tagged atlantic salmon parr at the onset of winter, and new developments in PIT technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on PIT technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Trondheim, Norway. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la végétalisation des radiers à saumons sur la composition du peuplement ichtyologique en rivière bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de l'IFR 43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité nycthémérale et utilisation de la séquence radier-profond par les truitelles d'un an (Salmo trutta L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations entre le poisson et son habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing neotropical fish monitoring using dietary DNA of detrivorous natural samplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Condachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ID-ADN : L'ADN pour identifier et suivre la biodiversité : avancées, méthodes et données pour la recherche, les collections et les politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genes to ecosystems, adaptation of introduced salmonids to a changing sub-Antarctic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew P. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. SCAR Biology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Leuven, Belgium. 512 p., 2017, Book of abstracts. 12. SCAR Biology Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using carbon and nitrogen stable isotopes to test for trophic niche partitionning between carp (Cyprinus carpio) and roach (Rutilus rutilus) in semi-intensive versus extensive integrated multitrophic aquaculture ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire des invasions biologiques ? Une question pour les scientifiques et les gestionnaires. L’exemple des marais de briérons et de « ses » écrevisses de Louisiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Biodiversité &amp; milieu aquatiques : Quelles pistes pour la gestion des rivières et des plans d’eau? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic ecology of the invasive red swamp crayfish Procambarus clarkii and its potential predators in the Brière Marsh, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape metrics correlate with distribution of red swamp crayfish Procambarus clarkii in a network of ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Crayfish, Food, Flagships and Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux trophiques de cinq cours d’eau tempérés : Étude par l’analyse des isotopes stables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de la Société française des isotopes stables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structures paysagères, transferts hydriques et particulaires et état écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau &amp; Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle « recherche et développement » MIAME : la science en appui à la gestion des poissons migrateurs amphihalins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Parfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des MIgrateurs AMphihalins dans leur Environnement - MIAME. Rapport d’activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; Inrae; Institut Agro; Université de Pau et des Pays de l'Adour (UPPA). 2023, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches INRAE sur les écosystèmes aquatiques en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2021 - cellule de coordination Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE UMR ESE. 2022, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des MIgrateurs AMphihalins dans leur Environnement -MIAME. Rapport d'activité 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; INRAE; Institut Agro; UPPA. 2022, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités de la cellule de coordination du programme scientifique Sélune - année 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UMR ESE; Agrocampus Ouest Rennes (FR). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des écailles et estimation de l’âge chez la truite arc-en-ciel (Oncorhynchus mykiss) dans les écosystèmes aquatiques de l’île de la Réunion : Contribution à la connaissance de ses traits d’histoire de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoarau Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement -MIAME. Rapport d'activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; Inrae; Institut Agro - Agrocampus Ouest; UPPA. 2021, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement (MIAME). Rapport d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des barrages de la Sélune sur le fonctionnement des réseaux trophiques : état des lieux pré-arasement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2019, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions R&D menées par le Pôle AFB-INRA « Gestion des Ecosystèmes Aquatiques en Territoire Agricole ». 2014-2018. Recueil des résumés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFB; Inra. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité de la cellule de coordination du programme scientifique Sélune (année 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Institut National de la Recherche Agronomique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour la mise en œuvre de la boite à outils pour estimer les flux de migrations des espèces diadromes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] OFB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2018, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux de poissons sur le cas d'étude 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sur les biocénoses benthiques et le fonctionnement trophique de la Sélune maritime [Programme Sélune - Rapport bilan de l'état initial 2017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Goyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Husset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'eau Seine-Normandie. 2018, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et limites des dispositifs d’observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] OFB. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité Cellule de coordination Programme Sélune - Phase pré-effacement (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Institut National de la Recherche Agronomique. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2017, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIGITRUITE® : test de la méthode et construction de l'abaque entre la densité et l'indice d'abondance en juvéniles de truite 0+ et 1+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inra; Onema. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude : Estimation des flux de salmonidés sur la Sélune (cas d’étude 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité Cellule de coordination Programme Sélune - Phase pré-effacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Echasseriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une d'une cellule de coordination du programme scientifique Sélune. Rapport d'étape 1 ère année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie évolutive de la colonisation des îles Kerguelen par les salmonidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Vicente Dopico-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] auto-saisine. 2013, 77 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des jeunes stades de truite (Salmo trutta) aux flux de M.E.S., au colmatage du substrat et à l'hypoxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant et qualité biologique des cours d'eau : effets de la gestion des bassins versants sur les transferts particulaires et dissous et sur la qualité biologique des eaux de surface en zone d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des courbes journalières d'utilisation de l'habitat chez la truite (Salmo trutta) dans l'évaluation de la capacité d'accueil en rivière).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement pisciaire et végétaux aquatiques : approche expérimentale de l'enlèvement des macrophytes dans les radiers du Scorff (Bretagne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'espace par la truite commune (Salmo trutta L.) au cours du nycthémère. Un exemple du rôle fonctionnel de l'habitat en ruisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02838878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des ressources et déplacements chez les poissons : causes et conséquences populationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04185250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId586"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Roussel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local environmental drivers override cascade effects on phytoplankton and periphyton along a dammed river continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inland Waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-43. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20442041.2026.2644320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaquatic Photogrammetry Helps Understanding Habitat Suitability for Juvenile Lamprey in Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kreutzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (1), pp.60-76. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.70051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.9420. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing Trends in Trophic Functioning of the Sélune River Megatidal Estuary Prior to Dam Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Husset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Goyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82, 104041 (12p.). </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StoichLife: A Global Dataset of Plant and Animal Elemental Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica L González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Merder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Andraczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Brose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.569. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04852-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen deposition reveals global patterns in plant and animal stoichiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica L González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Merder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Andraczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Brose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), 10977, 12 p. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-65960-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IsoFresh: A global stable isotope database of freshwater food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Sagouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 426, pp.15. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2025010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tightly intertwined: Waterscapes prompt urgent reconsideration of aquatic insects and their role in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 966, pp.178728. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic diversity of brown trout (Salmo trutta L.) during the late Upper Pleistocene and Early Holocene in the glacial refugium of Iberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra d'Aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Agudo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence G Straus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel R González Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 675, pp.113073. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d’un suivi scientifique à long terme pour documenter les transitions écologiques et territoriales accompagnant l’effacement de grands barrages en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cheve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kreutzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.8330. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of emerging aquatic insects to lateral transfers of Carbon and Nutrients: significance for the integrated landscape budget along a gradient of agricultural pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin de la Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.e149035. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e149035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photogrammétrie subaquatique pour l’étude des habitats en cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kreutzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.8319. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04975520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dézerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Frontiers in Ecology and Evolution, 11, pp.1250892. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Large-scale dam removal and ecosystem restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca McCaffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey J Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2024.1471146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fish run assessment: a double-observer model using acoustic cameras to correct imperfect detection and improve population abundance estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1250785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish as a deformable solid: an innovative method to characterise fish swimming behaviour on acoustic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azénor Le Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.134486-134497. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3424909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent disconnect between flow restoration and restoration of river ecosystem functions after the removal of a large dam on the Sélune River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dézerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1250810. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2024.1250810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection, identification and counting of anguilliform fish using in situ acoustic camera data: Development of a cross-camera morphological analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azénor Le Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0273588. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0273588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic niches of diadromous fishes inform on interspecific competition in an obstructed catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1242452. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1242452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire de biodiversité des poissons et crustacés d’eau douce par pêche à l’électricité en petits cours d’eau tropicaux : réglages, efficacité et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966162v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning approach to detect and identify live freshwater macroinvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.933-949. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-023-10053-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape models can predict the distribution of aquatic insects across agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.2917-2929. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-023-01761-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast but transient recovery of aquatic and terrestrial communities after a large dam removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dézerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elven Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1254462. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1254462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasts in riverscape patterns of intraspecific genetic variation in a diverse Neotropical fish community of high conservation value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-023-00616-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-based classification of the flying capacities of aquatic insects: A first attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (5), pp.607-617. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cz/zoad047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising electrofishing settings for shrimp and fish in shallow tropical streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bennevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 256, pp.106457. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2022.106457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing spatial deposition of aquatic subsidies by insects emerging from agricultural streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Raitif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 837, pp.155686. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European flounder foraging movements in an estuarine nursery seascape inferred from otolith microchemistry and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.105797. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body stores of emergent aquatic insects are associated with body size, sex, swarming behaviour and dispersal strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (12), pp.2161-2175. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.14003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Hydrographic Mapping in the Study of Emerging Aquatic Insects on the Landscape Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3019. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of the swim bladder parasite Anguillicola crassus (Nematoda) in fecal samples of the endangered European eel Anguilla anguilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Faliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120, pp.1897-1902. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-021-07100-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish communities critically depend on forest subsidies in small neotropical streams with high biodiversity value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Covain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), pp.1096-1108. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When subsistence fishing meets conservation issues: Survey of a small fishery in a neotropical river with high biodiversity value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fontenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 241, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2021.105995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological consequences of consecutive river damming for three groups of bioindicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.108103. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers’ perceptions of river resources: case study of French Guiana native populations using contextual cognitive mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fontenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-451-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrofishing in streams of low water conductivity but high biodiversity value: Challenges, limits and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.52-63. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fme.12384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of trophic niche partitioning between carp (Cyprinus carpio) and roach (Rutilus rutilus) in experimental polyculture ponds using carbon (δ13C) and nitrogen (δ15N) stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 522, pp.735162. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From stream to land: Ecosystem services provided by stream insects to agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Raitif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 270-271, pp.32-40. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding the river: The fate of feed-pellet-derived material escaping from land-based trout farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 495, pp.172 - 178. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-and-time effective procedure to develop SNP markers for multiple species: A support for community genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Coutellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (9), pp.1959-1974. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it a hindrance for an invasive aquatic species to spread across scattered habitat patches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.610-618. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.2887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and spatial variations of stream insect emergence in an intensive agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Raitif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 644, pp.594 - 601. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns on a parr: Drivers of long-term salmon parr length in U.K. and French rivers depend on geographical scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (7), pp.1117-1129. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive divergence in embryonic thermal plasticity among Atlantic salmon populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (8), pp.1593-1601. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seascape and its effect on migratory life-history strategy influences gene flow among coastal brown trout (Salmo trutta) populations in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mcginnity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (3), pp.498-509. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in factors explaining growth rate variability in European eel subpopulations: the possible role of habitat carrying capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain J. Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (2), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do non-native pumpkinseed Lepomis gibbosus affect the growth, diet and trophic niche breadth of native brown trout Salmo trutta?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stakenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 772, pp.63-75. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-016-2641-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The downside of eDNA as a survey tool in water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (4), pp.823-826. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode standardisée de suivi des populations d’Ecrevisses de Louisiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreeding Depression in Atlantic Salmon Revealed by Hypoxic Stress During Embryonic Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (4), pp.561-571. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-014-9289-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanin-based coloration of sneaker male Atlantic salmon is linked to viability and emergence timing of their offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (1), pp.126-135. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles populations d’Ecrevisses de Louisiane dans les zones humides ? L’exemple des marais de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.165-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analyses on archived fish scales reveal the long-term effect of nitrogen loads on carbon cycling in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaakko Erkinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Niemela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.523-530. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN environnemental appliqué aux invertébrés : Avantages et limites techniques pour la détection de l’écrevisse invasive Procambarus clarkii dans des mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.157-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasibilité de réseaux de mares par l’Ecrevisse de Louisiane Procambarus clarkii : l’importance du paysage et de la pression en disperseurs des milieux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA surveillance for invertebrate species: advantages and technical limitations to detect invasive crayfish Procambarus clarkii infreshwater ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (4), pp.871-879. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie trophique de l’Ecrevisse de Louisiane Procambarus clarkii et de ses poissons prédateurs potentiels dans le marais de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of water temperature may influence food-chain length in temperate streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 718 (1), pp.159 - 172. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-013-1613-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natal departure timing from spatially varying environments is dependent of individual ontogenetic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100 (8), pp.761-768. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-013-1073-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pressions anciennes et récentes sur les milieux aquatiques en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.95-105. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/25sc-qs53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic ecology of juvenile flatfish in a coastal nursery ground: contributions of intertidal primary production and freshwater particulate organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kostecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lanshere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 449 (449), pp.221-232. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps09563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population differences in response to hypoxic stress in Atlantic salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (12), pp.2596-2606. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of body size versus growth on the decision to migrate : a case study with Salmo trutta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (1), pp.11-21. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-011-0861-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using stable isotope analyses to determine the ecological effects of non-native fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.111-119. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2400.2011.00824.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of benthic invertebrate community and water quality analyses to assess ecological consequences of fish farm effluents in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (23), pp.356-365. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape features correlate with spatial distribution of red-swamp crayfish Procambarus clarkii in a network of ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401 (19), pp.19. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2011035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of coexistence on habitat use and trophic ecology of interacting native and invasive amphipods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaimie T. A. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (2), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02500.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00555642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling genetic and otolith trace element analyses to identify river-born fish with hatchery pedigrees in stocked Atlantic salmon (Salmo salar) populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (6), pp.977-987. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f2011-040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sampling technique for larval lamprey population assessment in small river catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sabatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 106 (1), pp.22-26. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2010.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of an estuarine nursery ground: the spatio-temporal relationship between the river flow and the food web of the juvenile common sole (Solea solea, L.) as revealed by stable isotopes analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kostecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (1-2), pp.54-60. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2009.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analysis to examine possible diet-morphology relationships among Red-whiskered Bulbuls introduced on Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Quilliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (2), pp.129-133. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2989/00306525.2010.488417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting marine nutrient and organic matter inputs into multiple trophic levels in streams of Atlantic Canada and France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Challenges for diadromous fishes in a dynamic global environment., 69, pp.427-445. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47886/9781934874080.ch27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change may have affected growth and life history of Atlantic salmon juveniles over the last 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69, pp.855-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial behaviour of young-of-the-year northern pike (Esox lucius L.) in a temporarily flooded nursery area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cuzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Fresh Water Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2), pp.314-322. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2008.00349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking migratory patterns and diet to reproductive traits in female brown trout (Salmo trutta L.) by means of stable isotope analysis on ova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), pp.382-393. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2007.00290.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portable PIT detector as a new tool for non-disruptively locating individually tagged amphibians in the field : a case study with Pyrenean brook salamanders (Calotriton asper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pelozuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (8), pp.780-787. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/WR08074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and accuracy of portable PIT-antennae when locating fish in ice-covered streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommi Linnansaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Halleraker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 582 (1), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0546-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using PIT technology to study the fate of hatchery-reared YOY northern pike released into shallow vegetated areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (1-2), pp.159-164. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2007.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carry-over effects in brown trout (Salmo trutta): hypoxia on embryos impairs predator avoidance by alevins in experimental channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (5), pp.786-792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory experiment on survival, growth and tag retention following PIT injection into the body cavity of juvenile brown trout (salmo trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86 (2-3), pp.280-284. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2007.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown trout fry move inshore at night : a choice of water depth or velocity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.309-314. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00160.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation between anadromous and freshwater resident brown trout (Salmo trutta L.): insights obtained from stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.255-263. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00149.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Two New Portable 12-mm PIT Tag Detectors to Track Small Fish in Shallow Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Keeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Stump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Journal of Fisheries Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.270-274. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1577/M04-053.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal variation and autocorrelation in fish habitat use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vilizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Copp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Zoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (4), pp.432-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using stable isotope analysis with telemetry or mark-recapture data to identify fish movement and foraging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F. Cartwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 144 (4), pp.636-646. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-005-0101-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movements and habitat use by PIT-tagged Atlantic salmon parr in early winter: the influence of anchor ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Newbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caissie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Haro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (8), pp.1026-1035. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2004.01246.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing variation in suitability curves and electivity profiles in temporal studies of fish habitat use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vilizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Copp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (5), pp.605-618. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the contribution of sympatric anadromous and freshwater resident brown trout to juvenile production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (2), pp.185-191. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/MF03173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat de la truite commune (Salmo trutta L.) pendant la periode juvenile en ruisseau : preferences, mouvements, variations journalieres et saisonnieres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 365-366, pp.435-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field test of a new method for tracking small fishes in shallow rivers using passive integrated transponder (PTI) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (7), pp.1326-1329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitats of brown trout when feeding on drift and when resting in a lowland salmonid brook : effects on Weighted Usable Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 146 (4), pp.413-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of diel pattern of stream-margin habitat use by emerging brown trout, Salmo trutta, in experimental channels; influence of food and predator presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (1), pp.253-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation aquatique et peuplement pisciaire : approche expérimentale de l'enlèvement des macrophytes dans les radiers d'un cours d'eau breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 71 (350-351), pp.693-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel and seasonal patterns of habitat use by fish in a natural salmonid brook: an approach to the functional role of the riffle-pool sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 346, pp.573-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements d'habitat de la truite (Salmo trutta) et du chabot (Cottus gobio) au cours du nycthémère. Approches multivariées à différentes échelles spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (3), pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité nycthémérale et utilisation de la séquence radier-profond par les truitelles d'un an (Salmo trutta L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 337-339, pp.221-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les rivières reprennent leur cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Peress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ronot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gentil-Salasc (OFB)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 80 p., 2021, Quand les rivières reprennent leur cours. Notes sur l’effacement de barrages et de seuils, sur la Sélune et ailleurs., 978-2-38170-090-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les invasions d'écrevisses exotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 979-10-91047-22-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotic crayfish invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 979-10-91047-26-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie D – Livrets de protocoles de pêche à l’électricité : VIGITRUITE ® , indice d'abondance truite (IAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pêche scientifique à l’électricité dans les milieux aquatiques continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; OFB, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbations des habitats et chaînes trophiques dans les écosystèmes continentaux aquatiques et terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merot P., Dubreuil V., Delahaye D. &amp; Desnos P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-289, 2013, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring age, seasonality, and ecotype: insights from sclerochronological analysis of contemporary and archaeological vertebrae of brown trout (Salmo trutta L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra D’aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Agudo-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Guy Straus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seasonality of terrestrial and marine resources in archaeology (1st Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra d'Aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Agudo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Flow Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the demographic response of Atlantic salmon to a rapidly changing environment by the analysis of their scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tréhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lemaire-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the EU Interreg France (Channel) England Programme, Salmonid Management Around the Channel (SAMARCH) Project. Protecting wild salmon and sea trout in transitional &amp; coastal waters: Scientific evidence for management recommendation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Southampton, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual growth and stable-isotope analyses of archived fish scales reveal major changes in the North Atlantic ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the EU Interreg France (Channel) England Programme, Salmonid Management Around the Channel (SAMARCH) Project. Protecting wild salmon and sea trout in transitional &amp; coastal waters: Scientific evidence for management recommendation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Southampton, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the demographic response of Atlantic salmon to a rapidly changing environment by the analysis of their scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Year of Salmon Synthesis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme scientifique pour comprendre les mécanismes de restauration de la vallée de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La restauration des milieux aquatiques - seminaire Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Limnologie, Jun 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISelune : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INRAE systèmes d'information pour les données agro-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific program to understand the mechanisms of restoration of the Selune River (France) following the removal of two large dams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dam Removal Goes Alps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme scientifique pour comprendre les mécanismes de restauration de la vallée de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Poissons Migrateurs en Rhône-Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRM - Migrateurs Rhône-Méditerranée, Nov 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an innovative monitoring method and a hierarchical bayesian model to estimate diadromous fish run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an innovative monitoring method and a hierarchical Bayesian model to estimate siadromous fish run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th FSBI Synmposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Exceter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasibilité d’habitats fragmentés par une espèce aquatique, l’écrevisse de Louisiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du GdR ‘Invasions Biologiques’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejets de pisciculture intensive d'eau douce : quelle influence sur les chaînes trophiques des milieux récepteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasibilité de réseaux de mares par Procambarus clarkii : l’importance du paysage et de la pression en disperseurs des milieux source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Françaises de l’Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie trophique de l’écrevisse de Louisiane Procambarus clarkia et de ses prédateurs potentiels dans le marais de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition des Rencontres Rennaises ‘Invasions Biologiques’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range of variations in stream temperature as a relevat indicator to characteristize the stream and groundwater temperature signals and their interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodéric Bera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, rennes, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00823467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pressions anciennes et récentes sur les milieux aquatiques en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux et milieux aquatiques continentaux : comprendre et observer pour gérer et restaurer les écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGROCAMPUS OUEST. Rennes, FRA., Oct 2012, Rennes, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of non-native red swamp crayfish Procambarus clarkii in a network of ponds suggests that invasion is hindered by native invertebrates and facilitated by non-native fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables pour tracer l'apport de rejets anthropiques dans les ecosystemes aquatiques : cas des effluents de pisciculture en riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme journee des jeunes chercheurs de la SFIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brest (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary ecology of the Kerguelen is. colonization by salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nowpas 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Gotein-Libarrenx, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing energy sources and pathways in river food webs: the effect of fish farm effluents on benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Ecological Federation Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avila (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilite spatio-temporelle des abondances de juveniles de saumon atlantique dans un cours d'eau Canadien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cunjack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme forum halieumetrique "Changement environnementaux et dynamiques halieutiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Boulogne-sur-mer (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature on food webs in temperate streams: a stable isotope study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oberdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the use of organic matter from fish farm effluents by benthic communities enhance the decomposer pathway in streams?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres InBioProcess "Role of biodiversity in processes at groundwater/surface water interface"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic habitat use by 1+ trout : towards a better understanding of fish habitat preference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the population ecology of stream salmonids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Luarca, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change may have affected growth and life history in atlantic salmon juveniles over the past 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Challenges for Diadromous Fishes in a Dynamic Global Environment Location</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Jul 2007, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing influence of individual growth and spatial behaviour on brown trout life history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on fish telemetry held in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Silkeborg, Denmark. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique et les pressions anthropiques affectent-ils la croissance et l'histoire de vie des juvéniles de saumons atlantiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Forum halieumétrique. Changements réversibles et irréversibles dans les ressources et leurs usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, La Rochelle, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophyte vegetation around a fish farm in River Scorff : biomass, nutrient contents, N and C stable isotopes : preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Vascular Plants : 25 Years after</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Brussels, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking migratory patterns of females to ova traits in brown trout (Salmo trutta L.) by means of stable isotope analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Application of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belfast, Ireland. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine nutrient inputs and uptake in food webs of Atlantic coast rivers : bottleneck to freshwater productivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mcwilliam-Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Applications of stable isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining stable isotope analysis and mark-recapture experiments to study juvenile brown trout (Salmo trutta L.) life history variants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Application of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belfast, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailles des oeufs chez la truite commune Salmo Trutta L. : étude des effets maternels et apports des isotopes stables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic shifts in trophic position and habitat use by juvenile northern pike (Esox lucius) revealed by stable isotope and mark-recapture analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des isotopes stables à l'étude des conséquences des perturbations environnementales en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Séminaire d'Ecotoxicologie de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dinard, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying N inputs in river food webs : can delta15N be used when streams are impected by agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Jardine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belfast, Ireland. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new portable 12mm PIT tag detector to track small fish in shallow streams.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Workshop on PIT Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing seasonal foraging and refuge-seeking movement patterns of individual Atlantic salmon parr in a river-tributary complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Linnansaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Jardine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">135. American Fisheries Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Anchorage, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIT-telemetry to study YOY northern pike in temporary wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pallisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Workshop on PIT Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag retention and effects of PIT-tagging on survival and growth of Salmo trutta : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Quémeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Workshop on PIT Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genetic with stable isotope analyses to investigate hybridization between Atlantic salmon, sea-run and stream resident brown trout in a small stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Diadromy in Europe : Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genetic with stable isotope analyses to investigrate hybridization between Atlantic salmon, sea-run and stream resident brown trout in small stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diadfish : les poissons migrateurs amphialins d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. p.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of PIT technology in fish research : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on PIT Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Patalmo, Finland. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the importance of marine-derived nutrients atlantic coast streams using stable isotopes : prospects and challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Benthological Society Symposium Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, New Orleans, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using stable isotope analysis with biotelemetry to study fish movement and foraging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F. Cartwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.International Coference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of genetic and stable isotopes analyses to discriminate between progeny of anadromous and feshwater resident brown trout (Salmo trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Sea Trout Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movements of PIT-tagged atlantic salmon parr at the onset of winter, and new developments in PIT technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on PIT technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Trondheim, Norway. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual isolation furthers access to drift-feeding positions for subordinate juvenile brown trout (Salmo trutta) in dominance hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Society of the British Isles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Norwich, United Kingdom. p. 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la végétalisation des radiers à saumons sur la composition du peuplement ichtyologique en rivière bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de l'IFR 43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité nycthémérale et utilisation de la séquence radier-profond par les truitelles d'un an (Salmo trutta L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations entre le poisson et son habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing neotropical fish monitoring using dietary DNA of detrivorous natural samplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Condachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ID-ADN : L'ADN pour identifier et suivre la biodiversité : avancées, méthodes et données pour la recherche, les collections et les politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genes to ecosystems, adaptation of introduced salmonids to a changing sub-Antarctic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew P. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. SCAR Biology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Leuven, Belgium. 512 p., 2017, Book of abstracts. 12. SCAR Biology Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using carbon and nitrogen stable isotopes to test for trophic niche partitionning between carp (Cyprinus carpio) and roach (Rutilus rutilus) in semi-intensive versus extensive integrated multitrophic aquaculture ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire des invasions biologiques ? Une question pour les scientifiques et les gestionnaires. L’exemple des marais de briérons et de « ses » écrevisses de Louisiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Biodiversité &amp; milieu aquatiques : Quelles pistes pour la gestion des rivières et des plans d’eau? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic ecology of the invasive red swamp crayfish Procambarus clarkii and its potential predators in the Brière Marsh, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape metrics correlate with distribution of red swamp crayfish Procambarus clarkii in a network of ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Crayfish, Food, Flagships and Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux trophiques de cinq cours d’eau tempérés : Étude par l’analyse des isotopes stables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de la Société française des isotopes stables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structures paysagères, transferts hydriques et particulaires et état écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau &amp; Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle « recherche et développement » MIAME : la science en appui à la gestion des poissons migrateurs amphihalins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Parfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des MIgrateurs AMphihalins dans leur Environnement - MIAME. Rapport d’activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; Inrae; Institut Agro; Université de Pau et des Pays de l'Adour (UPPA). 2023, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches INRAE sur les écosystèmes aquatiques en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2021 - cellule de coordination Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE UMR ESE. 2022, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des MIgrateurs AMphihalins dans leur Environnement -MIAME. Rapport d'activité 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; INRAE; Institut Agro; UPPA. 2022, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités de la cellule de coordination du programme scientifique Sélune - année 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UMR ESE; Agrocampus Ouest Rennes (FR). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des écailles et estimation de l’âge chez la truite arc-en-ciel (Oncorhynchus mykiss) dans les écosystèmes aquatiques de l’île de la Réunion : Contribution à la connaissance de ses traits d’histoire de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoarau Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement -MIAME. Rapport d'activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; Inrae; Institut Agro - Agrocampus Ouest; UPPA. 2021, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement (MIAME). Rapport d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des barrages de la Sélune sur le fonctionnement des réseaux trophiques : état des lieux pré-arasement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2019, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions R&D menées par le Pôle AFB-INRA « Gestion des Ecosystèmes Aquatiques en Territoire Agricole ». 2014-2018. Recueil des résumés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFB; Inra. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité de la cellule de coordination du programme scientifique Sélune (année 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Institut National de la Recherche Agronomique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2018, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour la mise en œuvre de la boite à outils pour estimer les flux de migrations des espèces diadromes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] OFB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux de poissons sur le cas d'étude 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sur les biocénoses benthiques et le fonctionnement trophique de la Sélune maritime [Programme Sélune - Rapport bilan de l'état initial 2017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Goyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Husset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'eau Seine-Normandie. 2018, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et limites des dispositifs d’observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] OFB. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité Cellule de coordination Programme Sélune - Phase pré-effacement (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Institut National de la Recherche Agronomique. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2017, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIGITRUITE® : test de la méthode et construction de l'abaque entre la densité et l'indice d'abondance en juvéniles de truite 0+ et 1+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inra; Onema. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude : Estimation des flux de salmonidés sur la Sélune (cas d’étude 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité Cellule de coordination Programme Sélune - Phase pré-effacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Echasseriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une d'une cellule de coordination du programme scientifique Sélune. Rapport d'étape 1 ère année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie évolutive de la colonisation des îles Kerguelen par les salmonidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Vicente Dopico-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] auto-saisine. 2013, 77 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des jeunes stades de truite (Salmo trutta) aux flux de M.E.S., au colmatage du substrat et à l'hypoxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant et qualité biologique des cours d'eau : effets de la gestion des bassins versants sur les transferts particulaires et dissous et sur la qualité biologique des eaux de surface en zone d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des courbes journalières d'utilisation de l'habitat chez la truite (Salmo trutta) dans l'évaluation de la capacité d'accueil en rivière).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement pisciaire et végétaux aquatiques : approche expérimentale de l'enlèvement des macrophytes dans les radiers du Scorff (Bretagne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'espace par la truite commune (Salmo trutta L.) au cours du nycthémère. Un exemple du rôle fonctionnel de l'habitat en ruisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02838878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des ressources et déplacements chez les poissons : causes et conséquences populationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04185250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId593"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574658v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2026.2644320" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Comte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pool" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Roussel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178728" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Soissons" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cheve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8330" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Husset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Goyot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Filipiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65960-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04852-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e149035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8319" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca McCaffery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J Duda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1471146" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250785" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Le Quinio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3424909" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1250810" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273588" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jaballah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10053-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01761-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1242452" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966162v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pottier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7268" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283015v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoad047" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Longin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Rinaldo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00616-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788687v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bargier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennevault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2022.106457" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843206v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105797" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raitif" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155686" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cabon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gerber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03228509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2021.105995" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05474226v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108103" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07100-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Covain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vigouroux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Allard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Treguier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12949" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868890v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735162" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299640v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pottier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Beaumont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12384" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272263v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.10.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01844669v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perdriau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.05.050" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834853v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;guier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge B&#233;louard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2887" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Agator" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.021" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592229v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Gregory" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Riley" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. C. Beaumont" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12929" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602237v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12896" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mcginnity" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12632" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZF2JX6D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453892v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Crivelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12209" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXZD0QMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641277v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Jackson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Britton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stakenas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2641-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210284v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12428" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096436v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123117v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Erkinaro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Niemela" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Cunjak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12293" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76AF28DD67ED119A54F1822DC6DF260C295FD3D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096489v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Schlaepfer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096441v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123128v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-014-9289-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364738v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12187" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096494v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096451v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01083663v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12262" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210186v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1613-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/079F5BD95BB31798339CE5667EC1E7412D304E42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861045v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-013-1073-y" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840410v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lanshere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09563" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210142v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210129v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0861-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24CFF49726465D07B3F5B0F3FF356F53EFB5A0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209107v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/25sc-qs53" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210139v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Martino" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2011.00824.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5V4QT1C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840411v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilpart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.04.019" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZPS8BHL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667960v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2011035" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00555642v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T. A. Dick" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosbois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02500.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVB65Q5S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453854v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2011-040" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729432v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tremblay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2010.06.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG6ZK9H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729483v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huteau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.07.006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665221v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Quilliec" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/00306525.2010.488417" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453787v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Jardine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Mitchell" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Cunjak" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47886/9781934874080.ch27" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482807v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riera" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400817v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00349.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN4CQDL3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453782v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2007.00290.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFXK26VW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453783v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pelozuelo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WR08074" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453631v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Linnansaari" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Halleraker" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0546-9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1C3LLCS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163633v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.01.011" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP0S4MHC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453603v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453738v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lebel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.05.011" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPJBV3T3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664759v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00160.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3KBKF2S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charles" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lebel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00149.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P5P5W6NT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453555v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Keeler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cunjak" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stump" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1577/M04-053.1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453683v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vilizzi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Copp" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453592v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gray" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dietrich" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Cartwright" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0101-9" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZC6S566-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453652v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Copp" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.767" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAFAE0777242EB74F26655EC2C4821724E024F59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453546v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Newbury" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caissie" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Haro" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2004.01246.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NB117MS0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453621v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF03173" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681288v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688022v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haro" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697457v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694345v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685908v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691752v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698569v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702042v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198098v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Peress" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ronot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.gouv.fr/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185131v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185137v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757525v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797552v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/316203.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209171v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raphalen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209192v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202779v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202822v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lamireau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202795v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356503v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693617v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356483v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693430v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301892v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301883v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01102992v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210205v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01102914v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00823467v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Bera" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01102895v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209086v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101824v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841935v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perdriau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841934v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842450v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulenger" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunjack" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598302v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841933v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roucaute" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453824v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758374v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Perrier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouanin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453688v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Porcher" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453672v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453618v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brillet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482810v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mitchell" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcwilliam-Hughes" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453639v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453681v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453547v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093656v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453580v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453699v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453629v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453641v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Linnansaari" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453582v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pallisson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833949v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453632v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453636v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jardine" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gray" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453682v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453689v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453590v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453564v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670078v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831197v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768852v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845210v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311964v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bonnet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608746v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Hendry" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901342v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103477v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103483v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103356v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598301v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824730v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288435v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lefeuvre" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Parfait" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Martin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337618v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136373v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693289v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866335v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357905v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302162v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marie" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoarau Gabriel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289001v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099232v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973626v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357953v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612760v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612811v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403542v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612825v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357940v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633073v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612846v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357929v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357917v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824970v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beaufour" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588935v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835788v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838725v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02838878v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04185250v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574658v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2026.2644320" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Husset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Goyot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Soissons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Filipiak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04852-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65960-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Comte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pool" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Roussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178728" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cheve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8330" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e149035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975520v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8319" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca McCaffery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J Duda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1471146" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250785" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Le Quinio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3424909" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1250810" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005765v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273588" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384199v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1242452" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966162v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pottier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7268" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jaballah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10053-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerber" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01761-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Longin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Rinaldo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00616-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283015v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoad047" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bargier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennevault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2022.106457" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690423v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raitif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155686" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105797" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cabon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gerber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161784v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07100-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208449v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Covain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vigouroux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Allard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Treguier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12949" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03228509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2021.105995" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05474226v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148402v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pottier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Beaumont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12384" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868890v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735162" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272263v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.10.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01844669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perdriau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.05.050" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;guier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge B&#233;louard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2887" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848468v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Agator" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592229v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Gregory" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Riley" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. C. Beaumont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12929" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602237v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12896" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mcginnity" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12632" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZF2JX6D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453892v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Crivelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12209" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXZD0QMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Jackson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Britton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stakenas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2641-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210284v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12428" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096441v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123128v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-014-9289-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364738v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12187" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096436v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123117v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Erkinaro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Niemela" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Cunjak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12293" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76AF28DD67ED119A54F1822DC6DF260C295FD3D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096489v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Schlaepfer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096494v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01083663v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12262" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096451v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210186v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1613-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/079F5BD95BB31798339CE5667EC1E7412D304E42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861045v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-013-1073-y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209107v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/25sc-qs53" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840410v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lanshere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09563" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210142v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210129v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0861-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24CFF49726465D07B3F5B0F3FF356F53EFB5A0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210139v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Martino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2011.00824.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5V4QT1C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840411v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilpart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.04.019" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZPS8BHL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667960v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2011035" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00555642v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T. A. Dick" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosbois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02500.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVB65Q5S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453854v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2011-040" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729432v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tremblay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2010.06.011" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG6ZK9H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729483v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huteau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.07.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665221v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Quilliec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/00306525.2010.488417" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453787v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Jardine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Mitchell" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Cunjak" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47886/9781934874080.ch27" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482807v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400817v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00349.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN4CQDL3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453782v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2007.00290.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFXK26VW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453783v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pelozuelo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WR08074" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453631v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Linnansaari" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Halleraker" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0546-9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1C3LLCS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163633v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.01.011" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP0S4MHC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453603v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453738v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lebel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.05.011" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPJBV3T3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664759v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00160.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3KBKF2S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453573v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charles" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lebel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00149.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P5P5W6NT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453555v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Keeler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cunjak" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stump" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1577/M04-053.1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453683v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vilizzi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Copp" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453592v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gray" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dietrich" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Cartwright" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0101-9" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZC6S566-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453546v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Newbury" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caissie" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Haro" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2004.01246.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NB117MS0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453652v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Copp" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.767" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAFAE0777242EB74F26655EC2C4821724E024F59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453621v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF03173" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681288v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688022v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haro" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697457v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694345v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685908v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691752v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698569v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702042v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198098v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Peress" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ronot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.gouv.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185131v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185137v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757525v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanti" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797552v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/316203.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596334v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agudo-P&#233;rez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Guy Straus" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Morales" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209171v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raphalen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209192v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202779v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202822v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lamireau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202795v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356503v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693617v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356483v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693430v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301892v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301883v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01102992v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210205v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01102914v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01102895v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00823467v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Bera" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209086v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101824v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841935v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perdriau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841934v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842450v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulenger" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunjack" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598302v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841933v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roucaute" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453824v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758374v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Perrier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouanin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453672v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453688v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Porcher" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453618v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brillet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453547v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482810v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mitchell" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcwilliam-Hughes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453639v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453681v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093656v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453580v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453699v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453629v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453641v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Linnansaari" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453582v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pallisson" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453632v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833949v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453689v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453682v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453636v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jardine" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gray" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453564v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453590v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831197v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670078v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768852v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845210v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311964v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bonnet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608746v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Hendry" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901342v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103477v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103483v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103356v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598301v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824730v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288435v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lefeuvre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Parfait" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Martin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337618v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136373v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693289v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866335v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357905v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302162v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marie" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoarau Gabriel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289001v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099232v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973626v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357953v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612760v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612811v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403542v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612825v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357940v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633073v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612846v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357929v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357917v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824970v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beaufour" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588935v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835788v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838725v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02838878v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04185250v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>