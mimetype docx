--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Roussel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local environmental drivers override cascade effects on phytoplankton and periphyton along a dammed river continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inland Waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-43. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20442041.2026.2644320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaquatic Photogrammetry Helps Understanding Habitat Suitability for Juvenile Lamprey in Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kreutzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (1), pp.60-76. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.70051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.9420. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing Trends in Trophic Functioning of the Sélune River Megatidal Estuary Prior to Dam Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Husset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Goyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82, 104041 (12p.). </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StoichLife: A Global Dataset of Plant and Animal Elemental Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica L González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Merder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Andraczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Brose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.569. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04852-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen deposition reveals global patterns in plant and animal stoichiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica L González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Merder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Andraczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Brose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), 10977, 12 p. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-65960-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IsoFresh: A global stable isotope database of freshwater food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Sagouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 426, pp.15. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2025010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tightly intertwined: Waterscapes prompt urgent reconsideration of aquatic insects and their role in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 966, pp.178728. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic diversity of brown trout (Salmo trutta L.) during the late Upper Pleistocene and Early Holocene in the glacial refugium of Iberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra d'Aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Agudo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence G Straus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel R González Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 675, pp.113073. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d’un suivi scientifique à long terme pour documenter les transitions écologiques et territoriales accompagnant l’effacement de grands barrages en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cheve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kreutzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.8330. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of emerging aquatic insects to lateral transfers of Carbon and Nutrients: significance for the integrated landscape budget along a gradient of agricultural pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin de la Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.e149035. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e149035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photogrammétrie subaquatique pour l’étude des habitats en cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kreutzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.8319. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04975520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dézerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Frontiers in Ecology and Evolution, 11, pp.1250892. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Large-scale dam removal and ecosystem restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca McCaffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey J Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2024.1471146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fish run assessment: a double-observer model using acoustic cameras to correct imperfect detection and improve population abundance estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1250785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish as a deformable solid: an innovative method to characterise fish swimming behaviour on acoustic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azénor Le Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.134486-134497. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3424909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent disconnect between flow restoration and restoration of river ecosystem functions after the removal of a large dam on the Sélune River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dézerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1250810. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2024.1250810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection, identification and counting of anguilliform fish using in situ acoustic camera data: Development of a cross-camera morphological analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azénor Le Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0273588. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0273588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic niches of diadromous fishes inform on interspecific competition in an obstructed catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1242452. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1242452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire de biodiversité des poissons et crustacés d’eau douce par pêche à l’électricité en petits cours d’eau tropicaux : réglages, efficacité et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966162v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning approach to detect and identify live freshwater macroinvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.933-949. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-023-10053-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape models can predict the distribution of aquatic insects across agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.2917-2929. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-023-01761-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast but transient recovery of aquatic and terrestrial communities after a large dam removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dézerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elven Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1254462. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1254462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasts in riverscape patterns of intraspecific genetic variation in a diverse Neotropical fish community of high conservation value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-023-00616-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-based classification of the flying capacities of aquatic insects: A first attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (5), pp.607-617. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cz/zoad047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising electrofishing settings for shrimp and fish in shallow tropical streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bennevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 256, pp.106457. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2022.106457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing spatial deposition of aquatic subsidies by insects emerging from agricultural streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Raitif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 837, pp.155686. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European flounder foraging movements in an estuarine nursery seascape inferred from otolith microchemistry and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.105797. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body stores of emergent aquatic insects are associated with body size, sex, swarming behaviour and dispersal strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (12), pp.2161-2175. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.14003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Hydrographic Mapping in the Study of Emerging Aquatic Insects on the Landscape Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3019. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of the swim bladder parasite Anguillicola crassus (Nematoda) in fecal samples of the endangered European eel Anguilla anguilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Faliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120, pp.1897-1902. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-021-07100-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish communities critically depend on forest subsidies in small neotropical streams with high biodiversity value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Covain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), pp.1096-1108. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When subsistence fishing meets conservation issues: Survey of a small fishery in a neotropical river with high biodiversity value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fontenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 241, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2021.105995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological consequences of consecutive river damming for three groups of bioindicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.108103. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers’ perceptions of river resources: case study of French Guiana native populations using contextual cognitive mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fontenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-451-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrofishing in streams of low water conductivity but high biodiversity value: Challenges, limits and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.52-63. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fme.12384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of trophic niche partitioning between carp (Cyprinus carpio) and roach (Rutilus rutilus) in experimental polyculture ponds using carbon (δ13C) and nitrogen (δ15N) stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 522, pp.735162. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From stream to land: Ecosystem services provided by stream insects to agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Raitif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 270-271, pp.32-40. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding the river: The fate of feed-pellet-derived material escaping from land-based trout farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 495, pp.172 - 178. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-and-time effective procedure to develop SNP markers for multiple species: A support for community genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Coutellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (9), pp.1959-1974. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it a hindrance for an invasive aquatic species to spread across scattered habitat patches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.610-618. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.2887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and spatial variations of stream insect emergence in an intensive agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Raitif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 644, pp.594 - 601. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns on a parr: Drivers of long-term salmon parr length in U.K. and French rivers depend on geographical scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (7), pp.1117-1129. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive divergence in embryonic thermal plasticity among Atlantic salmon populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (8), pp.1593-1601. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seascape and its effect on migratory life-history strategy influences gene flow among coastal brown trout (Salmo trutta) populations in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mcginnity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (3), pp.498-509. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in factors explaining growth rate variability in European eel subpopulations: the possible role of habitat carrying capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain J. Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (2), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do non-native pumpkinseed Lepomis gibbosus affect the growth, diet and trophic niche breadth of native brown trout Salmo trutta?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stakenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 772, pp.63-75. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-016-2641-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The downside of eDNA as a survey tool in water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (4), pp.823-826. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode standardisée de suivi des populations d’Ecrevisses de Louisiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreeding Depression in Atlantic Salmon Revealed by Hypoxic Stress During Embryonic Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (4), pp.561-571. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-014-9289-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanin-based coloration of sneaker male Atlantic salmon is linked to viability and emergence timing of their offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (1), pp.126-135. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles populations d’Ecrevisses de Louisiane dans les zones humides ? L’exemple des marais de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.165-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analyses on archived fish scales reveal the long-term effect of nitrogen loads on carbon cycling in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaakko Erkinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Niemela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.523-530. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN environnemental appliqué aux invertébrés : Avantages et limites techniques pour la détection de l’écrevisse invasive Procambarus clarkii dans des mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.157-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasibilité de réseaux de mares par l’Ecrevisse de Louisiane Procambarus clarkii : l’importance du paysage et de la pression en disperseurs des milieux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA surveillance for invertebrate species: advantages and technical limitations to detect invasive crayfish Procambarus clarkii infreshwater ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (4), pp.871-879. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie trophique de l’Ecrevisse de Louisiane Procambarus clarkii et de ses poissons prédateurs potentiels dans le marais de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of water temperature may influence food-chain length in temperate streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 718 (1), pp.159 - 172. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-013-1613-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natal departure timing from spatially varying environments is dependent of individual ontogenetic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100 (8), pp.761-768. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-013-1073-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pressions anciennes et récentes sur les milieux aquatiques en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.95-105. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/25sc-qs53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic ecology of juvenile flatfish in a coastal nursery ground: contributions of intertidal primary production and freshwater particulate organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kostecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lanshere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 449 (449), pp.221-232. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps09563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population differences in response to hypoxic stress in Atlantic salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (12), pp.2596-2606. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of body size versus growth on the decision to migrate : a case study with Salmo trutta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (1), pp.11-21. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-011-0861-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using stable isotope analyses to determine the ecological effects of non-native fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.111-119. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2400.2011.00824.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of benthic invertebrate community and water quality analyses to assess ecological consequences of fish farm effluents in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (23), pp.356-365. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape features correlate with spatial distribution of red-swamp crayfish Procambarus clarkii in a network of ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401 (19), pp.19. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2011035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of coexistence on habitat use and trophic ecology of interacting native and invasive amphipods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaimie T. A. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (2), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02500.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00555642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling genetic and otolith trace element analyses to identify river-born fish with hatchery pedigrees in stocked Atlantic salmon (Salmo salar) populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (6), pp.977-987. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f2011-040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sampling technique for larval lamprey population assessment in small river catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sabatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 106 (1), pp.22-26. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2010.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of an estuarine nursery ground: the spatio-temporal relationship between the river flow and the food web of the juvenile common sole (Solea solea, L.) as revealed by stable isotopes analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kostecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (1-2), pp.54-60. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2009.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analysis to examine possible diet-morphology relationships among Red-whiskered Bulbuls introduced on Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Quilliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (2), pp.129-133. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2989/00306525.2010.488417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting marine nutrient and organic matter inputs into multiple trophic levels in streams of Atlantic Canada and France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Challenges for diadromous fishes in a dynamic global environment., 69, pp.427-445. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47886/9781934874080.ch27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change may have affected growth and life history of Atlantic salmon juveniles over the last 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69, pp.855-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial behaviour of young-of-the-year northern pike (Esox lucius L.) in a temporarily flooded nursery area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cuzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Fresh Water Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2), pp.314-322. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2008.00349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking migratory patterns and diet to reproductive traits in female brown trout (Salmo trutta L.) by means of stable isotope analysis on ova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), pp.382-393. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2007.00290.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portable PIT detector as a new tool for non-disruptively locating individually tagged amphibians in the field : a case study with Pyrenean brook salamanders (Calotriton asper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pelozuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (8), pp.780-787. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/WR08074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and accuracy of portable PIT-antennae when locating fish in ice-covered streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommi Linnansaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Halleraker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 582 (1), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0546-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using PIT technology to study the fate of hatchery-reared YOY northern pike released into shallow vegetated areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (1-2), pp.159-164. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2007.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carry-over effects in brown trout (Salmo trutta): hypoxia on embryos impairs predator avoidance by alevins in experimental channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (5), pp.786-792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory experiment on survival, growth and tag retention following PIT injection into the body cavity of juvenile brown trout (salmo trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86 (2-3), pp.280-284. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2007.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown trout fry move inshore at night : a choice of water depth or velocity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.309-314. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00160.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation between anadromous and freshwater resident brown trout (Salmo trutta L.): insights obtained from stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.255-263. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00149.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Two New Portable 12-mm PIT Tag Detectors to Track Small Fish in Shallow Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Keeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Stump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Journal of Fisheries Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.270-274. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1577/M04-053.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal variation and autocorrelation in fish habitat use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vilizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Copp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Zoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (4), pp.432-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using stable isotope analysis with telemetry or mark-recapture data to identify fish movement and foraging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F. Cartwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 144 (4), pp.636-646. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-005-0101-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movements and habitat use by PIT-tagged Atlantic salmon parr in early winter: the influence of anchor ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Newbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caissie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Haro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (8), pp.1026-1035. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2004.01246.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing variation in suitability curves and electivity profiles in temporal studies of fish habitat use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vilizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Copp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (5), pp.605-618. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the contribution of sympatric anadromous and freshwater resident brown trout to juvenile production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (2), pp.185-191. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/MF03173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat de la truite commune (Salmo trutta L.) pendant la periode juvenile en ruisseau : preferences, mouvements, variations journalieres et saisonnieres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 365-366, pp.435-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field test of a new method for tracking small fishes in shallow rivers using passive integrated transponder (PTI) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (7), pp.1326-1329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitats of brown trout when feeding on drift and when resting in a lowland salmonid brook : effects on Weighted Usable Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 146 (4), pp.413-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of diel pattern of stream-margin habitat use by emerging brown trout, Salmo trutta, in experimental channels; influence of food and predator presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (1), pp.253-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation aquatique et peuplement pisciaire : approche expérimentale de l'enlèvement des macrophytes dans les radiers d'un cours d'eau breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 71 (350-351), pp.693-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel and seasonal patterns of habitat use by fish in a natural salmonid brook: an approach to the functional role of the riffle-pool sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 346, pp.573-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements d'habitat de la truite (Salmo trutta) et du chabot (Cottus gobio) au cours du nycthémère. Approches multivariées à différentes échelles spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (3), pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité nycthémérale et utilisation de la séquence radier-profond par les truitelles d'un an (Salmo trutta L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 337-339, pp.221-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les rivières reprennent leur cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Peress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ronot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gentil-Salasc (OFB)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 80 p., 2021, Quand les rivières reprennent leur cours. Notes sur l’effacement de barrages et de seuils, sur la Sélune et ailleurs., 978-2-38170-090-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les invasions d'écrevisses exotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 979-10-91047-22-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotic crayfish invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 979-10-91047-26-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie D – Livrets de protocoles de pêche à l’électricité : VIGITRUITE ® , indice d'abondance truite (IAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pêche scientifique à l’électricité dans les milieux aquatiques continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; OFB, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbations des habitats et chaînes trophiques dans les écosystèmes continentaux aquatiques et terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merot P., Dubreuil V., Delahaye D. &amp; Desnos P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-289, 2013, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring age, seasonality, and ecotype: insights from sclerochronological analysis of contemporary and archaeological vertebrae of brown trout (Salmo trutta L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra D’aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Agudo-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Guy Straus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seasonality of terrestrial and marine resources in archaeology (1st Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra d'Aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Agudo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Flow Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the demographic response of Atlantic salmon to a rapidly changing environment by the analysis of their scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tréhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lemaire-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the EU Interreg France (Channel) England Programme, Salmonid Management Around the Channel (SAMARCH) Project. Protecting wild salmon and sea trout in transitional &amp; coastal waters: Scientific evidence for management recommendation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Southampton, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual growth and stable-isotope analyses of archived fish scales reveal major changes in the North Atlantic ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the EU Interreg France (Channel) England Programme, Salmonid Management Around the Channel (SAMARCH) Project. Protecting wild salmon and sea trout in transitional &amp; coastal waters: Scientific evidence for management recommendation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Southampton, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the demographic response of Atlantic salmon to a rapidly changing environment by the analysis of their scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Year of Salmon Synthesis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme scientifique pour comprendre les mécanismes de restauration de la vallée de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La restauration des milieux aquatiques - seminaire Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Limnologie, Jun 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISelune : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INRAE systèmes d'information pour les données agro-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific program to understand the mechanisms of restoration of the Selune River (France) following the removal of two large dams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dam Removal Goes Alps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme scientifique pour comprendre les mécanismes de restauration de la vallée de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Poissons Migrateurs en Rhône-Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRM - Migrateurs Rhône-Méditerranée, Nov 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an innovative monitoring method and a hierarchical bayesian model to estimate diadromous fish run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an innovative monitoring method and a hierarchical Bayesian model to estimate siadromous fish run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th FSBI Synmposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Exceter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasibilité d’habitats fragmentés par une espèce aquatique, l’écrevisse de Louisiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du GdR ‘Invasions Biologiques’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejets de pisciculture intensive d'eau douce : quelle influence sur les chaînes trophiques des milieux récepteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasibilité de réseaux de mares par Procambarus clarkii : l’importance du paysage et de la pression en disperseurs des milieux source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Françaises de l’Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie trophique de l’écrevisse de Louisiane Procambarus clarkia et de ses prédateurs potentiels dans le marais de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition des Rencontres Rennaises ‘Invasions Biologiques’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range of variations in stream temperature as a relevat indicator to characteristize the stream and groundwater temperature signals and their interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodéric Bera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, rennes, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00823467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pressions anciennes et récentes sur les milieux aquatiques en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux et milieux aquatiques continentaux : comprendre et observer pour gérer et restaurer les écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGROCAMPUS OUEST. Rennes, FRA., Oct 2012, Rennes, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of non-native red swamp crayfish Procambarus clarkii in a network of ponds suggests that invasion is hindered by native invertebrates and facilitated by non-native fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables pour tracer l'apport de rejets anthropiques dans les ecosystemes aquatiques : cas des effluents de pisciculture en riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme journee des jeunes chercheurs de la SFIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brest (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary ecology of the Kerguelen is. colonization by salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nowpas 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Gotein-Libarrenx, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing energy sources and pathways in river food webs: the effect of fish farm effluents on benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Ecological Federation Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avila (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilite spatio-temporelle des abondances de juveniles de saumon atlantique dans un cours d'eau Canadien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cunjack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme forum halieumetrique "Changement environnementaux et dynamiques halieutiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Boulogne-sur-mer (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature on food webs in temperate streams: a stable isotope study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oberdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the use of organic matter from fish farm effluents by benthic communities enhance the decomposer pathway in streams?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres InBioProcess "Role of biodiversity in processes at groundwater/surface water interface"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic habitat use by 1+ trout : towards a better understanding of fish habitat preference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the population ecology of stream salmonids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Luarca, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change may have affected growth and life history in atlantic salmon juveniles over the past 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Challenges for Diadromous Fishes in a Dynamic Global Environment Location</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Jul 2007, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing influence of individual growth and spatial behaviour on brown trout life history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on fish telemetry held in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Silkeborg, Denmark. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique et les pressions anthropiques affectent-ils la croissance et l'histoire de vie des juvéniles de saumons atlantiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Forum halieumétrique. Changements réversibles et irréversibles dans les ressources et leurs usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, La Rochelle, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophyte vegetation around a fish farm in River Scorff : biomass, nutrient contents, N and C stable isotopes : preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Vascular Plants : 25 Years after</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Brussels, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking migratory patterns of females to ova traits in brown trout (Salmo trutta L.) by means of stable isotope analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Application of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belfast, Ireland. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine nutrient inputs and uptake in food webs of Atlantic coast rivers : bottleneck to freshwater productivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mcwilliam-Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Applications of stable isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining stable isotope analysis and mark-recapture experiments to study juvenile brown trout (Salmo trutta L.) life history variants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Application of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belfast, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailles des oeufs chez la truite commune Salmo Trutta L. : étude des effets maternels et apports des isotopes stables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic shifts in trophic position and habitat use by juvenile northern pike (Esox lucius) revealed by stable isotope and mark-recapture analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des isotopes stables à l'étude des conséquences des perturbations environnementales en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Séminaire d'Ecotoxicologie de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dinard, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying N inputs in river food webs : can delta15N be used when streams are impected by agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Jardine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belfast, Ireland. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new portable 12mm PIT tag detector to track small fish in shallow streams.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Workshop on PIT Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing seasonal foraging and refuge-seeking movement patterns of individual Atlantic salmon parr in a river-tributary complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Linnansaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Jardine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">135. American Fisheries Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Anchorage, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIT-telemetry to study YOY northern pike in temporary wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pallisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Workshop on PIT Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag retention and effects of PIT-tagging on survival and growth of Salmo trutta : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Quémeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Workshop on PIT Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genetic with stable isotope analyses to investigate hybridization between Atlantic salmon, sea-run and stream resident brown trout in a small stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Diadromy in Europe : Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genetic with stable isotope analyses to investigrate hybridization between Atlantic salmon, sea-run and stream resident brown trout in small stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diadfish : les poissons migrateurs amphialins d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. p.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of PIT technology in fish research : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on PIT Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Patalmo, Finland. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the importance of marine-derived nutrients atlantic coast streams using stable isotopes : prospects and challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Benthological Society Symposium Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, New Orleans, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using stable isotope analysis with biotelemetry to study fish movement and foraging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F. Cartwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.International Coference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of genetic and stable isotopes analyses to discriminate between progeny of anadromous and feshwater resident brown trout (Salmo trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Sea Trout Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movements of PIT-tagged atlantic salmon parr at the onset of winter, and new developments in PIT technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on PIT technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Trondheim, Norway. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual isolation furthers access to drift-feeding positions for subordinate juvenile brown trout (Salmo trutta) in dominance hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Society of the British Isles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Norwich, United Kingdom. p. 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la végétalisation des radiers à saumons sur la composition du peuplement ichtyologique en rivière bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de l'IFR 43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité nycthémérale et utilisation de la séquence radier-profond par les truitelles d'un an (Salmo trutta L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations entre le poisson et son habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing neotropical fish monitoring using dietary DNA of detrivorous natural samplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Condachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ID-ADN : L'ADN pour identifier et suivre la biodiversité : avancées, méthodes et données pour la recherche, les collections et les politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genes to ecosystems, adaptation of introduced salmonids to a changing sub-Antarctic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew P. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. SCAR Biology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Leuven, Belgium. 512 p., 2017, Book of abstracts. 12. SCAR Biology Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using carbon and nitrogen stable isotopes to test for trophic niche partitionning between carp (Cyprinus carpio) and roach (Rutilus rutilus) in semi-intensive versus extensive integrated multitrophic aquaculture ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire des invasions biologiques ? Une question pour les scientifiques et les gestionnaires. L’exemple des marais de briérons et de « ses » écrevisses de Louisiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Biodiversité &amp; milieu aquatiques : Quelles pistes pour la gestion des rivières et des plans d’eau? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic ecology of the invasive red swamp crayfish Procambarus clarkii and its potential predators in the Brière Marsh, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape metrics correlate with distribution of red swamp crayfish Procambarus clarkii in a network of ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Crayfish, Food, Flagships and Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux trophiques de cinq cours d’eau tempérés : Étude par l’analyse des isotopes stables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de la Société française des isotopes stables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structures paysagères, transferts hydriques et particulaires et état écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau &amp; Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle « recherche et développement » MIAME : la science en appui à la gestion des poissons migrateurs amphihalins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Parfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des MIgrateurs AMphihalins dans leur Environnement - MIAME. Rapport d’activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; Inrae; Institut Agro; Université de Pau et des Pays de l'Adour (UPPA). 2023, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches INRAE sur les écosystèmes aquatiques en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2021 - cellule de coordination Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE UMR ESE. 2022, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des MIgrateurs AMphihalins dans leur Environnement -MIAME. Rapport d'activité 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; INRAE; Institut Agro; UPPA. 2022, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités de la cellule de coordination du programme scientifique Sélune - année 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UMR ESE; Agrocampus Ouest Rennes (FR). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des écailles et estimation de l’âge chez la truite arc-en-ciel (Oncorhynchus mykiss) dans les écosystèmes aquatiques de l’île de la Réunion : Contribution à la connaissance de ses traits d’histoire de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoarau Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement -MIAME. Rapport d'activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; Inrae; Institut Agro - Agrocampus Ouest; UPPA. 2021, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement (MIAME). Rapport d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des barrages de la Sélune sur le fonctionnement des réseaux trophiques : état des lieux pré-arasement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2019, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions R&D menées par le Pôle AFB-INRA « Gestion des Ecosystèmes Aquatiques en Territoire Agricole ». 2014-2018. Recueil des résumés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFB; Inra. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité de la cellule de coordination du programme scientifique Sélune (année 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Institut National de la Recherche Agronomique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2018, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour la mise en œuvre de la boite à outils pour estimer les flux de migrations des espèces diadromes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] OFB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux de poissons sur le cas d'étude 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sur les biocénoses benthiques et le fonctionnement trophique de la Sélune maritime [Programme Sélune - Rapport bilan de l'état initial 2017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Goyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Husset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'eau Seine-Normandie. 2018, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et limites des dispositifs d’observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] OFB. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité Cellule de coordination Programme Sélune - Phase pré-effacement (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Institut National de la Recherche Agronomique. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2017, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIGITRUITE® : test de la méthode et construction de l'abaque entre la densité et l'indice d'abondance en juvéniles de truite 0+ et 1+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inra; Onema. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude : Estimation des flux de salmonidés sur la Sélune (cas d’étude 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité Cellule de coordination Programme Sélune - Phase pré-effacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Echasseriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une d'une cellule de coordination du programme scientifique Sélune. Rapport d'étape 1 ère année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie évolutive de la colonisation des îles Kerguelen par les salmonidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Vicente Dopico-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] auto-saisine. 2013, 77 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des jeunes stades de truite (Salmo trutta) aux flux de M.E.S., au colmatage du substrat et à l'hypoxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant et qualité biologique des cours d'eau : effets de la gestion des bassins versants sur les transferts particulaires et dissous et sur la qualité biologique des eaux de surface en zone d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des courbes journalières d'utilisation de l'habitat chez la truite (Salmo trutta) dans l'évaluation de la capacité d'accueil en rivière).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement pisciaire et végétaux aquatiques : approche expérimentale de l'enlèvement des macrophytes dans les radiers du Scorff (Bretagne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'espace par la truite commune (Salmo trutta L.) au cours du nycthémère. Un exemple du rôle fonctionnel de l'habitat en ruisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02838878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des ressources et déplacements chez les poissons : causes et conséquences populationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04185250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId593"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Roussel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaquatic Photogrammetry Helps Understanding Habitat Suitability for Juvenile Lamprey in Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kreutzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (1), pp.60-76. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.70051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local environmental drivers override cascade effects on phytoplankton and periphyton along a dammed river continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inland Waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-43. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20442041.2026.2644320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen deposition reveals global patterns in plant and animal stoichiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica L González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Merder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Andraczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Brose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), 10977, 12 p. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-65960-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StoichLife: A Global Dataset of Plant and Animal Elemental Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica L González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Merder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Andraczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Brose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.569. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04852-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d’un suivi scientifique à long terme pour documenter les transitions écologiques et territoriales accompagnant l’effacement de grands barrages en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cheve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kreutzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.8330. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tightly intertwined: Waterscapes prompt urgent reconsideration of aquatic insects and their role in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 966, pp.178728. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic diversity of brown trout (Salmo trutta L.) during the late Upper Pleistocene and Early Holocene in the glacial refugium of Iberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra d'Aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Agudo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence G Straus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel R González Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 675, pp.113073. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IsoFresh: A global stable isotope database of freshwater food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Sagouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 426, pp.15. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2025010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing Trends in Trophic Functioning of the Sélune River Megatidal Estuary Prior to Dam Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Husset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Goyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82, 104041 (12p.). </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of emerging aquatic insects to lateral transfers of Carbon and Nutrients: significance for the integrated landscape budget along a gradient of agricultural pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin de la Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.e149035. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e149035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photogrammétrie subaquatique pour l’étude des habitats en cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kreutzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.8319. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04975520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.9420. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Large-scale dam removal and ecosystem restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca McCaffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey J Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2024.1471146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fish run assessment: a double-observer model using acoustic cameras to correct imperfect detection and improve population abundance estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1250785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish as a deformable solid: an innovative method to characterise fish swimming behaviour on acoustic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azénor Le Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.134486-134497. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3424909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent disconnect between flow restoration and restoration of river ecosystem functions after the removal of a large dam on the Sélune River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dézerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1250810. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2024.1250810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dézerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Frontiers in Ecology and Evolution, 11, pp.1250892. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire de biodiversité des poissons et crustacés d’eau douce par pêche à l’électricité en petits cours d’eau tropicaux : réglages, efficacité et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966162v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape models can predict the distribution of aquatic insects across agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.2917-2929. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-023-01761-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning approach to detect and identify live freshwater macroinvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.933-949. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-023-10053-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic niches of diadromous fishes inform on interspecific competition in an obstructed catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1242452. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1242452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-based classification of the flying capacities of aquatic insects: A first attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (5), pp.607-617. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cz/zoad047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasts in riverscape patterns of intraspecific genetic variation in a diverse Neotropical fish community of high conservation value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-023-00616-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast but transient recovery of aquatic and terrestrial communities after a large dam removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dézerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elven Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1254462. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1254462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection, identification and counting of anguilliform fish using in situ acoustic camera data: Development of a cross-camera morphological analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azénor Le Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0273588. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0273588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing spatial deposition of aquatic subsidies by insects emerging from agricultural streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Raitif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 837, pp.155686. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European flounder foraging movements in an estuarine nursery seascape inferred from otolith microchemistry and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.105797. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Hydrographic Mapping in the Study of Emerging Aquatic Insects on the Landscape Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3019. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body stores of emergent aquatic insects are associated with body size, sex, swarming behaviour and dispersal strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (12), pp.2161-2175. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.14003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising electrofishing settings for shrimp and fish in shallow tropical streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bennevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 256, pp.106457. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2022.106457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of the swim bladder parasite Anguillicola crassus (Nematoda) in fecal samples of the endangered European eel Anguilla anguilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Faliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120, pp.1897-1902. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-021-07100-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish communities critically depend on forest subsidies in small neotropical streams with high biodiversity value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Covain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), pp.1096-1108. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When subsistence fishing meets conservation issues: Survey of a small fishery in a neotropical river with high biodiversity value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fontenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 241, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2021.105995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological consequences of consecutive river damming for three groups of bioindicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.108103. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers’ perceptions of river resources: case study of French Guiana native populations using contextual cognitive mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fontenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-451-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrofishing in streams of low water conductivity but high biodiversity value: Challenges, limits and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.52-63. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fme.12384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of trophic niche partitioning between carp (Cyprinus carpio) and roach (Rutilus rutilus) in experimental polyculture ponds using carbon (δ13C) and nitrogen (δ15N) stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 522, pp.735162. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From stream to land: Ecosystem services provided by stream insects to agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Raitif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 270-271, pp.32-40. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it a hindrance for an invasive aquatic species to spread across scattered habitat patches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.610-618. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.2887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-and-time effective procedure to develop SNP markers for multiple species: A support for community genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Coutellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (9), pp.1959-1974. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and spatial variations of stream insect emergence in an intensive agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Raitif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 644, pp.594 - 601. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding the river: The fate of feed-pellet-derived material escaping from land-based trout farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 495, pp.172 - 178. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns on a parr: Drivers of long-term salmon parr length in U.K. and French rivers depend on geographical scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (7), pp.1117-1129. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seascape and its effect on migratory life-history strategy influences gene flow among coastal brown trout (Salmo trutta) populations in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mcginnity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (3), pp.498-509. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in factors explaining growth rate variability in European eel subpopulations: the possible role of habitat carrying capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain J. Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (2), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do non-native pumpkinseed Lepomis gibbosus affect the growth, diet and trophic niche breadth of native brown trout Salmo trutta?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stakenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 772, pp.63-75. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-016-2641-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive divergence in embryonic thermal plasticity among Atlantic salmon populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (8), pp.1593-1601. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The downside of eDNA as a survey tool in water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (4), pp.823-826. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanin-based coloration of sneaker male Atlantic salmon is linked to viability and emergence timing of their offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (1), pp.126-135. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN environnemental appliqué aux invertébrés : Avantages et limites techniques pour la détection de l’écrevisse invasive Procambarus clarkii dans des mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.157-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles populations d’Ecrevisses de Louisiane dans les zones humides ? L’exemple des marais de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.165-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analyses on archived fish scales reveal the long-term effect of nitrogen loads on carbon cycling in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaakko Erkinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Niemela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.523-530. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode standardisée de suivi des populations d’Ecrevisses de Louisiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreeding Depression in Atlantic Salmon Revealed by Hypoxic Stress During Embryonic Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (4), pp.561-571. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-014-9289-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasibilité de réseaux de mares par l’Ecrevisse de Louisiane Procambarus clarkii : l’importance du paysage et de la pression en disperseurs des milieux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA surveillance for invertebrate species: advantages and technical limitations to detect invasive crayfish Procambarus clarkii infreshwater ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (4), pp.871-879. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie trophique de l’Ecrevisse de Louisiane Procambarus clarkii et de ses poissons prédateurs potentiels dans le marais de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natal departure timing from spatially varying environments is dependent of individual ontogenetic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100 (8), pp.761-768. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-013-1073-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of water temperature may influence food-chain length in temperate streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 718 (1), pp.159 - 172. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-013-1613-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pressions anciennes et récentes sur les milieux aquatiques en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.95-105. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/25sc-qs53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic ecology of juvenile flatfish in a coastal nursery ground: contributions of intertidal primary production and freshwater particulate organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kostecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lanshere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 449 (449), pp.221-232. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps09563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population differences in response to hypoxic stress in Atlantic salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (12), pp.2596-2606. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of body size versus growth on the decision to migrate : a case study with Salmo trutta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (1), pp.11-21. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-011-0861-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using stable isotope analyses to determine the ecological effects of non-native fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.111-119. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2400.2011.00824.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of benthic invertebrate community and water quality analyses to assess ecological consequences of fish farm effluents in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (23), pp.356-365. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of coexistence on habitat use and trophic ecology of interacting native and invasive amphipods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaimie T. A. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (2), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02500.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00555642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling genetic and otolith trace element analyses to identify river-born fish with hatchery pedigrees in stocked Atlantic salmon (Salmo salar) populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (6), pp.977-987. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f2011-040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape features correlate with spatial distribution of red-swamp crayfish Procambarus clarkii in a network of ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401 (19), pp.19. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2011035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analysis to examine possible diet-morphology relationships among Red-whiskered Bulbuls introduced on Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Quilliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (2), pp.129-133. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2989/00306525.2010.488417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of an estuarine nursery ground: the spatio-temporal relationship between the river flow and the food web of the juvenile common sole (Solea solea, L.) as revealed by stable isotopes analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kostecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (1-2), pp.54-60. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2009.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sampling technique for larval lamprey population assessment in small river catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sabatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 106 (1), pp.22-26. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2010.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting marine nutrient and organic matter inputs into multiple trophic levels in streams of Atlantic Canada and France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Challenges for diadromous fishes in a dynamic global environment., 69, pp.427-445. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47886/9781934874080.ch27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change may have affected growth and life history of Atlantic salmon juveniles over the last 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69, pp.855-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial behaviour of young-of-the-year northern pike (Esox lucius L.) in a temporarily flooded nursery area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cuzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Fresh Water Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2), pp.314-322. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2008.00349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portable PIT detector as a new tool for non-disruptively locating individually tagged amphibians in the field : a case study with Pyrenean brook salamanders (Calotriton asper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pelozuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (8), pp.780-787. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/WR08074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking migratory patterns and diet to reproductive traits in female brown trout (Salmo trutta L.) by means of stable isotope analysis on ova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), pp.382-393. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2007.00290.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and accuracy of portable PIT-antennae when locating fish in ice-covered streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommi Linnansaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Halleraker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 582 (1), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0546-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using PIT technology to study the fate of hatchery-reared YOY northern pike released into shallow vegetated areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (1-2), pp.159-164. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2007.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carry-over effects in brown trout (Salmo trutta): hypoxia on embryos impairs predator avoidance by alevins in experimental channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (5), pp.786-792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory experiment on survival, growth and tag retention following PIT injection into the body cavity of juvenile brown trout (salmo trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86 (2-3), pp.280-284. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2007.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown trout fry move inshore at night : a choice of water depth or velocity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.309-314. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00160.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation between anadromous and freshwater resident brown trout (Salmo trutta L.): insights obtained from stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.255-263. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00149.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal variation and autocorrelation in fish habitat use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vilizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Copp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Zoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (4), pp.432-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using stable isotope analysis with telemetry or mark-recapture data to identify fish movement and foraging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F. Cartwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 144 (4), pp.636-646. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-005-0101-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Two New Portable 12-mm PIT Tag Detectors to Track Small Fish in Shallow Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Keeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Stump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Journal of Fisheries Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.270-274. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1577/M04-053.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing variation in suitability curves and electivity profiles in temporal studies of fish habitat use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vilizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Copp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (5), pp.605-618. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movements and habitat use by PIT-tagged Atlantic salmon parr in early winter: the influence of anchor ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Newbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caissie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Haro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (8), pp.1026-1035. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2004.01246.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the contribution of sympatric anadromous and freshwater resident brown trout to juvenile production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (2), pp.185-191. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/MF03173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat de la truite commune (Salmo trutta L.) pendant la periode juvenile en ruisseau : preferences, mouvements, variations journalieres et saisonnieres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 365-366, pp.435-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field test of a new method for tracking small fishes in shallow rivers using passive integrated transponder (PTI) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (7), pp.1326-1329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitats of brown trout when feeding on drift and when resting in a lowland salmonid brook : effects on Weighted Usable Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 146 (4), pp.413-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of diel pattern of stream-margin habitat use by emerging brown trout, Salmo trutta, in experimental channels; influence of food and predator presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (1), pp.253-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation aquatique et peuplement pisciaire : approche expérimentale de l'enlèvement des macrophytes dans les radiers d'un cours d'eau breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 71 (350-351), pp.693-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel and seasonal patterns of habitat use by fish in a natural salmonid brook: an approach to the functional role of the riffle-pool sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 346, pp.573-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements d'habitat de la truite (Salmo trutta) et du chabot (Cottus gobio) au cours du nycthémère. Approches multivariées à différentes échelles spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (3), pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité nycthémérale et utilisation de la séquence radier-profond par les truitelles d'un an (Salmo trutta L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 337-339, pp.221-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des migrateurs amphihalins dans leur environnement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. , 47, pp.128, 2025, Sciences Eaux &amp; Territoires, 9782738015006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05628638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les rivières reprennent leur cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Peress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ronot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gentil-Salasc (OFB)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 80 p., 2021, Quand les rivières reprennent leur cours. Notes sur l’effacement de barrages et de seuils, sur la Sélune et ailleurs., 978-2-38170-090-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotic crayfish invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 979-10-91047-26-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les invasions d'écrevisses exotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 979-10-91047-22-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie D – Livrets de protocoles de pêche à l’électricité : VIGITRUITE ® , indice d'abondance truite (IAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pêche scientifique à l’électricité dans les milieux aquatiques continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; OFB, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbations des habitats et chaînes trophiques dans les écosystèmes continentaux aquatiques et terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merot P., Dubreuil V., Delahaye D. &amp; Desnos P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-289, 2013, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring age, seasonality, and ecotype: insights from sclerochronological analysis of contemporary and archaeological vertebrae of brown trout (Salmo trutta L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra D’aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Agudo-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Guy Straus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seasonality of terrestrial and marine resources in archaeology (1st Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra d'Aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Agudo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Flow Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the demographic response of Atlantic salmon to a rapidly changing environment by the analysis of their scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tréhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lemaire-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the EU Interreg France (Channel) England Programme, Salmonid Management Around the Channel (SAMARCH) Project. Protecting wild salmon and sea trout in transitional &amp; coastal waters: Scientific evidence for management recommendation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Southampton, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual growth and stable-isotope analyses of archived fish scales reveal major changes in the North Atlantic ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the EU Interreg France (Channel) England Programme, Salmonid Management Around the Channel (SAMARCH) Project. Protecting wild salmon and sea trout in transitional &amp; coastal waters: Scientific evidence for management recommendation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Southampton, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the demographic response of Atlantic salmon to a rapidly changing environment by the analysis of their scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Year of Salmon Synthesis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISelune : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INRAE systèmes d'information pour les données agro-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific program to understand the mechanisms of restoration of the Selune River (France) following the removal of two large dams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dam Removal Goes Alps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme scientifique pour comprendre les mécanismes de restauration de la vallée de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Poissons Migrateurs en Rhône-Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRM - Migrateurs Rhône-Méditerranée, Nov 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme scientifique pour comprendre les mécanismes de restauration de la vallée de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La restauration des milieux aquatiques - seminaire Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Limnologie, Jun 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an innovative monitoring method and a hierarchical bayesian model to estimate diadromous fish run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an innovative monitoring method and a hierarchical Bayesian model to estimate siadromous fish run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th FSBI Synmposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Exceter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejets de pisciculture intensive d'eau douce : quelle influence sur les chaînes trophiques des milieux récepteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasibilité d’habitats fragmentés par une espèce aquatique, l’écrevisse de Louisiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du GdR ‘Invasions Biologiques’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie trophique de l’écrevisse de Louisiane Procambarus clarkia et de ses prédateurs potentiels dans le marais de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition des Rencontres Rennaises ‘Invasions Biologiques’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range of variations in stream temperature as a relevat indicator to characteristize the stream and groundwater temperature signals and their interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodéric Bera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, rennes, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00823467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasibilité de réseaux de mares par Procambarus clarkii : l’importance du paysage et de la pression en disperseurs des milieux source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Françaises de l’Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pressions anciennes et récentes sur les milieux aquatiques en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux et milieux aquatiques continentaux : comprendre et observer pour gérer et restaurer les écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGROCAMPUS OUEST. Rennes, FRA., Oct 2012, Rennes, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of non-native red swamp crayfish Procambarus clarkii in a network of ponds suggests that invasion is hindered by native invertebrates and facilitated by non-native fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature on food webs in temperate streams: a stable isotope study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oberdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing energy sources and pathways in river food webs: the effect of fish farm effluents on benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Ecological Federation Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avila (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilite spatio-temporelle des abondances de juveniles de saumon atlantique dans un cours d'eau Canadien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cunjack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme forum halieumetrique "Changement environnementaux et dynamiques halieutiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Boulogne-sur-mer (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary ecology of the Kerguelen is. colonization by salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nowpas 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Gotein-Libarrenx, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the use of organic matter from fish farm effluents by benthic communities enhance the decomposer pathway in streams?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres InBioProcess "Role of biodiversity in processes at groundwater/surface water interface"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables pour tracer l'apport de rejets anthropiques dans les ecosystemes aquatiques : cas des effluents de pisciculture en riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme journee des jeunes chercheurs de la SFIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brest (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic habitat use by 1+ trout : towards a better understanding of fish habitat preference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the population ecology of stream salmonids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Luarca, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change may have affected growth and life history in atlantic salmon juveniles over the past 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Challenges for Diadromous Fishes in a Dynamic Global Environment Location</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Jul 2007, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique et les pressions anthropiques affectent-ils la croissance et l'histoire de vie des juvéniles de saumons atlantiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Forum halieumétrique. Changements réversibles et irréversibles dans les ressources et leurs usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, La Rochelle, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing influence of individual growth and spatial behaviour on brown trout life history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on fish telemetry held in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Silkeborg, Denmark. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking migratory patterns of females to ova traits in brown trout (Salmo trutta L.) by means of stable isotope analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Application of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belfast, Ireland. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailles des oeufs chez la truite commune Salmo Trutta L. : étude des effets maternels et apports des isotopes stables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining stable isotope analysis and mark-recapture experiments to study juvenile brown trout (Salmo trutta L.) life history variants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Application of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belfast, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine nutrient inputs and uptake in food webs of Atlantic coast rivers : bottleneck to freshwater productivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mcwilliam-Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Applications of stable isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic shifts in trophic position and habitat use by juvenile northern pike (Esox lucius) revealed by stable isotope and mark-recapture analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des isotopes stables à l'étude des conséquences des perturbations environnementales en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Séminaire d'Ecotoxicologie de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dinard, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying N inputs in river food webs : can delta15N be used when streams are impected by agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Jardine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belfast, Ireland. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophyte vegetation around a fish farm in River Scorff : biomass, nutrient contents, N and C stable isotopes : preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Vascular Plants : 25 Years after</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Brussels, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag retention and effects of PIT-tagging on survival and growth of Salmo trutta : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Quémeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Workshop on PIT Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genetic with stable isotope analyses to investigate hybridization between Atlantic salmon, sea-run and stream resident brown trout in a small stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Diadromy in Europe : Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genetic with stable isotope analyses to investigrate hybridization between Atlantic salmon, sea-run and stream resident brown trout in small stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diadfish : les poissons migrateurs amphialins d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. p.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of PIT technology in fish research : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on PIT Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Patalmo, Finland. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the importance of marine-derived nutrients atlantic coast streams using stable isotopes : prospects and challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Benthological Society Symposium Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, New Orleans, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing seasonal foraging and refuge-seeking movement patterns of individual Atlantic salmon parr in a river-tributary complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Linnansaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Jardine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">135. American Fisheries Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Anchorage, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIT-telemetry to study YOY northern pike in temporary wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pallisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Workshop on PIT Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new portable 12mm PIT tag detector to track small fish in shallow streams.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Workshop on PIT Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using stable isotope analysis with biotelemetry to study fish movement and foraging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F. Cartwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.International Coference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of genetic and stable isotopes analyses to discriminate between progeny of anadromous and feshwater resident brown trout (Salmo trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Sea Trout Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual isolation furthers access to drift-feeding positions for subordinate juvenile brown trout (Salmo trutta) in dominance hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Society of the British Isles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Norwich, United Kingdom. p. 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movements of PIT-tagged atlantic salmon parr at the onset of winter, and new developments in PIT technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on PIT technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Trondheim, Norway. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la végétalisation des radiers à saumons sur la composition du peuplement ichtyologique en rivière bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de l'IFR 43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité nycthémérale et utilisation de la séquence radier-profond par les truitelles d'un an (Salmo trutta L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations entre le poisson et son habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing neotropical fish monitoring using dietary DNA of detrivorous natural samplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Condachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ID-ADN : L'ADN pour identifier et suivre la biodiversité : avancées, méthodes et données pour la recherche, les collections et les politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genes to ecosystems, adaptation of introduced salmonids to a changing sub-Antarctic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew P. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. SCAR Biology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Leuven, Belgium. 512 p., 2017, Book of abstracts. 12. SCAR Biology Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using carbon and nitrogen stable isotopes to test for trophic niche partitionning between carp (Cyprinus carpio) and roach (Rutilus rutilus) in semi-intensive versus extensive integrated multitrophic aquaculture ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire des invasions biologiques ? Une question pour les scientifiques et les gestionnaires. L’exemple des marais de briérons et de « ses » écrevisses de Louisiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Biodiversité &amp; milieu aquatiques : Quelles pistes pour la gestion des rivières et des plans d’eau? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic ecology of the invasive red swamp crayfish Procambarus clarkii and its potential predators in the Brière Marsh, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape metrics correlate with distribution of red swamp crayfish Procambarus clarkii in a network of ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Schlaepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Crayfish, Food, Flagships and Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux trophiques de cinq cours d’eau tempérés : Étude par l’analyse des isotopes stables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de la Société française des isotopes stables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structures paysagères, transferts hydriques et particulaires et état écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau &amp; Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle « recherche et développement » MIAME : la science en appui à la gestion des poissons migrateurs amphihalins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Parfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des MIgrateurs AMphihalins dans leur Environnement - MIAME. Rapport d’activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; Inrae; Institut Agro; Université de Pau et des Pays de l'Adour (UPPA). 2023, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2021 - cellule de coordination Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE UMR ESE. 2022, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des MIgrateurs AMphihalins dans leur Environnement -MIAME. Rapport d'activité 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; INRAE; Institut Agro; UPPA. 2022, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches INRAE sur les écosystèmes aquatiques en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des écailles et estimation de l’âge chez la truite arc-en-ciel (Oncorhynchus mykiss) dans les écosystèmes aquatiques de l’île de la Réunion : Contribution à la connaissance de ses traits d’histoire de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoarau Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement -MIAME. Rapport d'activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; Inrae; Institut Agro - Agrocampus Ouest; UPPA. 2021, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités de la cellule de coordination du programme scientifique Sélune - année 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UMR ESE; Agrocampus Ouest Rennes (FR). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement (MIAME). Rapport d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions R&D menées par le Pôle AFB-INRA « Gestion des Ecosystèmes Aquatiques en Territoire Agricole ». 2014-2018. Recueil des résumés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFB; Inra. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des barrages de la Sélune sur le fonctionnement des réseaux trophiques : état des lieux pré-arasement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2019, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité de la cellule de coordination du programme scientifique Sélune (année 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Institut National de la Recherche Agronomique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour la mise en œuvre de la boite à outils pour estimer les flux de migrations des espèces diadromes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] OFB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2018, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux de poissons sur le cas d'étude 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sur les biocénoses benthiques et le fonctionnement trophique de la Sélune maritime [Programme Sélune - Rapport bilan de l'état initial 2017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Goyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Husset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'eau Seine-Normandie. 2018, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité Cellule de coordination Programme Sélune - Phase pré-effacement (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Institut National de la Recherche Agronomique. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2017, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et limites des dispositifs d’observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] OFB. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude : Estimation des flux de salmonidés sur la Sélune (cas d’étude 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorzerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIGITRUITE® : test de la méthode et construction de l'abaque entre la densité et l'indice d'abondance en juvéniles de truite 0+ et 1+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inra; Onema. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une d'une cellule de coordination du programme scientifique Sélune. Rapport d'étape 1 ère année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité Cellule de coordination Programme Sélune - Phase pré-effacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Echasseriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie évolutive de la colonisation des îles Kerguelen par les salmonidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Vicente Dopico-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] auto-saisine. 2013, 77 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des jeunes stades de truite (Salmo trutta) aux flux de M.E.S., au colmatage du substrat et à l'hypoxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant et qualité biologique des cours d'eau : effets de la gestion des bassins versants sur les transferts particulaires et dissous et sur la qualité biologique des eaux de surface en zone d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des courbes journalières d'utilisation de l'habitat chez la truite (Salmo trutta) dans l'évaluation de la capacité d'accueil en rivière).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement pisciaire et végétaux aquatiques : approche expérimentale de l'enlèvement des macrophytes dans les radiers du Scorff (Bretagne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'espace par la truite commune (Salmo trutta L.) au cours du nycthémère. Un exemple du rôle fonctionnel de l'habitat en ruisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02838878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des ressources et déplacements chez les poissons : causes et conséquences populationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04185250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId594"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574658v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2026.2644320" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Husset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Goyot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Soissons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Filipiak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04852-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65960-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Comte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pool" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Roussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178728" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cheve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8330" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e149035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975520v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8319" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca McCaffery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J Duda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1471146" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250785" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Le Quinio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3424909" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1250810" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005765v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273588" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384199v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1242452" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966162v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pottier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7268" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jaballah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10053-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerber" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01761-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Longin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Rinaldo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00616-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283015v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoad047" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bargier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennevault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2022.106457" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690423v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raitif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155686" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105797" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cabon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gerber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161784v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07100-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208449v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Covain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vigouroux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Allard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Treguier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12949" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03228509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2021.105995" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05474226v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148402v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pottier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Beaumont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12384" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868890v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735162" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272263v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.10.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01844669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perdriau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.05.050" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;guier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge B&#233;louard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2887" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848468v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Agator" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592229v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Gregory" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Riley" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. C. Beaumont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12929" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602237v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12896" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mcginnity" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12632" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZF2JX6D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453892v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Crivelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12209" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXZD0QMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Jackson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Britton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stakenas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2641-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210284v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12428" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096441v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123128v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-014-9289-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364738v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12187" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096436v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123117v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Erkinaro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Niemela" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Cunjak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12293" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76AF28DD67ED119A54F1822DC6DF260C295FD3D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096489v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Schlaepfer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096494v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01083663v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12262" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096451v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210186v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1613-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/079F5BD95BB31798339CE5667EC1E7412D304E42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861045v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-013-1073-y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209107v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/25sc-qs53" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840410v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lanshere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09563" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210142v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210129v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0861-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24CFF49726465D07B3F5B0F3FF356F53EFB5A0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210139v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Martino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2011.00824.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5V4QT1C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840411v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilpart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.04.019" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZPS8BHL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667960v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2011035" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00555642v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T. A. Dick" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosbois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02500.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVB65Q5S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453854v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2011-040" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729432v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tremblay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2010.06.011" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG6ZK9H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729483v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huteau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.07.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665221v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Quilliec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/00306525.2010.488417" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453787v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Jardine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Mitchell" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Cunjak" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47886/9781934874080.ch27" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482807v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400817v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00349.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN4CQDL3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453782v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2007.00290.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFXK26VW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453783v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pelozuelo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WR08074" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453631v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Linnansaari" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Halleraker" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0546-9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1C3LLCS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163633v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.01.011" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP0S4MHC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453603v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453738v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lebel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.05.011" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPJBV3T3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664759v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00160.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3KBKF2S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453573v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charles" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lebel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00149.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P5P5W6NT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453555v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Keeler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cunjak" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stump" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1577/M04-053.1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453683v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vilizzi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Copp" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453592v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gray" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dietrich" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Cartwright" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0101-9" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZC6S566-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453546v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Newbury" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caissie" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Haro" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2004.01246.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NB117MS0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453652v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Copp" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.767" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAFAE0777242EB74F26655EC2C4821724E024F59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453621v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF03173" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681288v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688022v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haro" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697457v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694345v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685908v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691752v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698569v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702042v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198098v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Peress" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ronot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.gouv.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185131v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185137v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757525v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanti" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797552v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/316203.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596334v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agudo-P&#233;rez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Guy Straus" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Morales" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209171v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raphalen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209192v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202779v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202822v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lamireau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202795v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356503v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693617v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356483v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693430v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301892v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301883v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01102992v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210205v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01102914v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01102895v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00823467v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Bera" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209086v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101824v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841935v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perdriau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841934v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842450v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulenger" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunjack" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598302v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841933v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roucaute" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453824v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758374v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Perrier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouanin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453672v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453688v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Porcher" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453618v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brillet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453547v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482810v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mitchell" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcwilliam-Hughes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453639v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453681v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093656v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453580v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453699v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453629v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453641v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Linnansaari" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453582v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pallisson" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453632v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833949v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453689v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453682v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453636v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jardine" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gray" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453564v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453590v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831197v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670078v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768852v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845210v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311964v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bonnet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608746v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Hendry" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901342v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103477v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103483v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103356v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598301v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824730v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288435v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lefeuvre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Parfait" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Martin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337618v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136373v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693289v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866335v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357905v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302162v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marie" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoarau Gabriel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289001v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099232v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973626v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357953v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612760v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612811v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403542v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612825v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357940v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633073v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612846v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357929v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357917v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824970v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beaufour" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588935v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835788v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838725v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02838878v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04185250v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288146v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2026.2644320" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441263v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Filipiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65960-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04852-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Soissons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cheve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8330" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178728" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Comte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pool" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Husset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Goyot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e149035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8319" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca McCaffery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J Duda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1471146" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526156v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250785" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Le Quinio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3424909" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1250810" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966162v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pottier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7268" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01761-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jaballah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10053-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384199v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1242452" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283015v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoad047" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Longin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Rinaldo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00616-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273588" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raitif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155686" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105797" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gerber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cabon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bargier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennevault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2022.106457" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161784v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07100-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208449v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Covain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vigouroux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Allard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Treguier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12949" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03228509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2021.105995" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05474226v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148402v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pottier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Beaumont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12384" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868890v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735162" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272263v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.10.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;guier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge B&#233;louard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2887" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848468v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Agator" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01844669v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perdriau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.05.050" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592229v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Gregory" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Riley" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. C. Beaumont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12929" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mcginnity" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12632" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZF2JX6D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453892v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Crivelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12209" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXZD0QMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641277v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Jackson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Britton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stakenas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2641-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602237v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12896" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210284v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12428" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364738v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12187" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096489v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Schlaepfer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123117v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Erkinaro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Niemela" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Cunjak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12293" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76AF28DD67ED119A54F1822DC6DF260C295FD3D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096441v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123128v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-014-9289-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096494v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01083663v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12262" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096451v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861045v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-013-1073-y" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210186v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1613-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/079F5BD95BB31798339CE5667EC1E7412D304E42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209107v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/25sc-qs53" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840410v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lanshere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09563" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210142v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210129v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0861-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24CFF49726465D07B3F5B0F3FF356F53EFB5A0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210139v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Martino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2011.00824.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5V4QT1C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840411v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilpart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.04.019" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZPS8BHL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00555642v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T. A. Dick" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosbois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02500.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVB65Q5S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453854v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2011-040" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667960v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2011035" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665221v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Quilliec" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/00306525.2010.488417" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729483v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huteau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.07.006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729432v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tremblay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2010.06.011" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG6ZK9H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453787v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Jardine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Mitchell" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Cunjak" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47886/9781934874080.ch27" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482807v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400817v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00349.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN4CQDL3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453783v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pelozuelo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WR08074" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453782v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2007.00290.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFXK26VW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453631v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Linnansaari" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Halleraker" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0546-9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1C3LLCS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163633v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.01.011" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP0S4MHC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453603v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453738v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lebel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.05.011" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPJBV3T3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664759v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00160.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3KBKF2S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453573v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charles" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lebel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00149.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P5P5W6NT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453683v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vilizzi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Copp" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453592v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gray" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dietrich" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Cartwright" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0101-9" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZC6S566-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453555v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Keeler" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cunjak" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stump" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1577/M04-053.1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453652v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Copp" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.767" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAFAE0777242EB74F26655EC2C4821724E024F59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453546v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Newbury" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caissie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Haro" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2004.01246.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NB117MS0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453621v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF03173" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681288v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688022v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haro" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697457v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694345v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685908v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691752v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698569v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702042v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05628638v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198098v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Peress" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ronot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.gouv.fr/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185137v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185131v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757525v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanti" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797552v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/316203.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596334v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agudo-P&#233;rez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Guy Straus" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Morales" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209171v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raphalen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209192v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202779v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202822v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lamireau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202795v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693617v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356483v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693430v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356503v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301892v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301883v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210205v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01102992v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01102895v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00823467v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Bera" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01102914v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209086v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101824v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598302v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841934v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perdriau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842450v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulenger" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunjack" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841933v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roucaute" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841935v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453824v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758374v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Perrier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouanin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453688v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Porcher" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453672v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453547v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453681v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453639v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482810v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mitchell" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcwilliam-Hughes" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093656v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453580v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453699v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453618v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brillet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453632v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833949v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453689v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453682v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453636v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jardine" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gray" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453641v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Linnansaari" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453582v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pallisson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453629v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453564v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453590v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670078v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831197v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768852v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845210v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311964v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bonnet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608746v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Hendry" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901342v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103477v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103483v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103356v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598301v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824730v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288435v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lefeuvre" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Parfait" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Martin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337618v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693289v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866335v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136373v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302162v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marie" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoarau Gabriel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289001v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357905v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099232v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973626v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357953v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612760v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612811v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403542v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357940v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612825v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612846v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633073v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357917v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357929v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824970v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beaufour" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588935v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835788v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838725v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02838878v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04185250v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>