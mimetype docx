--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Morin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences au Laboratoire Univers et Particules de Montpellier, Université de Montpellier & CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4996-6901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147149363</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morin_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the magnetic fields in the chromospheres of low-mass stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianqi Cang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianning Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Commun.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66624-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BCool survey of stellar magnetic cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra V Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 693, pp.A269. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable activity proxy in SPIRou spectra of M dwarfs using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul I. Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 701, pp.A17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accretion and magnetism on young eccentric binaries: DQ Tau and AK Sco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hahlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Kochukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágnes Kóspál</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 528 (4), pp.6786-6806. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio signatures of star–planet interactions, exoplanets and space weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Callingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kavanagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Daley-Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.1359-1372. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02405-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring of large-scale magnetic fields across optical and near-infrared domains with ESPaDOnS, Narval, and SPIRou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L T Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G a J Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A66. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large-scale magnetic field of the M dwarf double-line spectroscopic binary FK Aqr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsvetkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A77. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRou reveals unusually strong magnetic fields of slowly rotating M dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 527, pp.4330-4352. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength Campaign Observations of a Young Solar-type Star, EK Draconis. II. Understanding Prominence Eruption through Data-driven Modeling and Observed Magnetic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Namekata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Ikuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir S Airapetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline A Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 976 (2), pp.255. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad85df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectropolarimetric characterisation of exoplanet host stars in preparation of the Ariel mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Evensberget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lavail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lüftinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, pp.A63. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term study of the magnetic field and activity in the M giant RZ Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Konstantinova-Antova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 681, pp.A36. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The space weather around the exoplanet GJ 436b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, pp.A139. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Magnetic Braking from the G8 Dwarf Stars 61 UMa and τ Cet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis S Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus G Strassmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya V Ilyin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer L van Saders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R Ayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 948 (1), pp.L6. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acce38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPIRou legacy survey. Rotation period of quiet M dwarfs from circular polarization in near-infrared spectral lines: The SPIRou APERO analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 672, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202345839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04198961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between laboratory line lists for FeH, CrH, and NiH and M-star spectra collected with ESPaDOnS and SPIRou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 679, pp.A116. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR and optical radial velocities of the active M dwarf star Gl 388 (AD Leo) with SPIRou at CFHT and SOPHIE at OHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cortés-Zuleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ould-Elhkim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A110. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic field and multiple planets of the young dwarf AU Mic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Finociety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 525 (1), pp.455-475. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad1193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fields and rotation periods of M dwarfs from SPIRou spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 525 (2), pp.2015-2039. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad2301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and near-infrared stellar activity characterization of the early M dwarf Gl 205 with SOPHIE and SPIRou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cortés-Zuleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, pp.A14. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The space weather around the exoplanet GJ 436b. II. Stellar wind-exoplanet interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04473152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the large-scale magnetic field of AD Leo with SPIRou, ESPaDOnS, and Narval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, pp.A56. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misalignment of the outer disk of DK Tau and a first look at its magnetic field using spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mcginnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, pp.A165. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength Campaign Observations of a Young Solar-type Star, EK Draconis I. Discovery of Prominence Eruptions Associated with Superflares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Namekata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Airapetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Maehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Ikuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 961 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad0b7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic field and stellar wind of the mature late-F star χ Draconis A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S C Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Evensberget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E L Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Seach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 522 (1), pp.792-810. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from multipolar to dipolar dynamos in stratified systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517, pp.3392-3406. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03824254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time evolution of magnetic activity cycles in young suns: The curious case of kappa Ceti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lueftinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A16. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio masers on WX UMa: hints of a Neptune-sized planet, or magnetospheric reconnection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Kavanagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish K. Vedantham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph R. Callingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (1), pp.675-688. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating stellar activity jitter with different line lists for least-squares deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 657, pp.A107. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking chromospheric activity and magnetic field properties for late-type dwarf stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (3), pp.4300-4319. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOI-1759 b: A transiting sub-Neptune around a low mass star characterized with SPIRou and TESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Artigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 660, pp.A86. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronal Mass Ejections and Type II Radio Emission Variability during a Magnetic Cycle on the Solar-type Star ϵ Eridani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dúalta Ó Fionnagáin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Kavanagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 924 (2), pp.115. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac35de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crucial role of surface magnetic fields for stellar dynamos: Epsilon Eridani, 61 Cygni A, and the Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. H. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 661, pp.A152. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slingshot prominences: a hidden mass loss mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Waugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 505 (4), pp.5104-5116. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field linkage and magnetic helicity density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502 (4), pp.4903-4910. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field and chromospheric activity evolution of HD75332: a rapid magnetic cycle in an F star without a hot Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. Mengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Millburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 501 (3), pp.3981. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOI–1278 B: SPIRou Unveils a Rare Brown Dwarf Companion in Close-in Orbit around an M Dwarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Artigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cadieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162 (4), pp.144. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ac096d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-instrumental view of magnetic fields and activity of ϵ Eridani with SPIRou, NARVAL, and TESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 648, pp.A55. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large-scale magnetic field of Proxima Centauri near activity maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie M. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Zaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 500 (2), pp.1844-1850. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field of the eclipsing binary UV Piscium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hahlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kochukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A197. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRou: NIR velocimetry and spectropolarimetry at the CFHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 498 (4), pp.5684-5703. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining rotational and macroturbulent velocities of cool magnetic giant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renada Konstantinova‐antova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 341 (5), pp.486-492. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asna.202013725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early science with SPIRou: near-infrared radial velocity and spectropolarimetry of the planet-hosting star HD 189733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A72. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a companion and of chromospheric emission on the shape of chromosome maps for globular clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chantereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A52. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malgoyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644 (6), pp.A53. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large-scale magnetic field of the eccentric pre-main-sequence binary system V1878 Ori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lavail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kochukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argiroffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 497 (1), pp.632-642. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the young AU~Mic system with SPIRou: large-scale stellar magnetic field and close-in planet mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 502 (1), pp.188-205. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring stellar magnetic helicity density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 493 (1), pp.1003-1012. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of unresolved magnetic spots on high-precision radial velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lisogorskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 497 (3), pp.4009-4021. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-orbit alignment and magnetic activity in the young planetary system AU Mic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Artigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, pp.L1. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Non-dipolar Magnetic Fields Contribute to Spin-down Torques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudeshna Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 886 (2), pp.120. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab46b2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02399619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic fields of intermediate-mass T Tauri stars. I. Magnetic detections and fundamental stellar parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A72. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar physics with high-resolution UV spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fossati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Magnetic Filling Factors from Zeeman–Doppler Magnetograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean P. Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudeshna Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 876 (2), pp.118. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab1096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02399742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rotationally modulated polarization of ξ Boo A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dag Evensberget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinglin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483 (2), pp.1574-1581. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Wind in Time II: 3D stellar wind structure and radio emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ó Fionnagáin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483, pp.873-886. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing stellar parameters from high-resolution spectra of main sequence cool stars. I. The G2V-K2V stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logithan Kulenthirarajah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaitee Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 487 (1), pp.1335-1362. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric shocks in χ Cygni observed with linear spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carlín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.A30. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the magnetic field of Betelgeuse from 2009–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A116. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective cells in Betelgeuse: imaging through spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.A199. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of surface magnetic fields in young solar-type stars II: The early main sequence (250-650 Myr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Amard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474, pp.4956-4987. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx3021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The open flux evolution of a solar-mass star on the main sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474, pp.536-546. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Radio Emission from Low-mass Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Llama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregg Hallinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 854 (1), </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaa59f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate super-Earth planet orbiting near the snow line of Barnard’s star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tuomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 563 (7731), pp.365-368. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0677-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field topology of the cool, active, short-period binary system σ² Coronae Borealis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kochukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRou Input Catalogue: Global properties of 440 M dwarfs observed with ESPaDOnS at CFHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 475, pp.1960-1986. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx3246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence of a full dipole flip during the magnetic cycle of a sun-like star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lueftinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.L11. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy budget of stellar magnetic fields: comparing non-potential simulations and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466 (1), pp.L24-L28. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slw225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hot Jupiter of the magnetically-active weak-line T Tauri star V830 Tau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465 (3), pp.3343-3360. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hot Jupiter around the very active weak-line T Tauri star TAP 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467 (2), pp.1342-1359. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong dipole magnetic fields in fast rotating fully convective stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Shulyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Engeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (8), pp.0184. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-017-0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring surface magnetic fields of red supergiant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 603, pp.A129. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BCool survey of the magnetic fields of planet-hosting solar-type stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. Mengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465 (3), pp.2734-2747. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fields on young, moderately rotating Sun-like stars II. EK Draconis (HD 129333)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465 (2), pp.2076-2091. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying stellar spin-down with Zeeman-Doppler magnetograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466 (2), pp.1542-1554. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw3094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRou input catalogue: activity, rotation and magnetic field of cool dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie M. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472 (4), pp.4563-4586. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The habitability of Proxima Centauri b. I. Irradiation, rotation and volatile inventory from formation to the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bolmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Selsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A111. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the RV jitter of early M dwarfs using tomographic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. M. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461, pp.1465-1497. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could a change in magnetic field geometry cause the break in the wind-activity relation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 455 (1), pp.L52--L56. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slv147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence for activity correlations in the radial velocities of Kapteyn's star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Tuomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Arriagada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Zechmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 830 (2), pp.74. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/830/2/74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terrestrial planet candidate in a temperate orbit around Proxima Centauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaira Berdiñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paul Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 536 (7617), pp.437-440. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature19106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectro-polarimetric study of the planet-hosting G dwarf, HD 147513</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaitee A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian David Alvarado-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Grunhut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A77. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field and wind of Kappa Ceti: towards the planetary habitability of the young Sun when life arose on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -D. Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.L15. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/820/1/L15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solar-like magnetic cycle on the mature K-dwarf 61 Cyg A (HD 201091)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A29. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of surface magnetic fields in young solar-type stars I: the first 250 Myr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Amard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 457, pp.580-607. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The connection between stellar activity cycles and magnetic field topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462 (Issue 4), pp.4442-4450. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic activity and hot Jupiters of young Suns: the weak-line T Tauri stars V819 Tau and V830 Tau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (4), pp.3706--3719. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity and Magnetic Field Structure of the Sun-Like Planet Hosting Star HD 1237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Alvarado-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grunhut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.38. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maximum entropy approach to detect close-in giant planets around active stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 584, pp.84. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy budget of stellar magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (4), pp.4301--4310. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable magnetic field geometry of the young sun HN Peg (HD 206860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 573, pp.17. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the coexistence of large-scale and small-scale magnetic fields in fully convective stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakesh K. Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich R. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 813, pp.L31. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/813/2/L31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From solar-like to anti-solar differential rotation in cool stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K. Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wicht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 438 (1), pp.L76. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slt162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolarBase: a data base of high resolution spectropolarimetric stellar observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Louge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Théado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126 (939), pp.469. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/676976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two planets around Kapteyn's star : a cold and a temperate super-Earth orbiting the nearest halo red-dwarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Arriagada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Tuomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Zechmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 443L (89), pp.10.1093/mnrasl/slu076. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slu076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ɛ Eridani: an active K dwarf and a planet hosting star?. The variability of its large-scale magnetic field topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 569, pp.A79. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting planets around active stars: impact of magnetic fields on radial velocities and line bisectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie M. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 443 (3), pp.2599--2611. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the magnetic activity &amp; filtering radial velocity curves of young Suns: the weak-line T Tauri star LkCa 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Grankin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444, pp.3220. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UVMag: stellar formation, evolution, structure and environment with space UV and visible spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 354 (1), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10509-014-2050-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-dwarf stellar winds: the effects of realistic magnetic geometry on rotational evolution and planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Opher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 438, pp.1162. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt2265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar magnetism: empirical trends with age and rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 441 (2361), pp.arXiv:1404.2733. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bcool magnetic snapshot survey of solar-type stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444, pp.3517. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Hidden Magnetic Field of Low-Mass Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 439, pp.2122. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What controls the magnetic geometry of M dwarfs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.R. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 549, pp.L5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface stressing on stellar coronae and winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Ballegooijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 431 (1), pp.528-538. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular momentum evolution of cool stars: Toward a synthesis of observations and theory before and after the ZAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meibom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Covey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Jeffries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 334, pp.168. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asna.201211777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03621066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial velocity signatures of Zeeman broadening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shulyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.A103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of M dwarf magnetic fields on potentially habitable planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak- and strong-field dynamos: from the Earth to the stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schrinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 418, pp.L133-L137. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2011.01159.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03606429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex magnetic topology and strong differential rotation on the low-mass T Tauri star V2247 Oph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Skelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402, pp.1426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric accretion and spin-down of the prototypical classical T Tauri star AA Tau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Skelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. N. Grankin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409, pp.1347-1361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale magnetic topologies of late M dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 407, pp.2269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic topologies of mid M dwarfs (Morin+, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 739, pp.567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic topologies of early M dwarfs (Donati+, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 739, pp.545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic topologies of late M dwarfs (Morin+, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 740, pp.72269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric accretion on the T Tauri star BP Tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 386, pp.1234. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13111.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stable magnetic field of the fully convective star V374 Peg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 384, pp.77. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.12709.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toroidal versus poloidal magnetic fields in Sun-like stars: a rotation threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dintrans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 388, pp.80-88. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13411.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale magnetic topologies of early M dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390, pp.545-560. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13799.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale magnetic topologies of mid M dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390, pp.567-581. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13809.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographic Imaging of Stellar Surfaces and Interacting Binary Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri M. J. Boffin; Gaitee Hussain; Jean-Philippe Berger; Linda Schmidtobreick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy at High Angular Resolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 439, Springer International Publishing, pp.223-248, 2016, 978-3-319-39737-5. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39739-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Fields from Low-Mass Stars to Brown Dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Reylé; Corinne Charbonnel; Mathias Schultheis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Mass Stars and the Transition Stars/Brown Dwarfs - Evry Schatzman School on Stellar Physics XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, EDP Sciences, pp.165 - 191, 2012, EAS Publications Series,, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1257005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Intermediate-mass T Tau stars spectra (Villebrun+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Intermediate-mass T Tau stars spectra (Villebrun+, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar Physics with High-Resolution UV Spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conny Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bagnulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02360382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar physics with high-resolution UV spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fossati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric accretion on the T Tauri star BP Tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stable magnetic field of the fullly-convective star V374 Peg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus dynamos dans les étoiles entièrement convectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Planète et Univers [physics]. Université Paul Sabatier - Toulouse III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00480428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId548"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Morin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences au Laboratoire Univers et Particules de Montpellier, Université de Montpellier & CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4996-6901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147149363</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morin_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the magnetic fields in the chromospheres of low-mass stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianqi Cang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianning Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Commun.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66624-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BCool survey of stellar magnetic cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra V Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 693, pp.A269. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable activity proxy in SPIRou spectra of M dwarfs using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul I. Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 701, pp.A17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring of large-scale magnetic fields across optical and near-infrared domains with ESPaDOnS, Narval, and SPIRou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L T Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G a J Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A66. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio signatures of star–planet interactions, exoplanets and space weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Callingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kavanagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Daley-Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.1359-1372. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02405-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accretion and magnetism on young eccentric binaries: DQ Tau and AK Sco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hahlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Kochukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágnes Kóspál</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 528 (4), pp.6786-6806. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large-scale magnetic field of the M dwarf double-line spectroscopic binary FK Aqr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsvetkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A77. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRou reveals unusually strong magnetic fields of slowly rotating M dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 527, pp.4330-4352. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength Campaign Observations of a Young Solar-type Star, EK Draconis. II. Understanding Prominence Eruption through Data-driven Modeling and Observed Magnetic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Namekata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Ikuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir S Airapetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline A Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 976 (2), pp.255. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad85df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectropolarimetric characterisation of exoplanet host stars in preparation of the Ariel mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Evensberget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lavail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lüftinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, pp.A63. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term study of the magnetic field and activity in the M giant RZ Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Konstantinova-Antova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 681, pp.A36. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The space weather around the exoplanet GJ 436b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, pp.A139. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Magnetic Braking from the G8 Dwarf Stars 61 UMa and τ Cet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis S Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus G Strassmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya V Ilyin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer L van Saders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R Ayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 948 (1), pp.L6. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acce38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between laboratory line lists for FeH, CrH, and NiH and M-star spectra collected with ESPaDOnS and SPIRou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 679, pp.A116. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR and optical radial velocities of the active M dwarf star Gl 388 (AD Leo) with SPIRou at CFHT and SOPHIE at OHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cortés-Zuleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ould-Elhkim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A110. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic field and multiple planets of the young dwarf AU Mic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Finociety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 525 (1), pp.455-475. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad1193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPIRou legacy survey. Rotation period of quiet M dwarfs from circular polarization in near-infrared spectral lines: The SPIRou APERO analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 672, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202345839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04198961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fields and rotation periods of M dwarfs from SPIRou spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 525 (2), pp.2015-2039. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad2301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and near-infrared stellar activity characterization of the early M dwarf Gl 205 with SOPHIE and SPIRou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cortés-Zuleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, pp.A14. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the large-scale magnetic field of AD Leo with SPIRou, ESPaDOnS, and Narval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, pp.A56. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The space weather around the exoplanet GJ 436b. II. Stellar wind-exoplanet interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04473152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misalignment of the outer disk of DK Tau and a first look at its magnetic field using spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mcginnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, pp.A165. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength Campaign Observations of a Young Solar-type Star, EK Draconis I. Discovery of Prominence Eruptions Associated with Superflares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Namekata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Airapetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Maehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Ikuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 961 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad0b7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic field and stellar wind of the mature late-F star χ Draconis A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S C Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Evensberget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E L Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Seach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 522 (1), pp.792-810. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from multipolar to dipolar dynamos in stratified systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517, pp.3392-3406. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03824254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating stellar activity jitter with different line lists for least-squares deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 657, pp.A107. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio masers on WX UMa: hints of a Neptune-sized planet, or magnetospheric reconnection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Kavanagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish K. Vedantham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph R. Callingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (1), pp.675-688. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time evolution of magnetic activity cycles in young suns: The curious case of kappa Ceti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lueftinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A16. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOI-1759 b: A transiting sub-Neptune around a low mass star characterized with SPIRou and TESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Artigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 660, pp.A86. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking chromospheric activity and magnetic field properties for late-type dwarf stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (3), pp.4300-4319. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronal Mass Ejections and Type II Radio Emission Variability during a Magnetic Cycle on the Solar-type Star ϵ Eridani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dúalta Ó Fionnagáin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Kavanagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 924 (2), pp.115. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac35de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crucial role of surface magnetic fields for stellar dynamos: Epsilon Eridani, 61 Cygni A, and the Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. H. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 661, pp.A152. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOI–1278 B: SPIRou Unveils a Rare Brown Dwarf Companion in Close-in Orbit around an M Dwarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Artigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cadieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162 (4), pp.144. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ac096d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field and chromospheric activity evolution of HD75332: a rapid magnetic cycle in an F star without a hot Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. Mengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Millburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 501 (3), pp.3981. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field linkage and magnetic helicity density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502 (4), pp.4903-4910. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slingshot prominences: a hidden mass loss mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Waugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 505 (4), pp.5104-5116. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-instrumental view of magnetic fields and activity of ϵ Eridani with SPIRou, NARVAL, and TESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 648, pp.A55. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large-scale magnetic field of Proxima Centauri near activity maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie M. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Zaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 500 (2), pp.1844-1850. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field of the eclipsing binary UV Piscium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hahlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kochukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A197. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRou: NIR velocimetry and spectropolarimetry at the CFHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 498 (4), pp.5684-5703. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining rotational and macroturbulent velocities of cool magnetic giant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renada Konstantinova‐antova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 341 (5), pp.486-492. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asna.202013725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early science with SPIRou: near-infrared radial velocity and spectropolarimetry of the planet-hosting star HD 189733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A72. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a companion and of chromospheric emission on the shape of chromosome maps for globular clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chantereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A52. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malgoyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644 (6), pp.A53. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the young AU~Mic system with SPIRou: large-scale stellar magnetic field and close-in planet mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 502 (1), pp.188-205. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large-scale magnetic field of the eccentric pre-main-sequence binary system V1878 Ori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lavail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kochukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argiroffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 497 (1), pp.632-642. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-orbit alignment and magnetic activity in the young planetary system AU Mic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Artigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, pp.L1. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring stellar magnetic helicity density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 493 (1), pp.1003-1012. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of unresolved magnetic spots on high-precision radial velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lisogorskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 497 (3), pp.4009-4021. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing stellar parameters from high-resolution spectra of main sequence cool stars. I. The G2V-K2V stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logithan Kulenthirarajah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaitee Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 487 (1), pp.1335-1362. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Wind in Time II: 3D stellar wind structure and radio emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ó Fionnagáin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483, pp.873-886. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar physics with high-resolution UV spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fossati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Magnetic Filling Factors from Zeeman–Doppler Magnetograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean P. Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudeshna Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 876 (2), pp.118. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab1096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02399742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rotationally modulated polarization of ξ Boo A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dag Evensberget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinglin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483 (2), pp.1574-1581. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic fields of intermediate-mass T Tauri stars. I. Magnetic detections and fundamental stellar parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A72. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Non-dipolar Magnetic Fields Contribute to Spin-down Torques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudeshna Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 886 (2), pp.120. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab46b2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02399619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric shocks in χ Cygni observed with linear spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carlín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.A30. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of surface magnetic fields in young solar-type stars II: The early main sequence (250-650 Myr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Amard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474, pp.4956-4987. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx3021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the magnetic field of Betelgeuse from 2009–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A116. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective cells in Betelgeuse: imaging through spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.A199. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Radio Emission from Low-mass Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Llama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregg Hallinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 854 (1), </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaa59f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The open flux evolution of a solar-mass star on the main sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474, pp.536-546. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate super-Earth planet orbiting near the snow line of Barnard’s star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tuomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 563 (7731), pp.365-368. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0677-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field topology of the cool, active, short-period binary system σ² Coronae Borealis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kochukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRou Input Catalogue: Global properties of 440 M dwarfs observed with ESPaDOnS at CFHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 475, pp.1960-1986. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx3246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence of a full dipole flip during the magnetic cycle of a sun-like star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lueftinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.L11. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy budget of stellar magnetic fields: comparing non-potential simulations and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466 (1), pp.L24-L28. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slw225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hot Jupiter of the magnetically-active weak-line T Tauri star V830 Tau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465 (3), pp.3343-3360. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hot Jupiter around the very active weak-line T Tauri star TAP 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467 (2), pp.1342-1359. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring surface magnetic fields of red supergiant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 603, pp.A129. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong dipole magnetic fields in fast rotating fully convective stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Shulyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Engeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (8), pp.0184. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-017-0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fields on young, moderately rotating Sun-like stars II. EK Draconis (HD 129333)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465 (2), pp.2076-2091. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BCool survey of the magnetic fields of planet-hosting solar-type stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. Mengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465 (3), pp.2734-2747. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying stellar spin-down with Zeeman-Doppler magnetograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466 (2), pp.1542-1554. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw3094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRou input catalogue: activity, rotation and magnetic field of cool dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie M. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472 (4), pp.4563-4586. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The habitability of Proxima Centauri b. I. Irradiation, rotation and volatile inventory from formation to the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bolmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Selsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A111. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terrestrial planet candidate in a temperate orbit around Proxima Centauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaira Berdiñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paul Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 536 (7617), pp.437-440. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature19106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence for activity correlations in the radial velocities of Kapteyn's star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Tuomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Arriagada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Zechmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 830 (2), pp.74. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/830/2/74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the RV jitter of early M dwarfs using tomographic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. M. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461, pp.1465-1497. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could a change in magnetic field geometry cause the break in the wind-activity relation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 455 (1), pp.L52--L56. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slv147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectro-polarimetric study of the planet-hosting G dwarf, HD 147513</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaitee A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian David Alvarado-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Grunhut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A77. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field and wind of Kappa Ceti: towards the planetary habitability of the young Sun when life arose on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -D. Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.L15. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/820/1/L15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solar-like magnetic cycle on the mature K-dwarf 61 Cyg A (HD 201091)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A29. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of surface magnetic fields in young solar-type stars I: the first 250 Myr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Amard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 457, pp.580-607. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The connection between stellar activity cycles and magnetic field topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462 (Issue 4), pp.4442-4450. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic activity and hot Jupiters of young Suns: the weak-line T Tauri stars V819 Tau and V830 Tau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (4), pp.3706--3719. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity and Magnetic Field Structure of the Sun-Like Planet Hosting Star HD 1237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Alvarado-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grunhut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.38. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy budget of stellar magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (4), pp.4301--4310. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maximum entropy approach to detect close-in giant planets around active stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 584, pp.84. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable magnetic field geometry of the young sun HN Peg (HD 206860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 573, pp.17. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the coexistence of large-scale and small-scale magnetic fields in fully convective stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakesh K. Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich R. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 813, pp.L31. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/813/2/L31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ɛ Eridani: an active K dwarf and a planet hosting star?. The variability of its large-scale magnetic field topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 569, pp.A79. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two planets around Kapteyn's star : a cold and a temperate super-Earth orbiting the nearest halo red-dwarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Arriagada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Tuomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Zechmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 443L (89), pp.10.1093/mnrasl/slu076. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slu076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolarBase: a data base of high resolution spectropolarimetric stellar observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Louge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Théado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126 (939), pp.469. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/676976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From solar-like to anti-solar differential rotation in cool stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K. Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wicht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 438 (1), pp.L76. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slt162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the magnetic activity &amp; filtering radial velocity curves of young Suns: the weak-line T Tauri star LkCa 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Grankin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444, pp.3220. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UVMag: stellar formation, evolution, structure and environment with space UV and visible spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 354 (1), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10509-014-2050-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting planets around active stars: impact of magnetic fields on radial velocities and line bisectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie M. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 443 (3), pp.2599--2611. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-dwarf stellar winds: the effects of realistic magnetic geometry on rotational evolution and planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Opher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 438, pp.1162. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt2265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bcool magnetic snapshot survey of solar-type stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444, pp.3517. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar magnetism: empirical trends with age and rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 441 (2361), pp.arXiv:1404.2733. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Hidden Magnetic Field of Low-Mass Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 439, pp.2122. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What controls the magnetic geometry of M dwarfs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.R. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 549, pp.L5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular momentum evolution of cool stars: Toward a synthesis of observations and theory before and after the ZAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meibom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Covey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Jeffries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 334, pp.168. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asna.201211777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03621066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface stressing on stellar coronae and winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Ballegooijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 431 (1), pp.528-538. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial velocity signatures of Zeeman broadening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shulyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.A103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of M dwarf magnetic fields on potentially habitable planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak- and strong-field dynamos: from the Earth to the stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schrinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 418, pp.L133-L137. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2011.01159.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03606429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale magnetic topologies of late M dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 407, pp.2269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex magnetic topology and strong differential rotation on the low-mass T Tauri star V2247 Oph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Skelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402, pp.1426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric accretion and spin-down of the prototypical classical T Tauri star AA Tau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Skelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. N. Grankin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409, pp.1347-1361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic topologies of mid M dwarfs (Morin+, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 739, pp.567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic topologies of early M dwarfs (Donati+, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 739, pp.545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic topologies of late M dwarfs (Morin+, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 740, pp.72269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric accretion on the T Tauri star BP Tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 386, pp.1234. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13111.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stable magnetic field of the fully convective star V374 Peg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 384, pp.77. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.12709.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toroidal versus poloidal magnetic fields in Sun-like stars: a rotation threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dintrans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 388, pp.80-88. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13411.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale magnetic topologies of early M dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390, pp.545-560. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13799.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale magnetic topologies of mid M dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390, pp.567-581. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13809.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographic Imaging of Stellar Surfaces and Interacting Binary Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri M. J. Boffin; Gaitee Hussain; Jean-Philippe Berger; Linda Schmidtobreick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy at High Angular Resolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 439, Springer International Publishing, pp.223-248, 2016, 978-3-319-39737-5. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39739-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Fields from Low-Mass Stars to Brown Dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Reylé; Corinne Charbonnel; Mathias Schultheis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Mass Stars and the Transition Stars/Brown Dwarfs - Evry Schatzman School on Stellar Physics XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, EDP Sciences, pp.165 - 191, 2012, EAS Publications Series,, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1257005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Intermediate-mass T Tau stars spectra (Villebrun+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Intermediate-mass T Tau stars spectra (Villebrun+, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar Physics with High-Resolution UV Spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conny Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bagnulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02360382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar physics with high-resolution UV spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fossati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric accretion on the T Tauri star BP Tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stable magnetic field of the fullly-convective star V374 Peg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus dynamos dans les étoiles entièrement convectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Planète et Univers [physics]. Université Paul Sabatier - Toulouse III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00480428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId548"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5C9E0D2"/>
+    <w:nsid w:val="2B1530AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jmorin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4996-6901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147149363" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/morin_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Cang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Donati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianning Fu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66624-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra V Jeffers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Marsden" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452378" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul I. Cristofari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554832" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pouilly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hahlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kochukhov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae383" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Callingham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pope" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kavanagh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daley-Yates" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02405-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L T Lehmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G a J Hussain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tsvetkova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Folsom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Alecian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347604" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lehmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Donati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3472" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Namekata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ikuta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir S Airapetian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline A Vidotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad85df" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evensberget" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidotto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavail" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#252;ftinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449581" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Konstantinova-Antova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgiev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#232;bre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacios" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346949" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fares" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vidotto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346675" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis S Metcalfe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus G Strassmeier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V Ilyin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L van Saders" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Ayres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acce38" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouqu&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martioli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Lehmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345839" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252296v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347498" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cort&#233;s-Zuleta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould-Elhkim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245660" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Donati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cristofari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Finociety" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Klein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moutou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1193" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lehmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fouqu&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252193v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245131" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Donati" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347237" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187255v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. J. Hussain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346845" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nelissen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcginnis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Folsom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Vidotto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245194" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Airapetian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Maehara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad0b7c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Marsden" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Evensberget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Brown" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Neiner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Seach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad925" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824254v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gastine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2769" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boro Saikia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lueftinger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141525" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738626v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Kavanagh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline A. Vidotto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish K. Vedantham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira M. Jardine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Callingham" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1264" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533666v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141812" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672902v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Brown" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Jeffers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Marsden" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1291" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Artigau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Donati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142540" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#250;alta &#211; Fionnag&#225;in" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra V. Jeffers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac35de" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702852v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Jeffers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Cameron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Marsden" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142202" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433123v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Waugh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Jardine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1709" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433201v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lund" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jardine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Russell" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fares" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab305" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272865v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Brown" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Mengel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Millburn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3878" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Artigau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;brard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cadieux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vandal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cook" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac096d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197552v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Do Nascimento" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040027" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996801v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Klein" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie M. H&#233;brard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Zaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin P. Folsom" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3396" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273030v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hahlin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kochukhov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140832" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104089v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kouach" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doyon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2569" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Georgiev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#232;bre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Josselin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renada Konstantinova&#8208;antova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.202013725" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959626v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038108" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527298v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lardo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chantereau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937212" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920333v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lavail" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hussain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argiroffi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alecian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1993" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034443v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delfosse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonfils" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3702" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527314v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lund" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jardine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Mackay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V See" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa297" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920350v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lisogorskyi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boro Saikia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R.A. Jones" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2184" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927686v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038695" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02399619v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor See" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Matt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Finley" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeshna Boro Saikia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab46b2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000151v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villebrun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hussain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Folsom" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833545" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323287v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fossati" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02399742v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Matt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1096" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962834v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cotton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Evensberget" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Marsden" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bailey" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinglin Zhao" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3180" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954398v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#211; Fionnag&#225;in" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1308" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024338v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logithan Kulenthirarajah" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaitee Hussain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Allard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1270" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190436v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Ariste" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tessore" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carl&#237;n" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mathias" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936189" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760230v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathias" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriere" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732542" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105993v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834178" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760634v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouvier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lebre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Amard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3021" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760652v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. See" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vidotto" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Donati" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2599" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847184v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Llama" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wood" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Hallinan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaa59f" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962835v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuomi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reiners" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0677-y" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847179v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ros&#233;n" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neiner" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731706" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760619v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouqu&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Malo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Martioli" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lim" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3246" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121511v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834347" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769739v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Jardine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw225" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770967v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Yu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Cameron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2904" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769730v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;brard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492434v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shulyak" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reiners" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Engeln" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Yadav" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0184" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531016v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tessore" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathias" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730473" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529772v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Carter" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Horner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. King" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2949" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529764v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Waite" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Marsden" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Carter" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jeffers" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2731" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769732v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3094" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678490v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie M. Hebrard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouque" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2306" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359526v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Ribas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bolmont" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Reiners" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629576" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373153v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. M. H&#233;brard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1346" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440120v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slv147" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529753v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tuomi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Arriagada" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Zechmeister" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Jenkins" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/830/2/74" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769753v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Amado" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barnes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Berdi&#241;as" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paul Butler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19106" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373196v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaitee A. J. Hussain" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian David Alvarado-G&#243;mez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Grunhut" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526595" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769975v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -D. Do Nascimento" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Castro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/820/1/L15" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529718v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628262" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252932v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2924" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373187v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2010" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439780v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1837" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770018v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alvarado-G&#243;mez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunhut" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525771" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313042v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525993" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439946v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1925" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770027v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsden" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424096" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770012v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh K. Yadav" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich R. Christensen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastine" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/813/2/L31" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904233v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Yadav" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wicht" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slt162" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770046v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louge" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;ado" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paletou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manset" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/676976" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770040v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slu076" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770030v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423725" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440971v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisse" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1285" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069271v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie H&#233;brard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grankin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1679" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442032v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baade" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fullerton" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gry" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-014-2050-4" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941805v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opher" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2265" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770042v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Gregory" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu728" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069245v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1663" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770045v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lang" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Donati" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeffers" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu091" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008349v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Duarte" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.R. Christensen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008189v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Ballegooijen" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt181" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621066v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meibom" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Barnes" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Covey" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Jeffries" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matt" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211777" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-90TJKZH2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008228v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shulyak" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007650v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606429v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dormy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schrinner" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2011.01159.x" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631792v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Skelly" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631972v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Grankin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631918v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631872v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631873v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631954v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398497v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13111.x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398447v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dobler" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12709.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392050v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dintrans" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Solanki" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auri&#232;re" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13411.X" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390624v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13799.X" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390629v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13809.X" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529734v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hill" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Watson" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39739-9_12" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770093v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1257005" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385198v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02360382v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Aerts" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bagnulo" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079101v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Bouret" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossati" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256232v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253614v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00480428v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jmorin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4996-6901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147149363" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/morin_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Cang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Donati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianning Fu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66624-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra V Jeffers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Marsden" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452378" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul I. Cristofari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554832" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L T Lehmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G a J Hussain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Callingham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pope" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kavanagh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daley-Yates" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02405-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pouilly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hahlin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kochukhov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tsvetkova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Folsom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Alecian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347604" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lehmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Donati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3472" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Namekata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ikuta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir S Airapetian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline A Vidotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad85df" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evensberget" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidotto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavail" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#252;ftinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449581" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Konstantinova-Antova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgiev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#232;bre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacios" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346949" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fares" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vidotto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346675" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis S Metcalfe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus G Strassmeier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V Ilyin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L van Saders" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Ayres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acce38" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252296v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347498" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cort&#233;s-Zuleta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould-Elhkim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245660" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Donati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cristofari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Finociety" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moutou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1193" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouqu&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martioli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Lehmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345839" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lehmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fouqu&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252193v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245131" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. J. Hussain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346845" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473152v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Donati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347237" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nelissen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcginnis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Folsom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Vidotto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245194" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Airapetian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Maehara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad0b7c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Marsden" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Evensberget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Brown" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Neiner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Seach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad925" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824254v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gastine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2769" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141812" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738626v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Kavanagh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline A. Vidotto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish K. Vedantham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira M. Jardine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Callingham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1264" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boro Saikia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lueftinger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141525" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Artigau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Donati" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142540" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672902v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Brown" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Jeffers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Marsden" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1291" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#250;alta &#211; Fionnag&#225;in" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra V. Jeffers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac35de" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702852v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Jeffers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Cameron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Marsden" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142202" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433102v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Artigau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;brard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cadieux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vandal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cook" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac096d" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272865v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Brown" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Mengel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Millburn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3878" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lund" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jardine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Russell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fares" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab305" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433123v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Waugh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Jardine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1709" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197552v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Do Nascimento" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040027" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996801v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Klein" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie M. H&#233;brard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Zaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin P. Folsom" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3396" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273030v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hahlin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kochukhov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140832" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104089v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kouach" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doyon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2569" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Georgiev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#232;bre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Josselin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renada Konstantinova&#8208;antova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.202013725" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959626v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038108" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527298v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lardo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chantereau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937212" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034443v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delfosse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonfils" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3702" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920333v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lavail" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hussain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argiroffi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alecian" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1993" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927686v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038695" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527314v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lund" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jardine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Mackay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V See" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa297" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920350v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lisogorskyi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boro Saikia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R.A. Jones" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2184" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024338v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logithan Kulenthirarajah" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaitee Hussain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Allard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1270" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954398v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#211; Fionnag&#225;in" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1308" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323287v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fossati" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02399742v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor See" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Matt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeshna Boro Saikia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1096" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962834v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cotton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Evensberget" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Marsden" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bailey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinglin Zhao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3180" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000151v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villebrun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hussain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Folsom" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833545" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02399619v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Matt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Finley" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab46b2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190436v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Ariste" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tessore" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carl&#237;n" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mathias" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936189" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760634v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouvier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lebre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Amard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3021" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760230v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathias" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriere" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732542" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105993v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834178" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847184v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Llama" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wood" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Hallinan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaa59f" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760652v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. See" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vidotto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Donati" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2599" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962835v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuomi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reiners" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0677-y" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847179v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ros&#233;n" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neiner" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731706" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760619v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouqu&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Malo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Martioli" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lim" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3246" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121511v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834347" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769739v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Jardine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw225" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770967v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Yu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Cameron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2904" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769730v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;brard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531016v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tessore" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathias" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730473" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492434v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shulyak" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reiners" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Engeln" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Yadav" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0184" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529764v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Waite" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Marsden" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Carter" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jeffers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2731" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529772v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Carter" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Horner" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. King" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2949" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769732v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3094" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678490v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie M. Hebrard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouque" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2306" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359526v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Ribas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bolmont" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Reiners" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629576" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769753v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Amado" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barnes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Berdi&#241;as" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paul Butler" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19106" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529753v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tuomi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Arriagada" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Zechmeister" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Jenkins" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/830/2/74" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373153v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. M. H&#233;brard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1346" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440120v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slv147" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373196v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaitee A. J. Hussain" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian David Alvarado-G&#243;mez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Grunhut" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526595" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769975v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -D. Do Nascimento" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Castro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/820/1/L15" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529718v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628262" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252932v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2924" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373187v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2010" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439780v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1837" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770018v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alvarado-G&#243;mez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunhut" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525771" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439946v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1925" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313042v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525993" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770027v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsden" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424096" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770012v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh K. Yadav" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich R. Christensen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastine" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/813/2/L31" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770030v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423725" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770040v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slu076" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770046v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louge" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;ado" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paletou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manset" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/676976" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904233v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Yadav" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wicht" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slt162" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069271v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie H&#233;brard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grankin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1679" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442032v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baade" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fullerton" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gry" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-014-2050-4" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440971v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisse" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1285" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941805v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opher" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2265" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069245v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1663" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770042v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Gregory" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu728" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770045v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lang" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Donati" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeffers" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu091" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008349v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Duarte" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.R. Christensen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621066v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meibom" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Barnes" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Covey" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Jeffries" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211777" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-90TJKZH2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008189v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Ballegooijen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt181" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008228v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shulyak" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007650v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606429v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dormy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schrinner" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2011.01159.x" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631918v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631792v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Skelly" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631972v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Grankin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631872v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631873v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631954v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398497v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13111.x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398447v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dobler" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12709.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392050v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dintrans" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Solanki" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auri&#232;re" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13411.X" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390624v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13799.X" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390629v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13809.X" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529734v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hill" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Watson" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39739-9_12" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770093v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1257005" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385198v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02360382v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Aerts" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bagnulo" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079101v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Bouret" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossati" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256232v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253614v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00480428v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>