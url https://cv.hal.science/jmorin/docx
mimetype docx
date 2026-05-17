--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Morin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences au Laboratoire Univers et Particules de Montpellier, Université de Montpellier & CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4996-6901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147149363</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morin_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the magnetic fields in the chromospheres of low-mass stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianqi Cang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianning Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Commun.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66624-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BCool survey of stellar magnetic cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra V Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 693, pp.A269. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable activity proxy in SPIRou spectra of M dwarfs using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul I. Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 701, pp.A17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring of large-scale magnetic fields across optical and near-infrared domains with ESPaDOnS, Narval, and SPIRou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L T Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G a J Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A66. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio signatures of star–planet interactions, exoplanets and space weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Callingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kavanagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Daley-Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.1359-1372. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02405-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accretion and magnetism on young eccentric binaries: DQ Tau and AK Sco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hahlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Kochukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágnes Kóspál</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 528 (4), pp.6786-6806. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large-scale magnetic field of the M dwarf double-line spectroscopic binary FK Aqr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsvetkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A77. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRou reveals unusually strong magnetic fields of slowly rotating M dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 527, pp.4330-4352. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength Campaign Observations of a Young Solar-type Star, EK Draconis. II. Understanding Prominence Eruption through Data-driven Modeling and Observed Magnetic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Namekata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Ikuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir S Airapetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline A Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 976 (2), pp.255. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad85df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectropolarimetric characterisation of exoplanet host stars in preparation of the Ariel mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Evensberget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lavail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lüftinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, pp.A63. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term study of the magnetic field and activity in the M giant RZ Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Konstantinova-Antova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 681, pp.A36. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The space weather around the exoplanet GJ 436b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, pp.A139. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Magnetic Braking from the G8 Dwarf Stars 61 UMa and τ Cet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis S Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus G Strassmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya V Ilyin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer L van Saders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R Ayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 948 (1), pp.L6. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acce38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between laboratory line lists for FeH, CrH, and NiH and M-star spectra collected with ESPaDOnS and SPIRou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 679, pp.A116. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR and optical radial velocities of the active M dwarf star Gl 388 (AD Leo) with SPIRou at CFHT and SOPHIE at OHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cortés-Zuleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ould-Elhkim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A110. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic field and multiple planets of the young dwarf AU Mic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Finociety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 525 (1), pp.455-475. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad1193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPIRou legacy survey. Rotation period of quiet M dwarfs from circular polarization in near-infrared spectral lines: The SPIRou APERO analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 672, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202345839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04198961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fields and rotation periods of M dwarfs from SPIRou spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 525 (2), pp.2015-2039. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad2301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and near-infrared stellar activity characterization of the early M dwarf Gl 205 with SOPHIE and SPIRou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cortés-Zuleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, pp.A14. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the large-scale magnetic field of AD Leo with SPIRou, ESPaDOnS, and Narval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, pp.A56. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The space weather around the exoplanet GJ 436b. II. Stellar wind-exoplanet interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04473152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misalignment of the outer disk of DK Tau and a first look at its magnetic field using spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mcginnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, pp.A165. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength Campaign Observations of a Young Solar-type Star, EK Draconis I. Discovery of Prominence Eruptions Associated with Superflares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Namekata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Airapetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Maehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Ikuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 961 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad0b7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic field and stellar wind of the mature late-F star χ Draconis A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S C Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Evensberget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E L Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Seach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 522 (1), pp.792-810. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from multipolar to dipolar dynamos in stratified systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517, pp.3392-3406. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03824254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating stellar activity jitter with different line lists for least-squares deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 657, pp.A107. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio masers on WX UMa: hints of a Neptune-sized planet, or magnetospheric reconnection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Kavanagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish K. Vedantham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph R. Callingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (1), pp.675-688. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time evolution of magnetic activity cycles in young suns: The curious case of kappa Ceti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lueftinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A16. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOI-1759 b: A transiting sub-Neptune around a low mass star characterized with SPIRou and TESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Artigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 660, pp.A86. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking chromospheric activity and magnetic field properties for late-type dwarf stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (3), pp.4300-4319. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronal Mass Ejections and Type II Radio Emission Variability during a Magnetic Cycle on the Solar-type Star ϵ Eridani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dúalta Ó Fionnagáin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Kavanagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 924 (2), pp.115. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac35de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crucial role of surface magnetic fields for stellar dynamos: Epsilon Eridani, 61 Cygni A, and the Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. H. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 661, pp.A152. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOI–1278 B: SPIRou Unveils a Rare Brown Dwarf Companion in Close-in Orbit around an M Dwarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Artigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cadieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162 (4), pp.144. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ac096d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field and chromospheric activity evolution of HD75332: a rapid magnetic cycle in an F star without a hot Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. Mengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Millburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 501 (3), pp.3981. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field linkage and magnetic helicity density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502 (4), pp.4903-4910. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slingshot prominences: a hidden mass loss mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Waugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 505 (4), pp.5104-5116. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-instrumental view of magnetic fields and activity of ϵ Eridani with SPIRou, NARVAL, and TESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 648, pp.A55. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large-scale magnetic field of Proxima Centauri near activity maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie M. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Zaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 500 (2), pp.1844-1850. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field of the eclipsing binary UV Piscium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hahlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kochukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A197. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRou: NIR velocimetry and spectropolarimetry at the CFHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 498 (4), pp.5684-5703. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining rotational and macroturbulent velocities of cool magnetic giant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renada Konstantinova‐antova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 341 (5), pp.486-492. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asna.202013725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early science with SPIRou: near-infrared radial velocity and spectropolarimetry of the planet-hosting star HD 189733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A72. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a companion and of chromospheric emission on the shape of chromosome maps for globular clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chantereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A52. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malgoyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644 (6), pp.A53. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the young AU~Mic system with SPIRou: large-scale stellar magnetic field and close-in planet mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 502 (1), pp.188-205. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large-scale magnetic field of the eccentric pre-main-sequence binary system V1878 Ori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lavail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kochukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argiroffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 497 (1), pp.632-642. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-orbit alignment and magnetic activity in the young planetary system AU Mic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Artigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, pp.L1. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring stellar magnetic helicity density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 493 (1), pp.1003-1012. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of unresolved magnetic spots on high-precision radial velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lisogorskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 497 (3), pp.4009-4021. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing stellar parameters from high-resolution spectra of main sequence cool stars. I. The G2V-K2V stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logithan Kulenthirarajah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaitee Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 487 (1), pp.1335-1362. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Wind in Time II: 3D stellar wind structure and radio emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ó Fionnagáin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483, pp.873-886. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar physics with high-resolution UV spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fossati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Magnetic Filling Factors from Zeeman–Doppler Magnetograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean P. Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudeshna Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 876 (2), pp.118. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab1096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02399742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rotationally modulated polarization of ξ Boo A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dag Evensberget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinglin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483 (2), pp.1574-1581. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic fields of intermediate-mass T Tauri stars. I. Magnetic detections and fundamental stellar parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A72. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Non-dipolar Magnetic Fields Contribute to Spin-down Torques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudeshna Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 886 (2), pp.120. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab46b2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02399619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric shocks in χ Cygni observed with linear spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carlín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.A30. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of surface magnetic fields in young solar-type stars II: The early main sequence (250-650 Myr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Amard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474, pp.4956-4987. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx3021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the magnetic field of Betelgeuse from 2009–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A116. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective cells in Betelgeuse: imaging through spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.A199. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Radio Emission from Low-mass Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Llama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregg Hallinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 854 (1), </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaa59f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The open flux evolution of a solar-mass star on the main sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474, pp.536-546. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate super-Earth planet orbiting near the snow line of Barnard’s star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tuomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 563 (7731), pp.365-368. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0677-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field topology of the cool, active, short-period binary system σ² Coronae Borealis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kochukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRou Input Catalogue: Global properties of 440 M dwarfs observed with ESPaDOnS at CFHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 475, pp.1960-1986. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx3246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence of a full dipole flip during the magnetic cycle of a sun-like star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lueftinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.L11. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy budget of stellar magnetic fields: comparing non-potential simulations and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466 (1), pp.L24-L28. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slw225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hot Jupiter of the magnetically-active weak-line T Tauri star V830 Tau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465 (3), pp.3343-3360. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hot Jupiter around the very active weak-line T Tauri star TAP 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467 (2), pp.1342-1359. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring surface magnetic fields of red supergiant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 603, pp.A129. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong dipole magnetic fields in fast rotating fully convective stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Shulyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Engeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (8), pp.0184. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-017-0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fields on young, moderately rotating Sun-like stars II. EK Draconis (HD 129333)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465 (2), pp.2076-2091. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BCool survey of the magnetic fields of planet-hosting solar-type stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. Mengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465 (3), pp.2734-2747. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying stellar spin-down with Zeeman-Doppler magnetograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466 (2), pp.1542-1554. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw3094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRou input catalogue: activity, rotation and magnetic field of cool dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie M. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472 (4), pp.4563-4586. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The habitability of Proxima Centauri b. I. Irradiation, rotation and volatile inventory from formation to the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bolmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Selsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A111. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terrestrial planet candidate in a temperate orbit around Proxima Centauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaira Berdiñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paul Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 536 (7617), pp.437-440. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature19106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence for activity correlations in the radial velocities of Kapteyn's star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Tuomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Arriagada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Zechmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 830 (2), pp.74. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/830/2/74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the RV jitter of early M dwarfs using tomographic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. M. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461, pp.1465-1497. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could a change in magnetic field geometry cause the break in the wind-activity relation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 455 (1), pp.L52--L56. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slv147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectro-polarimetric study of the planet-hosting G dwarf, HD 147513</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaitee A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian David Alvarado-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Grunhut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A77. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field and wind of Kappa Ceti: towards the planetary habitability of the young Sun when life arose on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -D. Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.L15. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/820/1/L15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solar-like magnetic cycle on the mature K-dwarf 61 Cyg A (HD 201091)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A29. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of surface magnetic fields in young solar-type stars I: the first 250 Myr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Amard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 457, pp.580-607. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The connection between stellar activity cycles and magnetic field topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462 (Issue 4), pp.4442-4450. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic activity and hot Jupiters of young Suns: the weak-line T Tauri stars V819 Tau and V830 Tau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (4), pp.3706--3719. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity and Magnetic Field Structure of the Sun-Like Planet Hosting Star HD 1237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Alvarado-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grunhut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.38. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy budget of stellar magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (4), pp.4301--4310. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maximum entropy approach to detect close-in giant planets around active stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 584, pp.84. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable magnetic field geometry of the young sun HN Peg (HD 206860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 573, pp.17. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the coexistence of large-scale and small-scale magnetic fields in fully convective stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakesh K. Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich R. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 813, pp.L31. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/813/2/L31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ɛ Eridani: an active K dwarf and a planet hosting star?. The variability of its large-scale magnetic field topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 569, pp.A79. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two planets around Kapteyn's star : a cold and a temperate super-Earth orbiting the nearest halo red-dwarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Arriagada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Tuomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Zechmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 443L (89), pp.10.1093/mnrasl/slu076. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slu076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolarBase: a data base of high resolution spectropolarimetric stellar observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Louge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Théado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126 (939), pp.469. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/676976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From solar-like to anti-solar differential rotation in cool stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K. Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wicht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 438 (1), pp.L76. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slt162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the magnetic activity &amp; filtering radial velocity curves of young Suns: the weak-line T Tauri star LkCa 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Grankin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444, pp.3220. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UVMag: stellar formation, evolution, structure and environment with space UV and visible spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 354 (1), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10509-014-2050-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting planets around active stars: impact of magnetic fields on radial velocities and line bisectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie M. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 443 (3), pp.2599--2611. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-dwarf stellar winds: the effects of realistic magnetic geometry on rotational evolution and planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Opher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 438, pp.1162. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt2265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bcool magnetic snapshot survey of solar-type stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444, pp.3517. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar magnetism: empirical trends with age and rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 441 (2361), pp.arXiv:1404.2733. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Hidden Magnetic Field of Low-Mass Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 439, pp.2122. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What controls the magnetic geometry of M dwarfs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.R. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 549, pp.L5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular momentum evolution of cool stars: Toward a synthesis of observations and theory before and after the ZAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meibom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Covey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Jeffries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 334, pp.168. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asna.201211777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03621066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface stressing on stellar coronae and winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Ballegooijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 431 (1), pp.528-538. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial velocity signatures of Zeeman broadening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shulyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.A103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of M dwarf magnetic fields on potentially habitable planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak- and strong-field dynamos: from the Earth to the stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schrinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 418, pp.L133-L137. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2011.01159.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03606429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale magnetic topologies of late M dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 407, pp.2269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex magnetic topology and strong differential rotation on the low-mass T Tauri star V2247 Oph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Skelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402, pp.1426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric accretion and spin-down of the prototypical classical T Tauri star AA Tau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Skelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. N. Grankin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409, pp.1347-1361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic topologies of mid M dwarfs (Morin+, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 739, pp.567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic topologies of early M dwarfs (Donati+, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 739, pp.545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic topologies of late M dwarfs (Morin+, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 740, pp.72269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric accretion on the T Tauri star BP Tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 386, pp.1234. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13111.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stable magnetic field of the fully convective star V374 Peg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 384, pp.77. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.12709.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toroidal versus poloidal magnetic fields in Sun-like stars: a rotation threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dintrans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 388, pp.80-88. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13411.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale magnetic topologies of early M dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390, pp.545-560. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13799.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale magnetic topologies of mid M dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390, pp.567-581. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13809.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographic Imaging of Stellar Surfaces and Interacting Binary Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri M. J. Boffin; Gaitee Hussain; Jean-Philippe Berger; Linda Schmidtobreick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy at High Angular Resolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 439, Springer International Publishing, pp.223-248, 2016, 978-3-319-39737-5. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39739-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Fields from Low-Mass Stars to Brown Dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Reylé; Corinne Charbonnel; Mathias Schultheis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Mass Stars and the Transition Stars/Brown Dwarfs - Evry Schatzman School on Stellar Physics XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, EDP Sciences, pp.165 - 191, 2012, EAS Publications Series,, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1257005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Intermediate-mass T Tau stars spectra (Villebrun+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Intermediate-mass T Tau stars spectra (Villebrun+, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar Physics with High-Resolution UV Spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conny Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bagnulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02360382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar physics with high-resolution UV spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fossati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric accretion on the T Tauri star BP Tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stable magnetic field of the fullly-convective star V374 Peg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus dynamos dans les étoiles entièrement convectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Planète et Univers [physics]. Université Paul Sabatier - Toulouse III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00480428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId548"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Morin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences au Laboratoire Univers et Particules de Montpellier, Université de Montpellier & CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4996-6901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147149363</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morin_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kZVBEJkAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the magnetic fields in the chromospheres of low-mass stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianqi Cang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianning Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Commun.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66624-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BCool survey of stellar magnetic cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra V Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 693, pp.A269. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable activity proxy in SPIRou spectra of M dwarfs using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul I. Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 701, pp.A17. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio signatures of star–planet interactions, exoplanets and space weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Callingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kavanagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Daley-Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.1359-1372. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02405-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring of large-scale magnetic fields across optical and near-infrared domains with ESPaDOnS, Narval, and SPIRou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L T Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G a J Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A66. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accretion and magnetism on young eccentric binaries: DQ Tau and AK Sco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hahlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Kochukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágnes Kóspál</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 528 (4), pp.6786-6806. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large-scale magnetic field of the M dwarf double-line spectroscopic binary FK Aqr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsvetkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A77. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRou reveals unusually strong magnetic fields of slowly rotating M dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 527, pp.4330-4352. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength Campaign Observations of a Young Solar-type Star, EK Draconis. II. Understanding Prominence Eruption through Data-driven Modeling and Observed Magnetic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Namekata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Ikuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir S Airapetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline A Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 976 (2), pp.255. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad85df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectropolarimetric characterisation of exoplanet host stars in preparation of the Ariel mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Evensberget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lavail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lüftinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, pp.A63. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term study of the magnetic field and activity in the M giant RZ Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Konstantinova-Antova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 681, pp.A36. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic field and stellar wind of the mature late-F star χ Draconis A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S C Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Evensberget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E L Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Seach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 522 (1), pp.792-810. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength Campaign Observations of a Young Solar-type Star, EK Draconis I. Discovery of Prominence Eruptions Associated with Superflares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Namekata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Airapetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Maehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Ikuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 961 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad0b7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPIRou legacy survey. Rotation period of quiet M dwarfs from circular polarization in near-infrared spectral lines: The SPIRou APERO analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 672, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202345839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04198961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between laboratory line lists for FeH, CrH, and NiH and M-star spectra collected with ESPaDOnS and SPIRou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 679, pp.A116. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR and optical radial velocities of the active M dwarf star Gl 388 (AD Leo) with SPIRou at CFHT and SOPHIE at OHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cortés-Zuleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ould-Elhkim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A110. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic field and multiple planets of the young dwarf AU Mic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Finociety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 525 (1), pp.455-475. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad1193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The space weather around the exoplanet GJ 436b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, pp.A139. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Magnetic Braking from the G8 Dwarf Stars 61 UMa and τ Cet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis S Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus G Strassmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya V Ilyin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer L van Saders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R Ayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 948 (1), pp.L6. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acce38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and near-infrared stellar activity characterization of the early M dwarf Gl 205 with SOPHIE and SPIRou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cortés-Zuleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, pp.A14. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fields and rotation periods of M dwarfs from SPIRou spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 525 (2), pp.2015-2039. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad2301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the large-scale magnetic field of AD Leo with SPIRou, ESPaDOnS, and Narval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, pp.A56. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The space weather around the exoplanet GJ 436b. II. Stellar wind-exoplanet interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04473152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misalignment of the outer disk of DK Tau and a first look at its magnetic field using spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mcginnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, pp.A165. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crucial role of surface magnetic fields for stellar dynamos: Epsilon Eridani, 61 Cygni A, and the Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. H. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 661, pp.A152. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time evolution of magnetic activity cycles in young suns: The curious case of kappa Ceti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lueftinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A16. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating stellar activity jitter with different line lists for least-squares deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 657, pp.A107. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio masers on WX UMa: hints of a Neptune-sized planet, or magnetospheric reconnection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Kavanagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish K. Vedantham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph R. Callingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (1), pp.675-688. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from multipolar to dipolar dynamos in stratified systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517, pp.3392-3406. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03824254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOI-1759 b: A transiting sub-Neptune around a low mass star characterized with SPIRou and TESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Artigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 660, pp.A86. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking chromospheric activity and magnetic field properties for late-type dwarf stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (3), pp.4300-4319. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronal Mass Ejections and Type II Radio Emission Variability during a Magnetic Cycle on the Solar-type Star ϵ Eridani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dúalta Ó Fionnagáin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Kavanagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 924 (2), pp.115. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac35de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large-scale magnetic field of Proxima Centauri near activity maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie M. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Zaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 500 (2), pp.1844-1850. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field of the eclipsing binary UV Piscium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hahlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kochukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A197. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-instrumental view of magnetic fields and activity of ϵ Eridani with SPIRou, NARVAL, and TESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 648, pp.A55. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field linkage and magnetic helicity density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502 (4), pp.4903-4910. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slingshot prominences: a hidden mass loss mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Waugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 505 (4), pp.5104-5116. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOI–1278 B: SPIRou Unveils a Rare Brown Dwarf Companion in Close-in Orbit around an M Dwarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Artigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cadieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162 (4), pp.144. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ac096d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field and chromospheric activity evolution of HD75332: a rapid magnetic cycle in an F star without a hot Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. Mengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Millburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 501 (3), pp.3981. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-orbit alignment and magnetic activity in the young planetary system AU Mic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Artigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, pp.L1. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring stellar magnetic helicity density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 493 (1), pp.1003-1012. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of unresolved magnetic spots on high-precision radial velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lisogorskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 497 (3), pp.4009-4021. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining rotational and macroturbulent velocities of cool magnetic giant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renada Konstantinova‐antova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 341 (5), pp.486-492. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asna.202013725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRou: NIR velocimetry and spectropolarimetry at the CFHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 498 (4), pp.5684-5703. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early science with SPIRou: near-infrared radial velocity and spectropolarimetry of the planet-hosting star HD 189733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A72. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a companion and of chromospheric emission on the shape of chromosome maps for globular clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chantereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A52. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malgoyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644 (6), pp.A53. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large-scale magnetic field of the eccentric pre-main-sequence binary system V1878 Ori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lavail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kochukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argiroffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 497 (1), pp.632-642. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the young AU~Mic system with SPIRou: large-scale stellar magnetic field and close-in planet mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 502 (1), pp.188-205. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric shocks in χ Cygni observed with linear spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carlín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.A30. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic fields of intermediate-mass T Tauri stars. I. Magnetic detections and fundamental stellar parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A72. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Non-dipolar Magnetic Fields Contribute to Spin-down Torques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudeshna Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 886 (2), pp.120. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab46b2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02399619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing stellar parameters from high-resolution spectra of main sequence cool stars. I. The G2V-K2V stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logithan Kulenthirarajah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaitee Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 487 (1), pp.1335-1362. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Wind in Time II: 3D stellar wind structure and radio emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ó Fionnagáin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483, pp.873-886. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar physics with high-resolution UV spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fossati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Magnetic Filling Factors from Zeeman–Doppler Magnetograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean P. Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudeshna Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 876 (2), pp.118. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab1096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02399742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rotationally modulated polarization of ξ Boo A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dag Evensberget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinglin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483 (2), pp.1574-1581. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field topology of the cool, active, short-period binary system σ² Coronae Borealis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kochukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence of a full dipole flip during the magnetic cycle of a sun-like star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lueftinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.L11. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRou Input Catalogue: Global properties of 440 M dwarfs observed with ESPaDOnS at CFHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Martioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 475, pp.1960-1986. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx3246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the magnetic field of Betelgeuse from 2009–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A116. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective cells in Betelgeuse: imaging through spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.A199. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of surface magnetic fields in young solar-type stars II: The early main sequence (250-650 Myr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Amard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474, pp.4956-4987. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx3021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Radio Emission from Low-mass Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Llama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregg Hallinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 854 (1), </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaa59f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate super-Earth planet orbiting near the snow line of Barnard’s star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tuomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 563 (7731), pp.365-368. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0677-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The open flux evolution of a solar-mass star on the main sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474, pp.536-546. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hot Jupiter around the very active weak-line T Tauri star TAP 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467 (2), pp.1342-1359. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy budget of stellar magnetic fields: comparing non-potential simulations and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466 (1), pp.L24-L28. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slw225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hot Jupiter of the magnetically-active weak-line T Tauri star V830 Tau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465 (3), pp.3343-3360. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring surface magnetic fields of red supergiant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 603, pp.A129. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong dipole magnetic fields in fast rotating fully convective stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Shulyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Engeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (8), pp.0184. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-017-0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fields on young, moderately rotating Sun-like stars II. EK Draconis (HD 129333)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465 (2), pp.2076-2091. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BCool survey of the magnetic fields of planet-hosting solar-type stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. Mengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465 (3), pp.2734-2747. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying stellar spin-down with Zeeman-Doppler magnetograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466 (2), pp.1542-1554. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw3094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRou input catalogue: activity, rotation and magnetic field of cool dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie M. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472 (4), pp.4563-4586. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The connection between stellar activity cycles and magnetic field topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462 (Issue 4), pp.4442-4450. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terrestrial planet candidate in a temperate orbit around Proxima Centauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaira Berdiñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paul Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 536 (7617), pp.437-440. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature19106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence for activity correlations in the radial velocities of Kapteyn's star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Tuomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Arriagada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Zechmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 830 (2), pp.74. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/830/2/74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the RV jitter of early M dwarfs using tomographic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. M. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461, pp.1465-1497. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could a change in magnetic field geometry cause the break in the wind-activity relation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 455 (1), pp.L52--L56. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slv147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The habitability of Proxima Centauri b. I. Irradiation, rotation and volatile inventory from formation to the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bolmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Selsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A111. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectro-polarimetric study of the planet-hosting G dwarf, HD 147513</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaitee A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian David Alvarado-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Grunhut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A77. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field and wind of Kappa Ceti: towards the planetary habitability of the young Sun when life arose on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -D. Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.L15. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/820/1/L15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solar-like magnetic cycle on the mature K-dwarf 61 Cyg A (HD 201091)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A29. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of surface magnetic fields in young solar-type stars I: the first 250 Myr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Amard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 457, pp.580-607. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the coexistence of large-scale and small-scale magnetic fields in fully convective stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakesh K. Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich R. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 813, pp.L31. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/813/2/L31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic activity and hot Jupiters of young Suns: the weak-line T Tauri stars V819 Tau and V830 Tau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (4), pp.3706--3719. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity and Magnetic Field Structure of the Sun-Like Planet Hosting Star HD 1237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Alvarado-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. J. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grunhut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.38. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy budget of stellar magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (4), pp.4301--4310. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maximum entropy approach to detect close-in giant planets around active stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 584, pp.84. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable magnetic field geometry of the young sun HN Peg (HD 206860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boro Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 573, pp.17. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Hidden Magnetic Field of Low-Mass Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 439, pp.2122. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolarBase: a data base of high resolution spectropolarimetric stellar observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Louge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Théado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126 (939), pp.469. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/676976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From solar-like to anti-solar differential rotation in cool stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K. Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wicht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 438 (1), pp.L76. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slt162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ɛ Eridani: an active K dwarf and a planet hosting star?. The variability of its large-scale magnetic field topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 569, pp.A79. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two planets around Kapteyn's star : a cold and a temperate super-Earth orbiting the nearest halo red-dwarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Arriagada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Tuomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Zechmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 443L (89), pp.10.1093/mnrasl/slu076. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slu076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the magnetic activity &amp; filtering radial velocity curves of young Suns: the weak-line T Tauri star LkCa 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Grankin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444, pp.3220. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UVMag: stellar formation, evolution, structure and environment with space UV and visible spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 354 (1), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10509-014-2050-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting planets around active stars: impact of magnetic fields on radial velocities and line bisectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie M. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 443 (3), pp.2599--2611. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-dwarf stellar winds: the effects of realistic magnetic geometry on rotational evolution and planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Opher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 438, pp.1162. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt2265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar magnetism: empirical trends with age and rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 441 (2361), pp.arXiv:1404.2733. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bcool magnetic snapshot survey of solar-type stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444, pp.3517. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular momentum evolution of cool stars: Toward a synthesis of observations and theory before and after the ZAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meibom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Covey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Jeffries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 334, pp.168. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asna.201211777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03621066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface stressing on stellar coronae and winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Ballegooijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 431 (1), pp.528-538. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What controls the magnetic geometry of M dwarfs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.R. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 549, pp.L5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial velocity signatures of Zeeman broadening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Reiners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shulyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Jeffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.A103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of M dwarf magnetic fields on potentially habitable planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak- and strong-field dynamos: from the Earth to the stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schrinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 418, pp.L133-L137. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2011.01159.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03606429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic topologies of late M dwarfs (Morin+, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 740, pp.72269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex magnetic topology and strong differential rotation on the low-mass T Tauri star V2247 Oph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Skelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402, pp.1426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric accretion and spin-down of the prototypical classical T Tauri star AA Tau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Skelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. N. Grankin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409, pp.1347-1361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale magnetic topologies of late M dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 407, pp.2269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic topologies of mid M dwarfs (Morin+, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 739, pp.567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic topologies of early M dwarfs (Donati+, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 739, pp.545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale magnetic topologies of mid M dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390, pp.567-581. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13809.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stable magnetic field of the fully convective star V374 Peg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 384, pp.77. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.12709.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric accretion on the T Tauri star BP Tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 386, pp.1234. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13111.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toroidal versus poloidal magnetic fields in Sun-like stars: a rotation threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dintrans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 388, pp.80-88. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13411.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale magnetic topologies of early M dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390, pp.545-560. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13799.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographic Imaging of Stellar Surfaces and Interacting Binary Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri M. J. Boffin; Gaitee Hussain; Jean-Philippe Berger; Linda Schmidtobreick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy at High Angular Resolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 439, Springer International Publishing, pp.223-248, 2016, 978-3-319-39737-5. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39739-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Fields from Low-Mass Stars to Brown Dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Reylé; Corinne Charbonnel; Mathias Schultheis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Mass Stars and the Transition Stars/Brown Dwarfs - Evry Schatzman School on Stellar Physics XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, EDP Sciences, pp.165 - 191, 2012, EAS Publications Series,, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1257005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Intermediate-mass T Tau stars spectra (Villebrun+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alecian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Folsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Intermediate-mass T Tau stars spectra (Villebrun+, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar Physics with High-Resolution UV Spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conny Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bagnulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02360382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar physics with high-resolution UV spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fossati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric accretion on the T Tauri star BP Tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stable magnetic field of the fullly-convective star V374 Peg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus dynamos dans les étoiles entièrement convectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Planète et Univers [physics]. Université Paul Sabatier - Toulouse III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00480428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId549"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B1530AD"/>
+    <w:nsid w:val="B347499C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jmorin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4996-6901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147149363" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/morin_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Cang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Donati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianning Fu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66624-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra V Jeffers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Marsden" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452378" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul I. Cristofari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554832" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L T Lehmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G a J Hussain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Callingham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pope" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kavanagh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daley-Yates" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02405-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pouilly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hahlin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kochukhov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tsvetkova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Folsom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Alecian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347604" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lehmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Donati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3472" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Namekata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ikuta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir S Airapetian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline A Vidotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad85df" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evensberget" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidotto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavail" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#252;ftinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449581" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Konstantinova-Antova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgiev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#232;bre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacios" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346949" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fares" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vidotto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346675" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis S Metcalfe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus G Strassmeier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V Ilyin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L van Saders" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Ayres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acce38" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252296v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347498" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cort&#233;s-Zuleta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould-Elhkim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245660" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Donati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cristofari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Finociety" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moutou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1193" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouqu&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martioli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Lehmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345839" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lehmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fouqu&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252193v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245131" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. J. Hussain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346845" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473152v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Donati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347237" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nelissen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcginnis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Folsom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Vidotto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245194" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Airapetian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Maehara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad0b7c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Marsden" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Evensberget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Brown" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Neiner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Seach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad925" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824254v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gastine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2769" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141812" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738626v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Kavanagh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline A. Vidotto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish K. Vedantham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira M. Jardine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Callingham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1264" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boro Saikia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lueftinger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141525" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Artigau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Donati" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142540" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672902v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Brown" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Jeffers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Marsden" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1291" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#250;alta &#211; Fionnag&#225;in" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra V. Jeffers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac35de" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702852v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Jeffers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Cameron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Marsden" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142202" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433102v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Artigau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;brard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cadieux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vandal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cook" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac096d" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272865v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Brown" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Mengel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Millburn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3878" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lund" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jardine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Russell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fares" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab305" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433123v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Waugh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Jardine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1709" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197552v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Do Nascimento" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040027" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996801v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Klein" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie M. H&#233;brard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Zaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin P. Folsom" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3396" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273030v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hahlin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kochukhov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140832" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104089v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kouach" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doyon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2569" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Georgiev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#232;bre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Josselin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renada Konstantinova&#8208;antova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.202013725" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959626v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038108" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527298v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lardo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chantereau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937212" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034443v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delfosse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonfils" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3702" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920333v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lavail" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hussain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argiroffi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alecian" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1993" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927686v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038695" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527314v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lund" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jardine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Mackay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V See" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa297" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920350v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lisogorskyi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boro Saikia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R.A. Jones" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2184" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024338v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logithan Kulenthirarajah" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaitee Hussain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Allard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1270" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954398v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#211; Fionnag&#225;in" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1308" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323287v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fossati" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02399742v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor See" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Matt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeshna Boro Saikia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1096" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962834v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cotton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Evensberget" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Marsden" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bailey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinglin Zhao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3180" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000151v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villebrun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hussain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Folsom" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833545" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02399619v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Matt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Finley" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab46b2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190436v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Ariste" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tessore" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carl&#237;n" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mathias" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936189" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760634v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouvier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lebre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Amard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3021" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760230v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathias" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriere" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732542" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105993v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834178" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847184v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Llama" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wood" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Hallinan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaa59f" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760652v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. See" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vidotto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Donati" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2599" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962835v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuomi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reiners" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0677-y" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847179v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ros&#233;n" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neiner" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731706" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760619v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouqu&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Malo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Martioli" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lim" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3246" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121511v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834347" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769739v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Jardine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw225" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770967v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Yu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Cameron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2904" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769730v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;brard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531016v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tessore" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathias" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730473" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492434v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shulyak" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reiners" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Engeln" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Yadav" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0184" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529764v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Waite" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Marsden" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Carter" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jeffers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2731" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529772v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Carter" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Horner" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. King" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2949" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769732v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3094" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678490v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie M. Hebrard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouque" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2306" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359526v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Ribas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bolmont" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Reiners" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629576" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769753v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Amado" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barnes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Berdi&#241;as" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paul Butler" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19106" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529753v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tuomi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Arriagada" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Zechmeister" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Jenkins" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/830/2/74" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373153v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. M. H&#233;brard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1346" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440120v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slv147" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373196v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaitee A. J. Hussain" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian David Alvarado-G&#243;mez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Grunhut" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526595" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769975v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -D. Do Nascimento" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Castro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/820/1/L15" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529718v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628262" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252932v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2924" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373187v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2010" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439780v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1837" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770018v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alvarado-G&#243;mez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunhut" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525771" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439946v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1925" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313042v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525993" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770027v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsden" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424096" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770012v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh K. Yadav" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich R. Christensen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastine" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/813/2/L31" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770030v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423725" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770040v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slu076" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770046v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louge" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;ado" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paletou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manset" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/676976" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904233v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Yadav" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wicht" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slt162" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069271v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie H&#233;brard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grankin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1679" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442032v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baade" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fullerton" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gry" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-014-2050-4" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440971v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisse" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1285" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941805v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opher" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2265" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069245v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1663" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770042v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Gregory" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu728" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770045v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lang" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Donati" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeffers" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu091" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008349v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Duarte" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.R. Christensen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621066v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meibom" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Barnes" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Covey" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Jeffries" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211777" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-90TJKZH2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008189v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Ballegooijen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt181" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008228v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shulyak" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007650v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606429v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dormy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schrinner" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2011.01159.x" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631918v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631792v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Skelly" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631972v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Grankin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631872v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631873v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631954v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398497v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13111.x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398447v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dobler" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12709.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392050v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dintrans" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Solanki" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auri&#232;re" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13411.X" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390624v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13799.X" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390629v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13809.X" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529734v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hill" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Watson" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39739-9_12" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770093v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1257005" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385198v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02360382v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Aerts" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bagnulo" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079101v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Bouret" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossati" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256232v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253614v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00480428v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jmorin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4996-6901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147149363" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/morin_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=kZVBEJkAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Cang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Donati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianning Fu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66624-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra V Jeffers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Marsden" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452378" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul I. Cristofari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554832" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Callingham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pope" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kavanagh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daley-Yates" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02405-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L T Lehmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G a J Hussain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pouilly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hahlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kochukhov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae383" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tsvetkova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Folsom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Alecian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347604" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lehmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Donati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3472" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Namekata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ikuta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir S Airapetian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline A Vidotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad85df" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evensberget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#252;ftinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449581" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Konstantinova-Antova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgiev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#232;bre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacios" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346949" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Marsden" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Evensberget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Brown" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Neiner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Seach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad925" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Airapetian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Maehara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad0b7c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198961v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouqu&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martioli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Lehmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345839" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252296v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347498" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cort&#233;s-Zuleta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould-Elhkim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245660" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252090v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Donati" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cristofari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Finociety" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Klein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moutou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1193" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fares" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vidotto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346675" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169468v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis S Metcalfe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus G Strassmeier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V Ilyin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L van Saders" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Ayres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acce38" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252193v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245131" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252083v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lehmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fouqu&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2301" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. J. Hussain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346845" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473152v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourrier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Donati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347237" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nelissen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcginnis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Folsom" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Vidotto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245194" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Jeffers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Cameron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Marsden" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boro Saikia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142202" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428844v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lueftinger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141525" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533666v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141812" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738626v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Kavanagh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline A. Vidotto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish K. Vedantham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira M. Jardine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Callingham" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1264" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824254v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gastine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2769" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647782v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Artigau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Donati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142540" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672902v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Brown" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Jeffers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Marsden" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1291" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#250;alta &#211; Fionnag&#225;in" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra V. Jeffers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac35de" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996801v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Klein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie M. H&#233;brard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Zaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin P. Folsom" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3396" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273030v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hahlin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kochukhov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140832" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197552v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Do Nascimento" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040027" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lund" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jardine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Russell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fares" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab305" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Waugh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Jardine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1709" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433102v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Artigau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;brard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cadieux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vandal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cook" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac096d" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272865v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Brown" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Mengel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Millburn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3878" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927686v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038695" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527314v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lund" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jardine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Mackay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V See" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa297" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920350v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lisogorskyi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boro Saikia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R.A. Jones" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2184" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953146v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Georgiev" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#232;bre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Josselin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renada Konstantinova&#8208;antova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.202013725" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104089v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kouach" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doyon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2569" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959626v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038108" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527298v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martins" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lardo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chantereau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937212" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920333v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lavail" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hussain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argiroffi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alecian" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1993" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034443v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delfosse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonfils" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3702" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190436v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Ariste" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tessore" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carl&#237;n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mathias" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936189" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000151v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villebrun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hussain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Folsom" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833545" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02399619v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor See" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Matt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Finley" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeshna Boro Saikia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab46b2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024338v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logithan Kulenthirarajah" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaitee Hussain" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Allard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1270" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954398v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#211; Fionnag&#225;in" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1308" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323287v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fossati" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02399742v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Matt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1096" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962834v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cotton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Evensberget" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Marsden" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bailey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinglin Zhao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3180" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847179v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ros&#233;n" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neiner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731706" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121511v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. See" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834347" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760619v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouqu&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Malo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Martioli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3246" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760230v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathias" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriere" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732542" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105993v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834178" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760634v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouvier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lebre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Amard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3021" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847184v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Llama" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wood" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Hallinan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaa59f" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962835v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuomi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reiners" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0677-y" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760652v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vidotto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Donati" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2599" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769730v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;brard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx009" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769739v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Jardine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw225" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770967v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Yu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Cameron" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2904" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531016v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tessore" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathias" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730473" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492434v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shulyak" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reiners" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Engeln" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Yadav" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0184" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529764v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Waite" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Marsden" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Carter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jeffers" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2731" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529772v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Carter" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Horner" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. King" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2949" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769732v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3094" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678490v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie M. Hebrard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouque" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2306" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373187v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2010" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769753v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Amado" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barnes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Berdi&#241;as" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paul Butler" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19106" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529753v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tuomi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Arriagada" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Zechmeister" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Jenkins" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/830/2/74" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373153v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. M. H&#233;brard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1346" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440120v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slv147" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359526v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Ribas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bolmont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Reiners" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629576" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373196v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaitee A. J. Hussain" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian David Alvarado-G&#243;mez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Grunhut" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526595" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769975v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -D. Do Nascimento" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Castro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/820/1/L15" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529718v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628262" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252932v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2924" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770012v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh K. Yadav" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich R. Christensen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastine" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/813/2/L31" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439780v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1837" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770018v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alvarado-G&#243;mez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunhut" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525771" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439946v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1925" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313042v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525993" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770027v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsden" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424096" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770045v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lang" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Donati" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeffers" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu091" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770046v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louge" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;ado" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paletou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manset" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/676976" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904233v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Yadav" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wicht" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slt162" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770030v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423725" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770040v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slu076" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069271v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie H&#233;brard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grankin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1679" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442032v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baade" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fullerton" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gry" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-014-2050-4" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440971v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisse" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1285" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941805v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opher" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2265" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770042v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Gregory" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu728" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069245v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1663" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621066v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meibom" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Barnes" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Covey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Jeffries" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matt" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211777" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-90TJKZH2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008189v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Ballegooijen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt181" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008349v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Duarte" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.R. Christensen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008228v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shulyak" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007650v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606429v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dormy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schrinner" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2011.01159.x" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631954v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631792v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Skelly" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631972v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Grankin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631918v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631872v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631873v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390629v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13809.X" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398447v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dobler" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12709.x" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398497v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13111.x" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392050v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dintrans" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Solanki" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auri&#232;re" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13411.X" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390624v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13799.X" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529734v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hill" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Watson" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39739-9_12" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770093v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1257005" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385198v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02360382v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Aerts" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bagnulo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079101v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Bouret" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossati" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256232v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253614v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00480428v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>