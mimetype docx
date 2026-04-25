--- v0 (2026-03-30)
+++ v1 (2026-04-25)
@@ -957,404 +957,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effective cutter radius for end milling of free-form surfaces using a torus milling cutter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability influence of machining context on tool tips wear estimation - Application to dry turning of 42CrMo4 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Monies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Walter Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ad.2013.03.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Manufacturing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.277 -- 295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMR.2013.055244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244681v1</w:t>
+                <w:t xml:space="preserve">hal-02180341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the dynamic behaviour of torus milling tools when climb milling using the stability lobes theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mousseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65, pp.47-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2012.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability influence of machining context on tool tips wear estimation - Application to dry turning of 42CrMo4 steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the effective cutter radius for end milling of free-form surfaces using a torus milling cutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Monies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
+                <w:t xml:space="preserve">Johanna Senatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manufacturing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (3), pp.277 -- 295. </w:t>
+              <w:t xml:space="preserve">Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (6), pp.951-962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMR.2013.055244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ad.2013.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180341v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and optimising the passage of tangency discontinuities in NC linear paths</w:t>
               </w:r>
@@ -1379,51 +1379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mousseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58 (5-8), pp.631--642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1629,51 +1629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 14 (7), pp.459-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2278,51 +2278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic model of CNC milling machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Pessoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,51 +2667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Herraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06087-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.04.035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-017-1360-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gamboa V&#225;zquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Traslosheros Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405416640175" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djebali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djebali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemouzy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.05.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Senatore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ad.2013.03.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Seguy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.10.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMR.2013.055244" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pessoles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-011-3426-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7DRWGL48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02124536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beceril" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.526.121" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01351391" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pessoles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Herraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06087-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.04.035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-017-1360-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gamboa V&#225;zquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Traslosheros Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405416640175" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djebali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djebali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemouzy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.05.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMR.2013.055244" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Seguy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.10.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Senatore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ad.2013.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pessoles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-011-3426-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7DRWGL48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02124536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beceril" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.526.121" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01351391" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pessoles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>