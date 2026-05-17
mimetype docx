--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -957,404 +957,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability influence of machining context on tool tips wear estimation - Application to dry turning of 42CrMo4 steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the effective cutter radius for end milling of free-form surfaces using a torus milling cutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
+                <w:t xml:space="preserve">Johanna Senatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manufacturing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJMR.2013.055244⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (6), pp.951-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ad.2013.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180341v1</w:t>
+                <w:t xml:space="preserve">hal-01244681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the dynamic behaviour of torus milling tools when climb milling using the stability lobes theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability influence of machining context on tool tips wear estimation - Application to dry turning of 42CrMo4 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mousseigne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dessein</w:t>
+                <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2012.10.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Manufacturing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.277 -- 295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMR.2013.055244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944576v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effective cutter radius for end milling of free-form surfaces using a torus milling cutter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the dynamic behaviour of torus milling tools when climb milling using the stability lobes theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mousseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Seguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Walter Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45 (6), pp.951-962. </w:t>
+              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.47-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ad.2013.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2012.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244681v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and optimising the passage of tangency discontinuities in NC linear paths</w:t>
               </w:r>
@@ -1379,51 +1379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mousseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58 (5-8), pp.631--642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1629,51 +1629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 14 (7), pp.459-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2278,51 +2278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic model of CNC milling machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Pessoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,51 +2667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Herraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06087-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.04.035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-017-1360-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gamboa V&#225;zquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Traslosheros Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405416640175" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djebali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djebali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemouzy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.05.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMR.2013.055244" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Seguy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.10.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Senatore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ad.2013.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pessoles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-011-3426-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7DRWGL48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02124536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beceril" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.526.121" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01351391" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pessoles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Herraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06087-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.04.035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-017-1360-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gamboa V&#225;zquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Traslosheros Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405416640175" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djebali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djebali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemouzy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.05.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Senatore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ad.2013.03.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMR.2013.055244" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Seguy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.10.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pessoles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-011-3426-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7DRWGL48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02124536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beceril" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.526.121" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01351391" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pessoles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>